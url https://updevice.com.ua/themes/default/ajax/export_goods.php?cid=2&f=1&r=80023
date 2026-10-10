--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad2c049119670ee9a6f90dcd3593b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d41f4e3caa528ce47e763b9d374242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425ced5e5944981ba21ec15da94fe213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d33252120ce5b147857107686737fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61cb63b90160cebe518dc03a54b485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245559bfa5e4f502d4e43f0bc23eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7e2c72ba854c7184cae669fdb174a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f3a42c90aa9fc25700bbb3aa794dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9cb9ba0b9e73ea4d8b1a758db0739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e320bd6df6720f6e032f634789b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e57486bbcbe0498ae42e93e77b6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d0a55885e62bf5306d28a2dddd0ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1794541fbdfce40c157cc416fbf5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbde28d88650dc01b938aa8a40ca02414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd16868f9c88ab588c98c4c28176215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780917fc1b7c769f59b3186a6a5765616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a283e90386e7c83b42dc235a8b98b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac805100eb2fd583c44b17a9a11e98aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcae04dfc10fea8177051c433ecd0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a3bf2fa985dce56eb0f49532aef8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fe4d8e0527ae8bad118237f9ba24a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c03bb7297b4d0d5faadcb99c402022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec585566e135814d7d5eead3d3157223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb95795f6c9af2528729f163786a90724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb5b03f2cafda19960688b7c81ec4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4502a45a9c86b37d1eb07ebf78235026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821dd54e88b98397c6c6adf475224e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d5c063c687c58198716a2f27fed628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72f5eea95ac0f325f449d2531cb7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6552847c2d9ad05ffb926ea1aceda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473475e96b1facb7435b68c433075e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26983073357280a3a4e51a9c82fdea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5e37fbd9c264e09779a7545e57d6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216f43200341d60668cccfcd3b938134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0712cbba7c3636295b1e8e6a84f7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248d35b53c58df348a460370138e8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ef81d1ed54c7ef8a9198511c0c2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb62ce081cf9f5af138ddc3b8cf46038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78bb937bc014cad7a5cebb52fd408c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c2ca77f210295975af3d5624795e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6574a1745eed469ad9210a8fdb46641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb79809dece1e1ad6a923a2cf1e21942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd936e2068a51911deed92891cdb2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ab45d3cb08f5004ccd3305a33ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669d52740262bc91f27367604ccfcd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211250acce0274b5dcb650604a0bfb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7371c1184ee18a0875306c528e61ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec944d57a53d02fc77c9813229ab2a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180087f6ce5de3439edd71da2b44c7a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f8a25ed9e201f588707b6511851e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a249dcd23082a2064af285289a3e9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51729a454120688661485e1e15a72a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f894e5ab6f53c2b9769fa8d18845eb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c0d35a34778a398d61ea638cea1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c97ab89d0b909f2f34414b57ce7af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773b1f56e5599829d32b75f92f5b54b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f70f96481c73f0bdcf4109de8621657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8fe18ef4526c4baa62d073471ff7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f7cbbcf12e316101794b88c7a638459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7e3fd90fa5238f543c545c56bfd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f41f02806f2045e01b30edc63c2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca8b3109340f4da5309cf5b04081862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624ae1be959dfbe4d36dde1b784d7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c968cbdd541896d4205f93f1c139764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831c77bf85139d0b153891aed1432265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5746318caeb20c4e7d80f99cf340866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e40be7e0838184ec318e347aad56167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b8286cd1a299361693d1f800d85968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046431429303d53be6bd549919cc6e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee91bcf134cbe5fc8ff84229a0a6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34149976744ddb27eeccdb7e1314d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114f6df5692c89b25eb118a2b42f2a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005296baca5b8b80fb7be4a8fa2653d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546e0b73df9591b144ae19496b908774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784695ee247b8371acdb62d01f12b9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ef1a829c575f133760ae8dd62c1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304351fd472f2eaa18d1a2bb36dfbbdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c0aaa18ebc85faa4fa624e60664278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d3e9be283d5b9aa9dfd72cf031e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53f3b829d0cdd7d76c251cf2b5b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399191ab878128c0e243bf5e44a0f7e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b6735221573ce4f0f0e7d5e9ef9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb6e0e815872cb388e85f66758b76d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41649f7eec41ca1337a12fb54e91db384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c80e51f275ed37fdcfc1e1b1b636a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c64b27daa0d261d0ca367887a3af5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdfb520dff7aa1ac63508dfbf6cbac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975ed9604272ad736794e06711d52388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f323ecb1c2231e05a9f746320a480489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6800de43ec4b0b48cc1eeda954a388690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26a62b163a366b9d5c9cc3b69a2be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e9f832897f7bff2f474d8a888645c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac62e90247b2224adea587f91197593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e86aa53b9a211163f023049e44d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8409194a65e9a3a91e9d9e087965495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda51fa6ac4cb85d6c4015baff9956196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d6e8a6aa854e95e9b00fdd091b7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce330a7a18c015e24f8f1b33c82a44d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eada5242bf77fe7aae68cd3a64f5fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed02855d15fcea3f473f7b447ce2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f275852c016d812630f525562822101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cecf4714aeecc3614a6e4b2b0d5b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732af5a03c807a1e225891376dc1932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd3ac0ac9046cf24a95434c0f6bdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de0f0fb035edd0381721ae215f04a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcad9fd88f121450d1201231b83ce67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e89095dd8320b2bf4c1d1f01cae78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19117499b3598e532e00ad641d01c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9e7e0dc858a4d6ac079482ed798b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eb97196407a1a7893f3794d6c46d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6376e8b7a4633631386be9784b4ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae7d69f61a59f2913cd154ca99852112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0164eb4a2b9e24860b61dafd6a7cd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f4754d37e32625f1ed9f074fb0770114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01abfc29b8ecd12eb8f1c1c7eaee251115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41b0aead24c85d6b746528577b34e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50cc41cb338917ea0ff2e335b6f356117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d9c7a681126ed11b2bee2b9b6a43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdba56a934d90d2d5460f8c3b8a10b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb04b1bbe3f8d59f7f97e2eed6e2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68baff67b6f12efc0014e4ff13130e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d6166a7886c190d7ec2752fffa5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f4b92b2cc2f4ef1a6b5e85f338ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5359f9e19eb746937cd4c8150b8ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd87f70a92997821cf509eb78f50f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e41ef541d8b9270c4e05c7e79ede5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729c53b4e8391da0774fb2320f995e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938187ea9329cd05024e9754f5326b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f2e829a912d4e23aca8f0632f32e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca077349ec54207fe172ea166874198130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d0e38518e9a3af120c2ddcc926a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901c6d6f73ef4134e7be28838e64178132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55ce8ea2c59518e1e5b83935ce6f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224641ede08cc52ebfbef0fe0534711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b541e9cedae0dfabae7041479901d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c43431ae06cf1a1b096524b35be65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a445e6df5b57b8080a23ee0b83cad7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc7287182989b5bc308bf4fe84dbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d031eb276106ef649468a52dec64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b73a6575a64b398c9826728a2bb010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b742ba9347f7b0dc5859209e58f828141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df29bd84540b8138bc4c6bb36f6ea8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e206b26c5471f6cbacf897cd49f05b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8af90fea4a1f226156a2d40c8e7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691ca505acecba380f7567c4172b57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce5031c7a43976b92d5269b6a74b68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04357bea3f522c839fc2ef22c4662147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720974da47913c5cfb6ebfcba21dbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f692ac278c28695c07891debc9b0c48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a04e5351ad965848f82081f4d6e6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fbcc72b95e6a7d349871aeecbd950151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d26a84f8dff079f2ac462a34c07bbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a23fb83adecb6bba60b7d9a9f729153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ff0bb1066fb941a2fce17e4dba77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182439a1fb5f34b868c046c7356b485a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a789ea8bab3b109492439572fa22b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686df311d5a7ce66511f62bc1eb5c85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044d7562a1ec9ab549c087a4d16631158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bc53eb75e54964b9a00dc49158ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab681211b1eaa74a4d219f94c4cee9cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84fa76ffe2b676f7c2de02f6aea0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf924cc11c4cf2e096a4e6a362683c56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebafba8a57d8a9bc5e9482505d66c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22d412213bf9c2c0e8778ab0faf207164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e661b7ebba757579e64825a6d15bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a885c1251b9947f1fb414a0ae05f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863153553ddbb3aa3a51294c2d13175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61200bf394a5112884ce0678d989656b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7866fb19fc4100470c6ab5384546cce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792361d2e6cdefe9c1eda5bde8b12c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64f197500a94a19df4d9d436bf5fff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82859877bb6d65febe9997e661a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053d293a30d5bdf373dd8107eadece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b289a6600ac54e2976bc6b23e9bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c892b43de8dc35c96354f29607b71b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131d5b6c83117d8e985f6735ed8470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e9d0075bb3411b80a8108792a6c23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884b233bfda6301a3dd723bdf8c95f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98457826f9e61b6a264cfb952f08257179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795f6b05b118876cc004665ee64680180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d78771faa1873e60d4a95f51be97b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d84024454be9a24d51239bbbaa5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7e294a25558d7b234b482b3552734183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233874403e2a7caf24fd6dee8ece60e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63bc7db183bbb0fe3ede1c7756e757185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9da7d0167dcd69e4b4994b0d28942186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e76b4eafe0f40eae1e06f73a0fa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f717c37f9a96960057a4ee90f2d5ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7703192c7733564bc9a40749a270d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7568910165f7bcdbdcc2216b2980190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b1c3b7cd8afdf4448a13aaf1b231f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab74bfab9dee6cd5ba4851d284fca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24f6d26075df981e1b3fb07dbaf30f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f87683ce08c30ece7e37cbc14eb28f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1b76e37b08062a804726c83b1345d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9084533d1cc42f96e894efae60481e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862175831c1c23fcbd78fcf67472964197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0e1cb69beb6ab639b0dccae3f8c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded3975bc433c5056315594140a41a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3bfa6468de3552aa843e83f61b4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd55373633ba1b904765848100715c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbc04c67245adf3694073ee64c5d84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb87f582bd715b54da1e020d091ed8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98881cc7911e5918dc36d0e3695d9cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e55d130dd6671878813a0e317a053a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1983972287204bc578fc95e0d8cbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a73dc80a70348d2a6f626b48f486f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8932176571471c959dbe88be76025208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e130c5b863fb2c3471c8e28d05d466209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e39f8e0574982e41582e28d8fa4fbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca182b92b13e5b9d453a3662c808ba3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ada723c59041d954a5f7ecb7edc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc037d1e9c3ffc0d3c3bda971bb07f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c570c95f1b4db18d2d45dee3a7c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4a73a0d8d92fdeb94a50c936c2513215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538d94465a961f840785bf3b3ef071216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706982c9137f6a48edc226130d158683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd95db9bbf354b431dc4674e308f11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb911fc31cdb2c22e243004ad36f6cda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5da0693164d6947072de722967c78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015685d2ddf6cb022beb194ab84196d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34c0f2bb449e4dfabd03353118277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb5daa0ad9862745fbc44e50d83d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4184c4901958a65513542f428f572224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17198faf6a0115ea1f287e095fe4ffc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d78f25395438f6adcc230237c1231226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43874799bdec0c9ec427586efe0ae2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398e3ba41bda10cd99a59f33bf1662228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09182d78803ff05612dc800f229a006229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca447015dd2a5be76ee61f2cab09c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea0788ff5830f6223998022b5dd62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c395e589641481212288ac332ff0a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb738318b4f46e243decc9ecd0c76f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a574835662656c14b69ccaeb341c8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f34882266af8a4d074ceca95ee91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f7fa0954d22d2ebb822c37233c55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436840185cebf4cefc15f2fced6b38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dff164ad4c1d0deb5ff543729e7ae0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041adb4459c656efd40d17cec600701239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fca9cb0cc2f09fea84245f578018b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f8d26298dd9c3bbc7c8a3107bf3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab039ac08c452fad81300fee4510a75a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf47099af46dd88c809977966ca168243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f7f636740068fcdb3765a609ff6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446df7a74f5770cc7e28cc68233e826245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502b3f29dadb6eecf5a0611870ec15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ea29c1ea746ac717604b67fc0dd00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20277c1c82f21abc2eaf669cd275f32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67af46c6adf880e2666680be53e926249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55a78fdc21300e8f8ae5a9c4e2b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207b63082adb442d2d82de2b4fe381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c715c3f216f6b32258c5ce14553398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1b2ce73e323ee076c903e7afc7c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e3029b7d1da568cbed2cd3be88fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3fdeafce0da1d8190e53906b1930255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241711ef2da8dcf47f13874204a1de08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a72f654cadbc876eb3d79a058cd699257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f498eea83e68a2321d72d5dab4cd1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd969c43c5519e13c769bd7cb998cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcdcfd737c62985923d58b97aeb1fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308112b8ada51a1f37d39c0e816b08d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2f801e4c95ebc16a958fb5b9ca3d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a81101df9ccb15000399c765c315b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a305a515818cdef88f10aff23399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c23b7a4e0816f6ef91278326b5ffe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb3ef6191e4873ad411520778e8252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e0163b03a7f4ce20f739bed01e9d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dcfd57025570ad3feae1a54986592268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b2871f69dc8be984952973d94654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83cb206ac3266af32cca4394c3c38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a2d8ece58d0faa554ac96cd8aa04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618166384eb085cec3641ca9d1869a3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d850ea35a39cfb508c8778d2ab94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bf34e3ff0264296d85d2014490b7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ad6220167b0902a02a6276e5a5b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82bda05723cc1dd95d5612a8b84f54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88397388167b2d984a3186f55d0d65c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed301ae3186ece084eae3366f60661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d059cccb0af43bdff1cbaf60c082279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb3530f64b8cdf273b07130733cde7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e21ab02c099f7c90df22041b7860bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa463ecc323aed0dd6ea79352feb72d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3b745f530389d42e8a29f215bedc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ac2d93d0166cc48c356adb4cbd48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b3bd7daf9e78601ce36166d0a940285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f9ab5f07e7470b4ad4d6379b4466c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31bb7261d140d8f8e5517c25495f91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe5a0e2ccdc96a6e81d8fc1c7f6f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff1adc5736466cec2b5aaf4d34883e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66842b35bd5ddae699cd088322fc08d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea141e542379cb78fbcdd0f9535290291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670953775606db9b5558d014faeafab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214496716ea569159ae9dc18f42e7c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db2af5ec6c3e3197392545a5d9e11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95162fd35e2f1ec9bdc893d7300200f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979fd841be7e38a9862008c04b401c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31701f2344735e0b1420a7d31926c3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6bc449e5a4f921a051277f82704e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938d306f8907d4b2b0a731a1ca8300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538cf5d0e6613478924e11a5362c54c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc96fdf4137a41fcc8ebf5e707d43e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc3398a0d4e9f8fc6d3d298572b52e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9a9a60993ea681bd9dfdb0d4f9e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67c392fca24a0b4d548bd14fce0dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678479779001b3647146306d61c7ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2790207bd8468dcf3d1f93961ff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc7093a5c238ec701e007e5b5a384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304c49766c9efb972aef50ea1846df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594ee64450a22a53ac8784ab2ae6ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272921d893b5a22ce7bee1bd4c193aa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da485e6af0d8e6c30755b6f07e67b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aacaba44bc8852b45547ec5cbb773312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20110fbc18eadd3ba27cb8d47d2a98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2538d66ce9fc0584e7923a969f695a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef0dc9c02f34af2386f3119bc1056315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e15f4ff8ce6f2afd10f810440db2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a52457dd2ae36380e1c849077d590f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578d6b195961c4043e9d5a860503f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8575609cf3e9ac39ff545bdae0af3ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29904d7d0876bd72f0cdf7a208f412320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863ca9a952f5575901fb74d2c55c121321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29e81630ec13255fc3b76a339551a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9118a804fc5bb037a879ad66baf71d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860dcba757c2c5bbe269760d8445e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019816bd39bd6fc6e65b3b444e0efe91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d0743387ad2412bfc0e6280ea12b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb6390b2086e503582d679b69d6a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b925bf5a1e5331ec810136daac623328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97e9fd831c1710480a6ac24b8175a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169f71836a113778d1f2df9e191852330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfaea42281058e77c27c806261431331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2180267189cb5a88c2c79a20e507a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b593b1bccfc1303c1c15f0bd9b60f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ccec5c6913f4d4c46e5f153037e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd227c8d322c31bc5572a0dcec4242335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54399aaa5173b863240e26e4a1c7fd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863bdde6111ea55eb0f325b0b5f43aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc82cb75650b85f6f19dd1f0800d646338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a0741653b0024f7cfaf6887f414f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a29b8fd1d2d4bc8c1a3070985a871340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1695ea99f106e69dbb3ceb38778a1e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03548aa1f9a2b37b7fa24bf916dea37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ecb454b96b3481871051024f6007343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89f3249086892194f590d3c437292344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59084439bc9f3172d7905a8e7bc1ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce6c659fdef6a9c2804b8992a42eae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883d18408a2dcc77b8d62b6a7c9a629347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88218fda2ff417fa5103679803e8aeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0926632c826002f612d585dc2406595349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5be4c563bbb721a168ef1bf922da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6ccdb471b628a338a8f5279fc9e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d53b23dd072575a2fb9cb42c24570352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc63dc3e92e49f519dec0251b8af2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104095cf70047f4662f23b89327e19e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3804d5f19e67e891ecbe4be28f81e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac98db2b9c3aa18f5c042289cf8955356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be85193b4a05ab7f93fe3fdaf6b518357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89043c21e5e9d9a6d0a6c6cc08328fd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacbecdb93e705a06c44ff5ef602a4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a9eb010011818ca6255a241c0062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9b0874874a3b775c0bdddf11c8f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd68e374d7814e5aca2e4399cc8a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbacc1d8d77b078cebca2c8701681e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d7dbb5a2abfc0d53bb6b03fe7e55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5c9b887f2006fce877c0162cc6f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f04c68a8a59575d5d28197388dc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b7d0a7bdaafdb45d5299affcb9af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9dd88d8a352a7c83da463fc7db5ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d78afcf8fad617abc38c6cb7733e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e25cc71391dd0c0b7747827867ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a4514814b741bb96dbd7661042150371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e55626e0c6d3a9726cf5b955d18e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb2e0dc961ae1e155f5be43412cfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfeaedca5f4ad2bc7a510c942b9419374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090cc24e4598a2ee4839d1965aea13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debec939cef25295601dd1ecef74946376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8f38beb452f0b0b92d0607c783fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe03d017f959d5ccb4525582f3bb46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5edb951abe99e7c47ace815f0e0fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db837e1a81e18cd8827cd9189d310bd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009869480a2589c41b6ea503851d37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbecf15e69bf5abadc592778bb6dc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a0c543f100b0fa8a5ae9c347ec4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27847b0ee1b8ee81da5b83315b4605d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219807dc80f50c5912969e20b7457b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe207df3986019cf9656d8530fb46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf2455cc9d63ddfb90a4d0e3b2be14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9539bfcdc904991535fe05a7f40714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d69f9baa8807e327cf3ed5887db27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887399ea0b0c4f5197dc04efceef0798390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ee27d011bb668f2f9f35fef87989391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6fcda0cab1d8eea2d38ff28760ecd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693627088d41141f760ddb9b9d790cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24db5ab76bb87f966e078b9c67cfcfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeddc34f138884392d4545570b0546395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0980a7d8466787ea2a7fd6a8c83bf4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb3c0500a36cd562a93e6f038fa95f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2693fe214887b89d3796fcf5cbce3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa5b72416767c9c49a01e09b6cb97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c579fc04c4a21a835de794443b55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487431a8fb0ad30a9cd13bf1976e158401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d37bb71c802b3b736d4395bae00b58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ce7b86431107a1e3a54536b78be79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb1ad3834f117b2f231d5ced180a86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0bf501b0cf30563ada2c240ea3f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9793b8e82262d0f28364eac39ac63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505557ed1d4e9bac4723216152a050b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4288cf318cd461749efbc6425be7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f05f6cbf57e809731f8b4d768db7e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29bb6035779a18044c48a77b7a41f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe006d3036e8b44b6f1f3c948015aa9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22550a97b3568110dee05dc47426a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3622ea9c034f26dd61401bfc3b45d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eba9f769f4f22d5c74b77ce8051e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd12b813e007b4ae83061c26c52b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a1237099d3432e42c3a9eb4fe790f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef4184cbffe2baf1850511ead5ce3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7ea9d555d2b53954695003fde425d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898696b87e4e8b0a46583fd02e700203419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd032296e940d1549e809e470f697c22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff0e47c0d0627e0855215fe0a36ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d03e058908fe2892139a0560fe363422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc29cceb3a9b5483615ad7f97c87e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ee373c8d1082eb866bb6db9952c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a522fa2405f90cb4dd301a683f59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd867bfff720850d6dc7d04759dcb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c665342469371baef706cd2bf34c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52efc72534c7c69ffa5a3995d3effce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35aef1ca009fc9ffeb563bfa6d0b01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c3c20ff30fc9468555f79313accc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260788a4bbf8ab76a0a25edd1601693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d76740e89397119ff3e42be1122b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d416ba678be2ba7768caeb6771bdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b0ecd07b2b4e2f8ac4fc24279ded434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e0e09920d61b202a5be1a22f772a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c943d2ba47f782af4b5e22c1f563449436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee5321ba8016eb35eea6adf3fa5dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efe5dffd8f7a715e019bebc8d4a371438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfd1a1362670fe506d56cf88e5151439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9cb3d4445cd0ef26afbff0db9c2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee946570babce0679c47960682a3701441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d65921fb3189158dc7dda5917121f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bcd9ad63ab6ccb25eb700e55ef611443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f176796189a707a82e5d07b791b010444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f60b92e62fab763f80d4a411788e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842040b26e4b3adeda9144042c6d010446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9c571f4949bd62e1039cfbd85680c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311dad93f43a7ba9290b76221206e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c009ba3ce08b956e41707c4d5de4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd48f8317b9a5a6af88dd0a5953a7ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed200a922c63ee699c5d0e6614be7d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6317f59e3cfd00feac4235fe6df73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283a173e245d3f9a7a0d0341743fb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cecf36520188b14f0caf3415a0b6e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd0e9d7d2cf7495b27216a00f4adb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597f54116bb64dc3d15fdd0dfa1d82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97276c2b98458d00191fc3219fd67e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320253f234cf16463e84240c059c3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9c1445edc2ba1354481eb9dfb1e26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e540e8c7f031b976db117147acf5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b8cfbf1e7f5be5da48be59ecdf4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36a744442cae020a9507fa2e4cc00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2aeb3bd1757bef6b429a11a20145463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508c722347309835873a66c8cb0bc91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8d21068d92ac788a144ec2f1e768465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77d78f87187f85ef8ba66ddcd2bf45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c353100a2f0d44aac613a295ee20fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b3b41989db58fa5d65f43c713df17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d0a7aa0aa0a3f857bbc7266a2bd31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecf006f60391407977a2c756bbf3be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f28803f2e4ed2d69757d4da0756e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b51992931448cb3a5e381842c713472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5882756ec8ba23c853f8b931910d79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1efd8623a907585996e1236c65b89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd35e28a67e85afa075fbefb19781475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7fa62b730740b1359c1578f34e339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f48a5a4563f0bde2484fa4275373c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf4c7faa0e58c4f9e07bd27d4d703d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b93ab549de4956f4dec450f338bc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a4074fb3e98ad7d5a18940fe18433480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3d0674c364c26203e8de745a4e42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab5f05e77385237f352e32aaff664a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdaeab42f5f2121690a93b13bb4bf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347db7143a75375dcae0abdb83932ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3345ff5b48cb91669f1b9a74184bc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750d21179ef91d0830ca8c68111b611486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969c34c6e666e882453928a0d0b92c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd6b60015f77e3f19fdb5291db818488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deeedee06109f0558dde2e61dcf2fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370722aeae59fb94c86bd1f0d4ed214490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2d2d848c99b1a632d895f3cca1ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef70d08273d3040bcc351c53715d0f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1493194c80f70c57dd54dfacec0be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3fceb90a1b437c8e27d15c07b42d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c7dc4f36c52f209172d933065f84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece7e55d81ffaefa0dd105eca05bf1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40de53615caea1f9782e545b82007497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e453f18750a2d115a3a64f7aeba544a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb9663a9852cdc4ee596d412536f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf5896f986bacefbbfcee2428bfa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87743bd86e2bc09149deae15635bb018501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13048991529f58c7f5f16fa8ef2ec07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9ba7964b024693b0d477e21784bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db33c9c12bbf06309677175489b668504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2268b41046dca2b146a3c1db3cd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727940906fd56fc3432fd5e338eaa782506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9bba297fd62bfe44fce79b8e179d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f393c945c274989d9b02fa876ef85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc3717e9b41bdd39bcceba877c651509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8709ad0535c14f5fb1f38bf972722510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e95ae12c528d52a33b66c8e08ea0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faa5583a517499bb8dfd9320ce9a6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879ed221e6092d32388212c247c211513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6f490d3985a4e2a11cce71980a814514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73a0a9eb33cefea905dbde6982da4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22d461d2ed4ea7023c83ad3645940516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eea76273b4ea8c1bdb5c565cfa1bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da184a17e494a02954cba416ae6bda9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f1c8fd59cba9b0feda4b51dc261b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd987e7a80a41ab2369243d8adc75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccc961fd4913c9a6351f0697477661521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef6dd460e6ea4456e2130a3f8e68f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dd213899db2e8a9f54db36f99b60b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff896951a3a4784af54abdb0a752b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c8eb4eab0ac05dd3291aca1bd039a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6db9558e18ff5302125cb1f09ffb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a44d00163c2a2b029c676b91d7f28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cbf2323ad208391c87d3bf039a2a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945082f5c2b2dd47644b4375c50280ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2451a21a40cd398c8685d468a3ce76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c6968e8279fac79e18086b2fbfe0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39cf5360f3b3962da0f65db0de51bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c304978f475ac06acf3c2934eebe19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a4d586c38c6349b44954c94c41cef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d0c32667029bd89bd200a4a55ea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26cad88ba68a40ef19497eb683c31a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ac729e51e693bd864e9780877a1aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13686e5cca1689fb290c35f44bd5021d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df278793824b163085bfd3af1c137e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ffca632dd7d97c77e81250dbfb6c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582d52cae7655b8c85a7a781c0f4b3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1026f6ed8c22b48cb85328ec65f9cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ebe11ff78a630e2c6c172c4a6848543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8e79f3a6d006ffbde70ef9cda72c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357eef141873a9dca066d27634401ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b68e3eb3fec820ffa666c10284840546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c993652b4053746ee31ef512e33397547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f2d1f35b272be129a3fdd9d3d166548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c50b7b988d532da2c814ac8ef1fff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad66a15578466df644408a6f2032c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e798859bbe8da5b1f5420b05c000b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf895119381a8e0e1411a2629a185b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cd889461b110881a7c5e87ae566f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157e57b83844b04aad575e55a412ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0fe8930927297ed71df167bf7bb12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7186d0ddc875b543685d063bd5ea3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6456b837a003cd8683611a8e58c00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6568460da468f0fb369095cda7c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fd2c8d82379e372c4c9f4fe02487559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25e8225696b8f0febae642c8f37f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b6a1795193853e5ad9796033a068561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba26fe0ef1e5f81f4983e86ce748e47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d89b3c11f1b88d50cac5c236dfcbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4dd26b3930c38c7092e907da30718564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96d2dbeba5e6ff573736a2652c622565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549563e8c32566a07e9fe674d3e11559566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f478c59d8476866a0ce57a5a128c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94af5afaa42041b9d8054c79e8167568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81530b052796addcc283e676edc60749569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01672486ae71252e9d6309fa3235a99f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f50cd0e7c3f6e3e29bed5f1e575686571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3780d842a9c80c717478566c33276f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ff29a998d937745578f0f5307db30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9024473bc10b343b8b3d5e50797c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5090d297270a5b11d9dcac1d14308d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc004da02c093a3c20db2d5162438af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a15450bceaa349cef38e41094db5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33531631b5534cf2b1549b3f0e88102578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76933b3a68155a19ffb5c7da9901f299579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6928ff78517f14d8651fcd6f980f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb08a11385341ba61dabcaef7bc868581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4b576fd557c569fc91676280f8501582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fb628f266054245a3adbc8b8f3fff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeac5f8594f7bc6cc0dd2f9c55ea1ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0df6bb8212f0c930a8dea45733c9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496156db4801db41ef29365f47b2e112586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ce73671b12529d38d892e0d4affd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ae684ab8add3069549cd8d09a0571588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366845c7e69f93b3cfebbd291d9f26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b3f2909a883e612653b3c1864f89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f9f7bb981cbfb7727507737f84e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb81d45134d03caae490bf870ea30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6de49543e8838514afccd0902c885593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b374285fe1cb4cb55a937b926988c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464293266d8492977e7c36ab3762a81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a771089a54a28907613f7108e94a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde0a72a1e2d39f062f03a5ca5d001597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa86cb0362f179de60dfc2cde69828598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c24c05b45e0221d1380a2a867c29c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee015a80bc4de7f1c9cc99ed9aa287600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869220382787626a1bd9faf6e381f9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571007851ccb6d1bedc29df1e794a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22cb8f1c7dc23cf53ccadd26224845603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038b068c1efa1858c0bef840e65f69d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50e16f5f0507dbefe04ebbdf76852605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29732ecd346feffeb08003da3beb5eea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d21f08ef67fdbf173d6c3a8f8e7222607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839f84a10be79c33a20fc448361b58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8689ccb5c52552d0c5a2f1a2d8e50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3244b84ecff65ac2f77deb1bdc2eb20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b6516f14682c306b32365c1f91136611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303cbeeabd2e245d60be948d060d0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61753e17c735899d37251811d972d22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad87cf38a79b0027dea5df049af5deb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22e7d4d0ef6a17bee856ab464ba701615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a0cd64c3230a51e696c8eeb1434c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd003b8c0eae8342d61309aec48ac59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857663e52d274617199e2ef083d7f55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd582172f4a290a1abcf623a37439619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9513837dd8d99ecb9d725cd50cdf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877c9e55dc17301969c162cafb170c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f133a8fa50e3ab92ff125899abf28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16c720637d5fa8e3ec31f44ca252f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf622bd61e54ff330b9037e0037bee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ea43123016ab8aac652aae0b237d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefa986ec63fbb3c62c7b6259b126f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d244c9660689a7cfcd0e63b30889aa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419db2afdbf377419176a07eac1de8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d868f42b82dacb3d71cbb981ede8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7ca2232901412a996ba92f0d0c8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670605dd13621f613947536c119ce04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dca9ceeb5a994a44d042d1e940d12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a4c40be8c070a83a9a114561db720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb5c857fd3ee89f93311142d2925b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e004519939fd6b48f96dd67dd83b1be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c31e995b74b14873a8b71a205f6946636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f029e91ae51e581aaa08ae81cdb37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338210052b2f82314fb7f0a3d24607c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b605af90d4829fef8ed3d5244d3a8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c3a3cd27aeed81025894dfbb9c91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5059b8e8f4c84fedd30333311eae0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a3b1563c5c7550dd69ad6f14e619642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356049934521c725ea230e3237254860643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb24bbd214d2c7b5e068e9d70f9337644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2ade72aa54cb446fb0f3d648226b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4c9c211b6f16cfa1f39e3d15eab2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c2b8587f4c55d47c54239857997f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5dfd356c40433cab3344f86bd9793648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840640bb20f1e9b4645bb5e6de968a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a709e5f7516f4b6eda03249f9c35f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f4a4e15510ce7a29ca4ea9e2a92a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed48bc011657b3421d70ccda5c161c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47861f12789a11b81196535dff675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1397c8366239c4da4ae6f3bbaf736654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8170c2c56bff019bd800dfd92495655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e99943790f213edf227df84fc143a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d33971143ba9fcbb6cdccdb5d25314657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94e262c94b6ee6c40fafcfd0bf2ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d7569649ccfb3e87bf05eb4c1221659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182bfd9eb56ae475457ccd54315d5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7d37dcb80b54fab811fbd6ac7bbdb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47bc76cec9b03a3656bb03d07754e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad82f0edd532c765c206f65a780f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b90e18f55f75b1c9bcf35b6a98f3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e94a055a6868de9df7097eb56c0720665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730cd7b1836a13e6bedf8f1d2649e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7739a6d4a421e0561dac3bfcdacdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400959de5ca5f4b88c0bb4b2b93eee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2be3e59ecc382b92b22337d51d5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b436c06c6d491fa505710350564d0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32359989e8992f9a431a0b1227d63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581615738f9c035a57a517cd686ec0d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf72fea5989472cbb33b89743a7c81e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda62e542b3cec634dc03320bf4c0608674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128d38665c95124a2191154f63663fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95000ca77ccb09f3c014a45c08de2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677a00b7c07762108c414774f2065d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdac4c5babf014d05fae95c8b2d6ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4945907322d716858bad9ec43ee8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac33d6ba996d6f19a25a91e79e140f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729c195ab4e4a9ec85cd06d5fec1cbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708700dc3b1d1cb43bdea9749e9a7d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caecaf5f3bdf537eef9126e190ab9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4fcb430ecf3084d13a6b35741d45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704451b6b514eebbacf643bb1ab6a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d722d926781c7724bc46bbf9291fdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c88f1ec0332dd54fc3c350a505d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cbcec759072ce2806be653a344152688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf574af49afcf9b82b96ecdd5708f786689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eceddd97abe84ce102d11cf1e4b978690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c6c03677ffef5afa539e206740b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470c843c0f2c665ad61924a0a74008692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7c342595bb8962c0cd43b0699048693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c836bdbb6be5b6796fc4da2d22d91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749565094f08e5d185fbf1cbc78b5b04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd04d5a41887fb2ccf22ab6f184b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e874ddc211f54117242dc273d86b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09aa2dd540983127ee96586a2d36c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7cf0af9b984e20c103fd219646d38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92eb9cd1c7f8f3eb33efc98aef24c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e23826c8094acb81a1d1f0bc019af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be031ae777367b751f17075ee1da06e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d530388997f34f7e55103038b40a80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ab720c180f78231f65845518b0610704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356353b5bcb1cdbb2ab70bd30e88361705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca429c5672af2663010b6dc29f804706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cac6521c3a8c8cd597eb9386d5827707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a218796f40bd455c9cb2fb7bfe006b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35870dd4903b089ec17ee043afdf795709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd75b808fa6788eac4cd43e90de3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ac7272006dd17adf429e4f4e782e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f3e861f9665fcbae32d607c159ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf28864ea9234fe2529749479f4f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a9e46ee74d694682e415f926ca0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e526f46c09446b7f94a04885b2fbe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4615fbe85a5be4486ce01137fd7614716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9202306ce8f962ba7eb776a61b4fb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686415a4d876cab2c3d9b34eaf6c2a8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04fc2d49f6bcdb45b5c6850c9598f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b39577637d9ec47a1bd382d9ea9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f380f00d06feb4d47c45a47c6259eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d225a911936579a488e8e5450b6d93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4188e719e9fcb4f66a51a16f4d5cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7a83b5cdcae4c4b644d5f7a591be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fdcc7d1838293bb122d7b66de61f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d9485b9cc395fd8e907137ee37e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d21acefdfea3b792ea4c79540c6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f4f548edec02ecd490c9a3a864e83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c025de938566c4eea0529da00c8a9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ca9a682bd3e7f60b474f3d1972b10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b553e7d3b65e0b9a639de96890404731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c7390b0503f5334afeb581846718e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced561a1d1fe63fc30194aff5e9677b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03700766b8d19428314783ab87bb8cf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e82335398e02f2d1f03f1610e181f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed19394f5a8ab31a6ec61ef752fcb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7238e27820066f1bb43ac0e9ccc9f47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c4a96ec7b37ec23eab65d1361e42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f432195cd8ae975f0f8e2ccf164f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f7df4aab5b2afe35a9af6b48f79c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304db1b1fd00199e9216f22fd28da8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f5a00faf26d418fc585a5bd3e7c4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1e3f9d85e09fd148152443820a5ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc83e242717d8a0bf23e6b6cbb40aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ce2adf7007d5efe5e0497bc1fd4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d50262ab38001c9c9897e531d3489746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef160710a5fa0cc0ff922ed5aab7ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca57dd49658db60be4fa95ca5a812748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e16364da504d199036c1953ea698ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41263a6150e26eb06934059a2891baa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac513d25236f245b4a51789e88436751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996fb73a41ead3c37d4563b38610c61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e57d661227bc1a6ae0cbfec249b11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf02b7f684da1078ba887204364fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ad4bd692e3dd1431b5fe11f36d57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29760c559dc141911afa0973dec5f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3bb25c159cc12cfde8f417b40c207757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1879da1061d93f985786ef27f2624c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986f0747dc8a49679ad75be74a07e7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3869853ea280b9a1784e8db71add3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a221eb26a0f408e500ca500c433c70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc480d823e1f8267e657c6660d766762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b0eb4adca7101c0fb7faa133ddaf0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b103f71a58a8d9c19f10cabb7cbaf3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af0348afe6433f788447daaf3ccb2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f2ba247de74711c6641166aaf592766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73332fb19f49f1f3bb213fff9dbf0b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f383431dadfb546895e07ad1bb19927768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c0694968bf70f978a607d1837906769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d88b3d7dcea708c69d2b936a1f298770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8ecf74f5f2313361943d4f184799771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423122bb34d1e0c559f099be1a630b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a52aa38525aabc6853943df1a89f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa79e51f52e9e0ef2a7618708c3f04774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aad8729c86c4ed9b002242cfbe333775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad079c1e8026979bc7f3c9ae945494f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5386235fc29750e4a0a03c3e9f50c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd3aa0c69621d5d05f8911a7eb6f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a19a20deacfe0841eb3c74ae2d799779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef415f706eb29fa66d5f644208176780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256be526cee3d32c4297d23ba1c52a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5694387a733820b7b5d4d7cf3740a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2812620d031f3a160591db6415fb8a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4103d4fdf9492bf26927becb112221784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25066fde70aa06e45d27c88a993187c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b37f44a8281db5faa2200b58064d0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607974f5d8d96df5ef56b424bf59a793787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973eab8c87f298ef6ebe564b335e2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f1de33b2fd30c2493b079c89f98f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0bdc9d30ff4ecd2345c8a084db40b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c790e689b2a066fa6ffdd086fa27f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1ab6630940d9146435e2fd2a4d80792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf784d67661beeaa6600b116f1af5f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac9ec1c1fb44ec3c93c4e93bec9b9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f5b0807e5c4902b6748e0ac4901d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb597edee51712721288e4be117a7ca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea04deb4f33dd5eaaa6e9decbabb5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798b8a8f14fedb5710800b35a576e9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214adc19c95a57f5df9e6bffa0fc563d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4eaec5391340717350b936fbfc736800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c96f1d22532e32fc6f652b0620933801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33891214577f665c040f83daee9759ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da72dfc582fe9f4d08090b180a7015803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b8b425106d5464f6df9570e5f8486804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8c9f6509ce31ede6577e54e26957805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af8e8cdb131085b4fd04a124dda60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c2f860f746a38b6880405f3270ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a51fb84056b23e8639149cb1a9bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdb14f120a5bd8e45a2e5126ed43f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a45c648ec1257e657681e5620ed1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08255cd17220f772fd7f1ea775e79f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658cde2005c38fd349348b0b40c0e4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d020d81e1bf921403a6b4b96da61c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f815d1d19c64fabb568519ecad24077814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dd62e9722d9e63535c6e64d3c5718815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e07f585bcf399b1218455cbf04d92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a668a33762f96afec6dbd32e1ecc28817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2a9814395b299979fbf084eacfce3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971cd78445fd90b1b62a9939bcfad60819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bc7fce8fdfd0c4f1a8b7ca9a097621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78968da571c27b4e136e19b8b82962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa073deca7bb77f3af3ae157c8c6badf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9a2712d7bcf854cc425d1c8fd904f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ebbb502883990179319908195be3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837070f8e8418a4b65a2c2f5ac13fbc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e81e1e05e9e6cb46afeedb7902697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a60739920fbdf7b455e8867f8d3918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeae438cdf90dee67a43d4cef3e2e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e0d507f6d55a5ab6914ee643b33d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec85bd85d86f28db7680aff6b6f5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701c6a49f78c0da6c4f2c2a97adba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821ab7b23f1c38df6e63b5ff8f598d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee98e935d32ebd66b57e1c960b7db4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81ba362129974ce3ac598a6a0ddca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6789efc1151359a76678b8a089e0de116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b94e71d6e68309e5070ab549d3a7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207b810911f206ec3b7750c1dfb529d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46d8cf61938cef25045223e60e1b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8cc64866c765e770ae053eacaaa0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297478ab515028101231a93b2dcc0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f08b90c3907f74c9b20982eaf7ef122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c3d29b5acbf6cc244c90534c591e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33025333448b5579b06140cf5740f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050d5f43f2ce988c90358860711ab8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86da49e6924055d96d4c28ae51b4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10139ea581db8f641ad67f4cc519ed3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251a5613de79e092078b5205349c8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898333e458e1f8b7da4bd34c5a94d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7286b25a7f56628f3c4dfe7adbc9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec07c98f96e2c640c37b2f0ee5a49d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4cfc277b534c79ad5e13aa1062d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94ca6bdd2a3580376ce18f4970b83e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9ed9755937acec696c2f43b5191a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe9d0541c575d1aa64695b9ad8ae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfaeb4cab4a38b501ebdb60780481536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa3ae3063eaa1441929fb9e4743f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6321a9ba38f6fa35b8ca020a8fe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d6f37989c5248f6108d03423f562239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bec72b105bc273bf04afe2c0051fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0deb7203ff5b32342d46593786119941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adcadbcc38aa2787933eaa6032da0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a6f5388836299ad7c32c053d6b8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762dac4d164c97c5e832c02fe33c99144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db0a565c2a7f191ad2da14d425ff6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a23076affcec4f8908887fc70b8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c71ddc7d9053e029a1395b3c0f8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461b0c3f92beb46c22274678daf79f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820596fcf4e2247d4007e2900383f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2aa7726d6275acf9444c72c4dd5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273b8d983a0d9d13b284a83f70f53c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769423aed9fc79b16fbf19a29ce02b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35947f6a74bef3b7998343f62d32e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ad761d2953a6c6038b7e7018b9e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27008f8f60d2af816fdf486e0f2bdf6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bacf939dd4787c807dc449a1d7c1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f25bcb652a813a3c7073c671d331257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248fa2298a2cf7a7d383867c7a0c9e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b93ac2f37f6f644463629415f055d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ebad01085dfc314254679d5ddd5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc449c80583ccf410c2036146830361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a84328c92e8b8632e0f9e16698540262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b16599b4b06dc00bfff223227a3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e15879061b5495966d3d813052ad664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed844a6e5ed924e948ae3717bd15b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29a9f53d3407e24d525dc66536cb8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f611ff3dded96712628cf2bdd95b03f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b03d266147fa5fe986ae145d222d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78f573ef972eeda525bbea796e2c1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ad102cd9cf7dab93e33b69a365df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844e02c8add2edf7ea084b911e9c31e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546f2387a632e483a1479471e98bcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a671304b68e090191a5212c3ee17973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e5dfc89428db568c38be4832ecb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a413aa1a6e8a56e85cc902a1f5e607375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0b5d2c47f6ca385417c97c5311d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda71fb1cd737774ef91e62d1f2393777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470ed7416b2c4fcc2d7b38903e3fa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a073373e132a2d9ecff5ab2b517ea979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1596bc5e90484ae9fdc82c3326377f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89516ca96df6d362563a732247bd0ece81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26324009dc14ee884ee673fd3c2b0ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc7bbfa5f074aeef5eb8801cd9974883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c111ca804318d7038ae13c93e6b3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec3fb1305d1d6e90a976be7bdcb2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab7483d708a90b70815e126da0fcaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf8682757ecdf36659df550cba1a7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c71c4e5d9a975b56b08900d8f648e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aea72e3e1bb8c2b9b8fc38f1e6e0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea7a605a26960cd0e8c0a3a3e5c07e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252d661bec82c67ef24584a3409b08d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4887d87547b0ec278a31d2dc5cc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c62ebadc54c74ee10754b7a1545f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f40207b2708c1ce9da8a3888e87494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce48814a629d9380a8709c15774df9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b4856acdfc34425fc64daa888457296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02086f4e971624e36898f0dc87db2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a67b40717eb5d1c66858ed95056198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e78c401ee1566f164ad1e163296e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498794c283f981b7c24388b55f8c82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4738c4dea071b85a88233d2a3fec4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9547a6af4c4c2046872d26bc91b17b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d74a8c255001526bf649557ae7cc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151824cf6fb8ee1d2c7f1a3b12c531104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d7d880f474d3149b7417c1668d694105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada668758ff13d89cc88ab73aa570088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebc0bfa05d3f5709704b8c3f6d139107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f89b06f02d19e927df93c3a4497ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04207b4ca9413488e1a126a79228a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daeb73b6afc8a3e346d8bc0d0c4279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabdf500f951e5c16515410ec1377de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f78f415974ceda8ef8d974a0e609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e5b22b3ac8ad2577be3d2d9582a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdfff64725aec58bdcb4c8501eb675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f22a4432349f437d5240f669605aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e8a7a417115a5310f06ad3ea23ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ace3fcb2988b841fa8bd2e19593d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354024d328b204546d0508b75e435478118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a797136298b38ecd0a5ccc59c6762b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643c8dea0981cdda78a4aa54520552120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbbd5e66b6be58edb0ed3c4619dd5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09612e2e28e8287c3f1dcf97c1d990122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed083d329f729786a7f31f988f7c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dfc80265d13ff77e1fde5c9032248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af8dafd5c83038606795fd503318d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d404ea757613844840af3b5f119e89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5d8d0ce5fc63f2bba7cf7523947e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabbc63a935bd8f2292b057721f2f55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30a9af03ee1b948c51c1d39753a1de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb5d15c8bb18ba61b1949c153e49e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f760b5f9258fc5c21f9ffb15586d95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341c56d5b8909307d7572384f011b91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24462e826e3673641c48d435852c9deb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddfd0545d0d07341a647ca12083a58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108985efd2cf6195d6a64ee8841fc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e0dd51928a924bc0c3dcdfeeab0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebd7bb04a62bcee987d3faf0afcbc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1dc8f570d7d730464c6056e28ac75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460f1473797c0f38263ece847bee970139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616594f34fd4f00e9efa7309202d00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262505a5135b1ef8d9fec0799c8c51d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aed65e7aac8b64bdbd3b286be67d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25015c7088c0b8d93fed88ed8a8ccc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c98380d84ae208992ff88cfa3e631144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63230380cc5468e29327e09eca3848b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4cc7861bea7c3e15036015feb0010146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e810e069f4f1fa6dc9954977ee3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0974e9bc73b2b98660a2ea9be292e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a4b9671c2ed482b08c14bde12481d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a57c261ad7cebe6e4cd6dde61c08d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd1cebedfabc28b53e9e10b2a8e74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c117d8a1e8403620483f69d5b883b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30d12158398f1ec68bb4b6bfb9d05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de635f24b611f676959c516d41dcdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa5a6f0ac409d0df6d1f330e14d395155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f65fb0fa6a9920f9da8f1ff39b12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af0ca27bbf8e280e0f974dd3b74da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ab4fd1f31fe511fdb463d1bf074c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a954d9eabdc469d31de425e0cc18c06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778f143aa0f07f3a3ffb667ad39597160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3668abe948f76e0e533e324664e7aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01715bb3ed559c401a491f39f2bfe1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ba4dfd138044a7e51ac4c36df704163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786fdf69a1369498bd97f7b0734175e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c1e65d234d90176f1e0151bb68c91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787e676ff7f6865e1a543e78559e9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c3f0623c5d47ffd7574819be80fec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabfaea9a47eb0c8af5a40eac81a46e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1e7f9597dcd672713f2a50115695169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870904ee48e5aa382d31dca1f6510683170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33fc29a7abce54472b1ecfd6abb399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dac65f9fe1afd5402926d515953c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3950963759250ab148701c8266883e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27bf727becadd9c5fc9841c4a3de3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9324d73f08f906701165cd029552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0602a547d4d14a11c0f5e167892ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba78d7f346d543c91effacb6695c12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0083d36951273c9b803f067a0e779178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca114099db53496ef86a1f757ada90b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38326430048be9f2509fdc7c8ca9bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9554007ef276ab2f7b005969512acf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42702ed9b97b5c7f6a2db36d3320b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77dc24609686681b2d0862f2cf0c6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036885feeb7f031a7e4189629cb8fed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b38b7f163c9a93ff850d14743181185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdefa0981d302e685f7baf7fc7d7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde30ee46851e90f99b990b7915f5be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96324a3dad3a2362387de547dc001b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a741e9278916ac95cfa9b21df27d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb88b157039da22145108d5073075e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16151f55ef079fa3693915eafed7b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81193cf7d8772585797c68b4164774ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b648156d0967d793d68d98891add4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b880f53afbc77e523821b9b4e5065194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353676b704e61b7a743fbeb8ba4017195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96476becd779cf8d1b1c0d813921f214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310604150afceabceaf149a636b75d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e9a66af932cc87f8ae50e7d2044a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db55ca17acc56426ad25d2c987158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452252aa4727e29687ab7b22cec033f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf9b73ebc8d106cb7d266306f28859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bce9d4e61dd0deced82a8d071d127202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78993f485ff36a84254d94dbceb0e549203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44408fec61d46b52586388d4a9c78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2585f624bf8bafd2dcb2fc3aef533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6459347eba01127d9c69be611b501206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7710f234920c95b8158b6cbb4bfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba06596627a586b900072b2c22bc82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c76d10010f401907c13ff51642471209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4bdfd4da4c747d9018cf93f6f2b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d530c289b0a4cc487380a470d1e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924fb0e0e60c4019490c58dfad0dfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb3840795fce2e4a0ed870c82f3757213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d4d4a4fb4b570efcc0d0d9d50f06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb812999053bb89771ee1c77e3e9e38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fac1d31d05cfd101b31f10c1cfb77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde75281c5530381fd10a5587ad052ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb88ce261e384ac857384dc1ff0965d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e115f694c1846a0e4608b77304b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0591b1eced737eb77274c8cc4a6c7a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0da9ec971229890e977cfabb4d703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272f8747a9b8182540bf25026cf60f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d914a7b298c9a512a013b75ebb8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6467425cd96ed1a7f4beba12c73e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceaa6853be32b42c0cc2679dfe3c90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c5415e7239e051a8c276d0a64b1a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09db20be164d8b96d7e8742299695227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617079e57a001a8e2f3220b5af94ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4153260f136729550fe88398bd0f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1ab9519c45c77816ea8e9f7d9c4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643cbfb720ef6a36cde2e1dc0841944231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec9cb20b64dc1c9b75b07332c29748232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9ad67aa370d62c13725db606e0704233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15f9183c472dd04c990f74db992ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772010882dff328da7121f1b1a38a442235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b07eb42566347cdadc308f678c2bfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f34e4f8a67d6836b5513a73edbe21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16412986f9e32126549188a15a246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b9b5cef896c137f1cdab207d5d5c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b99786924a075efab2a59197b2c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ef9651c02f064e17ce606c2020bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567abded904bb4d6027d142bc748cf19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e0775c014f1b62b226558fd1e1ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf7f1f31a506dc3bdc41541afe79db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cf511c3deb057f0b3b8a18909ccac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313e7c7c0f3b7450f774efb2b0372cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9ba168534e6df7a697c55ad632c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5f6b16e18d35b847abfb93eb7734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10abac0c77a5b660c733257fecc312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1defebfa3a27a2730f7f5f7758d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044dae83eaac9f292d79c5445c9ca7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3825f1d0bb2e54d259a20db87f773c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0834f62f218342b4520d0bd3cc196ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef87f6616754637ea8f10d06384adc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a49968b045c4c16bbdf95e57472cba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af186bbe51800ce92b65214f0f077c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645bfffd09206aa5f8bc7fffac1302257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b70f7b1a7a8e1945c54bc4c99a74ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28fc3aca03d24a6ff101b24bce393259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf1ff0c8920b29f11464756d4e05d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f7e037ed417e87823423784d79d2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d6321e4ebe3e9893cf06b18a6af7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b714d68ba6f1908a05affb3ac417e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92e5bafc37b9de64d03d34fa99ecc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f6d9bbcfb626cf5eb6ba08f6e0e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f01fc5ddafe1e57c80681ab181c2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606901797542909f701c527fd9c7a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a194fb00cd77798bad9ed12798fd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5630797684d119a6f5670e6ecb11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f009f47bb1feb01ae6cce319032ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206284d09537bf32fcf68cb5076142271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04d8f06c530b776041c8dba906744272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f570b97e1f323e3450fe1f45150a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06979094112425a55869162aae2617274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cd53fff917de744f1ce6ed3f83b1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019de1ce21b8538fb880a40ea4dc73f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3201be97cbb75bfc25cd1dfa6df7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26abe8817526dba0b827faacb0a3a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d518ea801e2e5276ffc7225e32ec12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1c376eb36bba14a1d7a502c388d6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb7ef0ed1102984808a7b5a471fbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8faa91b9f67cb0002a21b9cce660ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a412eabb31681c7938034524d1b1b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98241939b02b606ed982071715cb38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1e58c2c0970bcab73a934b3df263f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79cbdf10e0fe478f0b934cee3e226f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65dde285c309a7161e0288656472c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095d31e6e53adf43ed3f8112c10dd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4e1bc8f82edf2330279f72630c93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4a50f983832b5679324dd74d18fb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cef80eefdf1d3fe021c7ae54b8dfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1fe4133936c95698d92ca2af5840292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c81ed3d5b4214cf97597680a63ab1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12da09ed57148190489775c83cdda0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800882a86c29cc32c3055d2572b40a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910ca866481a21436ebc459affd1b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66c4289e2f2605515248b2bcc82fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50d71fb95e9c0605a8e085d79d149298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed0c4237a5fc837b270103d9220ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ecabff5e712111d55e84b5f64b39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d85d64d8fd83b184a75e892d6c7c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf765c3723eb39026cb33484120a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905c444a8bdff24961bdf09c95867bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3f011b1ca4099669fd8f9327ae4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee6336ffb6b4ebf8d5b9dd5d7e8098305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f86fc14c8b9d365f48d914917eb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0369e9368354ea4a086a63c9d1d1c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf73da6ee93d8209e70bfb20d0da0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75923877658e925765e1006d647101309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab4cb3e46c77a2ea674faf5114c64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea471c0dd7c0cc53ee721aec3d18ac2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c873815a24e23cd5af5ceace9cee473312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf08305c7a38ea718dc996eb336178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923384d7accff94be1628290a4232bf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d1545c3c520359d936968cbbba40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ea09b74b14765302e94b74eb4e26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2544f3c66ae4443ea0c73f02c111317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ebfbec8c7fc31c10e1523ceded408318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedde701c21cb7b5178da5ab3859da5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499298949c8f25d8f473ae16a75c5378320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd19da511b343abafe1b87c1e147da2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817f337881a75531d4700b9df5d54a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f1db03edb6fac729e2b8947e8e07b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b328c801638da2f188bbe903f7aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad350da18bf1ffea1788d6e582c1e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5b67d65f877824892fb84769a68b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183457c04b11c9ce06398bc5d77a24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5c4105c8bc52b862c0c0fa89d571328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54c3bcce0c2f6b156a76043c9fd6b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da6c8ae1f09f817ce86d15a90b010330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254a06852b122741e4326abcdd43f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d8a8ade0af5c460a711499eef6d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf603cc1e21b312c8248f82d4ae61a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef45f2c63f782612c98c97eb8a5150d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce272c53f56827df0f82c2bab81b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03fb56140562ce0bfabbd8bf53bf26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539bc54f8ceabbd03eb7146501ef28a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9bcc211c6eb7654daa1eb7a0698de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74870c54d36643ef1fd1cd7ca673db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc07e0e67841d24053035a711ce2ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016641c038cf75bef0ffbd1ca0fca9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d3367d92e708c4b10b53ef9762a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a41511b7c0dcb347ee9b13c6147b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac321b2ae28c17439f4846b0c16d456344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e4186febf19be085ebef3b0b71319345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172681f9b52fc4e9b5d614b30c2c3bfc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a8cfbef297693e40942be5518f4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc29f32f076850bc65971833296032348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdef326c567b3fefaff61c08951dfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69576b8b5966e8712896a14fd6bfdd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a41beda692c40bea6b5f8c39ea03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b107fa7ac9b41dbb6967e7e54e9a1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf7afd4994400dc3dbe881115f019353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f2a61ab659f530518b1520ccccbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505bf9429e284c6f1fde49d5c29259c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac71a12accb387648a318dff6721e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad920dde964b7ba04e859b24308d60a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd830aa21e0f4584e813450635eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ff716014158aa95e045ab11f15bb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a46cba1fde2d27da7c3cde3429cdda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c20606d65c61534bdd35586bd20e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904c91e5ff4d0aab3218320139758f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf4f2566669da454056a3428eb61de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fc9bf68d9d951f0288d4446a29d7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bd6981e32c044a20510dfa57791bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ff626e25804d8620c88cda244bfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96524a8f32fa628f3b7dd2b5828686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff844c0f0ef3cd25b08b2576ae70b6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536afc7abd800f5758a959f0ee5701369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c404177f8982dc696d4514ede04c202370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74180824cf59151e838cfc7cef65cb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc53ec81f41827534c79b6286af0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5df4b29e2d2b73cb9ba41c35abd22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ad197aed06ba489f363d1151af2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc4dfc2f4cedad4c0cb32565ab151d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b440d719c545282ba488acc2f67743376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8bbb1b34e8bdc24a2ac65e09f8f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775b9c176511ed32db4558dd16b5bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da630f4f3e91b06bc06e38efe37762c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba330c535977bb4bcd1d3b669f43d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913cb55ba3e49932441c1e62f3362c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c72822535011a845464b5971e952382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdce00d4d397d12f3df3d87d4cbd236383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad2dd8eacfcc07a52c2b44f17d3a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe516cad2d0c905205ea52659c9aaf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48ff01446a3f477f8be7c9f596ae0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a4b6217653c5546efd0d7e129bd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399f8c43fec1bea9c4faeefc27b2221388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00671afa5dd5410f5681abb161cc90c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c4d93af4f8b8b3978eb4695a5d67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e2e62e38e38709d2974cf53b57217391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c77d2ff9fcb0516f4db0b23976cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69e2dda79162a106f315b2863ebbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab14637478c7792f27e76112742af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e36acbf691c6ee7d1e31b4601015395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693bb64439592e7d023deccb513d56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb902d45b01075332a213f366ae468397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47c5d1cbdafe91e602948e3e4ea09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab088b360f74ba21bf9e5e265ba7ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3c885c977d5d9cfd86a3d563b205400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b48dc96e65e79a0c683b0e493e6764401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412f7c77d598b0585a5c81bbe1f0f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344abecda4e942f00e9ef4484233a8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111cc95c9ae5c1a0a3954429252ee5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb144b912def2f257c6323d82461fd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a7bc9fad65a7e9a69dba0b164ce5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb60ad8f4060a789a6293959917ab6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc19e0034b160b5bc4427cc8236b2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583addd58c8a30e0dc19fce2c96a4ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bef316889b57a4fefdf653539ab71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ccd84b0dcc59451ec98879fdf3b86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f045c5d0b6aba0cdb7c7beb565a669a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec32fedb2836f717154128f26b955413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eccf777004e8d223043d913b694db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbedbd491a55fee8832c5777c084e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6cab25745840c39d91ba790b74a03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d798ee5ffe8828cbcdee94d2ca759c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d976e86cafff2dff86a1050d33a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65bfea3f6bf0077930d0983f77068419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed13dfbd464087839c9304f0a4e3ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7ba4355581e919314449820d8014421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48be218b7630a4f0b2a80eaf83266c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08da2ca4c375aba21856f772621a82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8968136407ba42bdbdbc6a4c073cec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a9225325d3dabd893f5aa901a140c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b877fbedbbe3b33c3458a09a50a55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bd2d8cb7cb79fbb6f49acd9ff6c40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de63d62438de3a951f77d149c4a0ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40669d983bb3aabe9c229c7e83e0e745429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a50cf5ae5cb9ee1e5103e37f2dd02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679b2be6acceb4e08bb689c95fbbbcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452804efc97a9614fb9a88375b0d2ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4dcb750712b233d2f54bce7f52d68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c16773407b63d966180ea4db475c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fa9e915efa732059edb675473699e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a034596bfb882784c5a1e435a6e0f96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753596467fbd4c445d36f8143a8948f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31327283282a1b896a65b1e1ab5e72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3418d6b5b6e2eae559f28a584c5ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b556ef4b5916b172a3e8813df67aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0272a3209bfff770a305e1d40a67f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b819c17228bba9f0fe189c7bf4f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb51223ed6bdbcaf753f69f63c720443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3a30b0177948487de7e405fc736b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff40847994f3b1cabe35f71764a0d66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c411eca96599b05e62917ac5832988446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b8a0447939377871be3823aec542447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba7ba79c89053ca0ec7968d8cfb981448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d480b725e762beb4b67cd7f0424df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe43fbe08581082cda67af3c4cdec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb095ec99621c6f16266958e2a16e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc92ff8d87d81fae84704ab9b9316a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515e7c2fc492186049e831d2d80ed7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5416c0d5585c6549437ef391daf3f0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee22c60e1615bf346a1c30fe82c92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d7e6c2af2888e480f6dafac3a120a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c213fac635c3ce5adbcdf1d783ee6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeadb187b5501f6a26ce20bc4927050458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0baa950b5917c0044d17f57c6aaec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6569baa53dbf41571c0c5ab6882de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf3ce43215677afc09e626fc18f4b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8a4b81c05300ea9135e8b32c5990462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26953f162c478571c6bb970c06cbbeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a367c602fc905378a85d879ed636d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb924441433de95ccf986333a249455465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa53fb311dda4278e89fab4331c1c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e377c6cf17e095e606a62a913050ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411fcd29c1da330a4e092fea200b9df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874c77141f0d2cd46d302f1924ae6f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839137a3b4611cc82dfed7987fbda57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220da5950c886d9cf6fd187a108fea2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2a21bf394ea7e97b395f59eaf2bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b0caf9dbbbcb6a477fc9039a1814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e0c51bdf5d4cb987801e18727e096474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cffbbcba8d833efea5758cba8d226475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec030015bc5c3c502b790400a9f9569a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52acdbb2e2e982f0ae602ba8992fa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8bdb27cf9b87acd1471d7fe0e0de6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb59c9d2fe713d3bd7e0ae6980949479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b46844520de7543a84d915aea6ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c11824799298bcc81f063b3c4b79f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9ded424fc0c4d6c2da1a908afe1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d33f80712cadf386200155656803d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34cd5be1e02f3a67b2157d73519dab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294afb89c558b2c56b8e8f7549c3308485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e17199e71a4a68abacc55bab0461e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c93e559d9b5ecb68cd19a1feacf66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a23159a33614451b2d387f3b77513488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cc6eb4f75afe5aafe3716ffb31f32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df5ae1f69600db8ef393ae421bcc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382cefca6a93163f6a988cfa5f4f568491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c9a6a126d97d9e6ce82f7f9b65a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcb38a3e168cd7e52c85dace5c4f5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8bf8e1011b70a075c5705557cccfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bc19eaa37ae8d40046e9729f482e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801241b24e711513b60d77512ed5cc4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02663da5bab436be7ec99e876f26e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed7b22d64ff6572135856b835c859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141c8f00cc8f4abe04e24115594cd6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab221d88ff63480721a23e31175c9efa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e0affddfeb4f7b5303ca95818eee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584cef8d2bf8f5634393eaf630ab88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae8fcf19f89f98f8f97a3e9ddfd836503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084442026cd1d43a8110cd36b1c789d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff548f243cd79018673db49337942d60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb771c6c3893e35e89b75dc641abd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e7bf392a6e013e36481cf805828e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797488863648e04d3ed58e50d7e06cc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd058fc0106f067a836a0c95f1f57d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c4b2585b571471687e59d7bfb307510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783ab9b1be4e75cb6ec9b57b3e12185511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c75c2260a4f8b7e0470753733046512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df4308624cb5ff5bce7f1c29b213d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39038c89a45c98c51fc6c2a0a69ebbea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca958f54e569c5cd3022357d663c512515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acacbe1aac11610cc3a2bcfe880bd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9aa7291e23f2ddbd1e920806e8c60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927e21d67b9f7506cd206c58492c5ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9f8134038cdecfa613d33e0a6f76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6459f7e39840af453a26338f3fb7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316d10eaf81a308cf53afcd9146b756521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7836d3466af6a9e142f4b7886dda282522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789dd28519cf80e096b16e88469831523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b136005e266bb6b7dfc4733e9a046524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd6b0c23ace0dd376973a9b4da576525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eff7790f9bfa89b73cc61eb5d1649526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1587ec588b175d3f310aa9985c31a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce4d88a6649f2e1e3b26224f8363b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264863f00af2f120328d4fb67f097459529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf7f41de5ae2bcd2bfee6848affea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f51ad26e77c213ead67919c6f09840531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814244cdd52fc897095d82dc21fad7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ca01e70e809896dc666ae5f1b515533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984b971ace1abb8eb557049d6ee3d04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d9752b71cf0d4192b449f0c2266a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a24a3705eae4c410fc6566a7be5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0980108dc9f3dffd5c6c527eedf1945537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccecd0feb7666be19109aab6aef753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228357bf0650638d0dd192d05a6e82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36c2b3fb46174a3721a11ad0f5f7c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00effadc7cee028795144864c9c103541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9968e0de77468b471f75460779e62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3da7d53e49cc7f3182072ea0525b09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a3a3311e504c4fdb169a013973493544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c621327dc6d5e046d412d969aa58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a41ddff9eb344cb459c5aa1e8edae5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b590aff1e6f9f0d48518d68ef8d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db616e76d6f9b799a6601e869d0281f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913decccc9dcf2c167d1f57a72287d35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec8fb9c575ba181609a6eeede0553550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec6e6540bc425fa4e730f48c0ab1ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dce8a831ab5b29fe7559c2a8e20426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd73e8233a718ccddaa6548adcc2603553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f71cb147e798701e7515b1aa2c395f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa838d633f40005724ff7f99f60a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865e7ae8385aad937753fd96716684556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e3aebd66af9c71c0beaa1ca59584557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780efa41fe61217b2d30bf8150b8341558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a4a6c22a9ae88061741aae124a562559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f91182d921c2689cba2a220258eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4adf67f4f6ffca9f4f76ff7a2754f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e541aab9cb7a0a89193f27cdf818e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012aaef9aa813b43b74044fa0228e93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2b123098df001becb6c5eb46f02db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9bb09bb2e46163cb32d2a9fc386f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab186f1168dd682d35331a846996d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ebcc07ec306eefcfec1474d4c65b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ce4611706d77c6f30982b89cc24a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f7d7cd4acaf28b6f13e161d00d18f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981408745e60ef8e8508ab7e5ee721570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d275fa8d1caf7d0662413c9399ee6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a9a4fe83d36411cf00463879c23c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a89dd80de693cdee53e15d4294c97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8186e34853a40019f384758ce84990574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d1820372bcf9a8e5bb6abdb01be5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0f6d15af2c98f33b0b9e953c756d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eb645a13dec7d5addb6493c9cf676577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1b5aec2cbf9eb00c356d45adbe010578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03eb402aa339bf03d112b2e34bde1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec588274f9b02c13d080fde9703937580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcc63c83ebad36957eeeef3591797f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd80be436e68cf5ee5e5f210c7596582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385651a37e8788834500f586c6a9fa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba060e1b8fae3f7eb0f69f4a7853ff5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6655afb84ca654aa0c3951ddcddd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecf51c66072f764e58ed0b55cd3167586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9ed2c1f6a9b5d9c5fc447ea5066d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432f41b161714bdec6753aa52019d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d759c5ec0a4fe6ba15ea8aa935b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a379a8df8c7a8afbb1009ae6556c0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d127527ff1d7a30f007d71f383f946e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc3a948776603fdb4f6082e953cc76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a7e9baa2723cfb7fe59081a6f188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619ecbcbc2d1e368679d5fa00fc32e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518360c371596518bfe7618511bd43be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0a3c74e3554740b4b01c929c28a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488cf22532f371cbc9d32541b0a9e87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3672fa39057e3b6180463a4dce00f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db57694cfbb9e31f4080c5236e7df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ddfd871ff9ffb626dccf9f7df35a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ee870cfd1ac4717bede5c7b3729e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158427e9a07d7d6171391912c155552f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04188b2a3e5946d8a89b74db317e604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e13f2aadaeef029db8b5c9a430fb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f09164980bc33c1844328f0d0ed723605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009ba2e9eb550064e5257622324ec57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb300fa277b5e8295b8047649d458aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1bbfd8e85f55f86f10ac50d85e3d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f160bec19acb0adb03c58c56ab44c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5740e753e6fc4b1b55090c505fe152610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09aea109eef99226962b2497b3293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55275f71b5a9f7f6a4f98bac5bbed9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398388026141e441d63dba0435ea21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27518cdb1052dc633901d26cc65e1b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ebb393e7cf711669c7551b894016615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8da3801f4c33e4a8541611c301897616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a97ae937aeeb8764f0128d1bd66a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662dd929ac434c50806356b5e91d8f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcd18f305e3b207abf73482d3197a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f6837311038dbbbde9bb2ecc49cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04bc9fddefe5a0a3455cee714e8b73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6324e1fd2cbd73376e1e50d0dfbd62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802eb2b13516d356a3786e43279e983623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82a6672ac4bab997b98072282500d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e4308afe90d3d5d9a43862876242625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0992f212fbbed9dd694032a0d471a86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699997998711e11b36ffb2f1514e8c1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff881c9f780355e8daa07f5e869da6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead0d0d8110de83a328e4fcaeb76b7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c092d62a5df9c9ab2952752e17be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f632247b02329577fd45974526dcf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7f10613677b57ecb42ceae59fca13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eafe9aca1f356b7f949d0567834fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b455080186160dc5e8298098dd67b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241149574b358c4c03de229bbc5bdb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b06bea77e20e6b15b7ed0d8fa2c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e424fce43f14ed6dc2d920dfbc36dbd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9dfe47edfb8765e4a5695cb67f821638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950052fec925e1b0357814731abebef9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cea172d93a0f6e9929e7b09f0785e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb400b3d782163a0b296e7cc2c3c6656641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e69fceca416b8337f6153f089091642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18807271baa7db1aeb598ceb29e3ea5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e95f3914a41b00a0e37f9c8ff750f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b780dc3351ff0c32552852b1ad792645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34579f634155d72dffb2897094e7e79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a091cf1bc1fba3cac41414b80ee398647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb693ad6d18d90f92da6bdc247a940d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a4e97c9a18fac688125826459cdcf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0307f14e6183c77928c509a9b6aa8cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d0073248a7f0e28c33c3c4d0e50d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671147a6504c3386fc2ae228e6557ca7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbab3d57b67bcaa066195ea565b054653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084447b5b4917ac747f422380224c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c036d3616c8598a4d6fa7137d18c7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179518eccbde29e152d759797d779a04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661143b87a3ce1242d7fcaf6694906b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284e240be35eff5ad03b8c0a686fb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455a6b7b2c398e1fd5d26f561263d4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b75c58fa4fd5d2dae04a07c64fb100660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a924eedc9310c849a794cbf313689f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fbec6d60c67d18b46576563aeccbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf660d08e96c487061925e232c807e81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c55474e8f90922a1552fabfe38dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da141ac4b9fe687981c8c377e50052d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd534c93e41d28b2dba625054af29090666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d18ef6d2cdd7761e81fabc0fd4be2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0749f5ff18cc0337c24ff64c984601668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef729029b1e9e8f6f1e044153ff5a00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ebc5364694769e4409642bf332ce1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37dcd0e03a0dd74be8794988887bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a6f29a8fa525477c2303ad85bd03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f75388e5c57c20d604af4b6f86c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36bc7ba6f376ffbd53770c075ff3c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efdc6798ed634bed471f38213aba1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b7f9914894a5116115bc9c737e0f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526bd5b0fa419d721cb8b44e355f0ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf69966668702c32def7c86a0426e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489573cc6ba4ab47f1ca20d9bfe5ed4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327433bdde6fa80034968a5ccd375fa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce03330ce940682c457ed3b6353d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bcef12f67d88867d5053b834ffc3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056fddf6234b4eb62d93978ee462a9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b6ab608fcb780c684f7827940254684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35d985650c7e6f92853228b059e39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c6649a151fa8085149442f29763b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd647958f277e1cc7ac3aca1df7091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c15f7af80716548f614e7d31652d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc06a8678dc7008637599448a9d5d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b50658144cda01c19bb0daa24999a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059571e25eae29808840050c56aa119691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb9f0efff8bb47953262f3334b21e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6d67a562a401c28960331926aae1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c3c9868fb7098c6f59b1260f20932694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337ef635b1128e7f4ec2c4d56c7d576695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48fbf8a402ed544276e1546452419696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9407de369833258c105aa289f729697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c7717ce2a0b43f8bb70b0d8114de4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56347a493168e62f4e55a564168afb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a25d6e402de20ad73b6fbfb3ae26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a781890b8137902de49bad9813399701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a7e4125ccb26bc761339983a149d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230fbf54e91775be8e03eb608c0dd36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82bbb4094aefa3f5a24e760afb07f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e02fb82e6ec29cb159693f86d34c03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06603cc7de11d4708df9fa23805351a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429573f933af0d8f356d326fffd775f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a86b0f7334e8f8464dbf6157dd07e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1768a75de5ecd6dddf6fe20fb6f0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770e45acf9442c756f1ed7bdbed8946710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7e4b1febee1f112b5d01e6260e68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc2cd60e9c65bb4a435ca83a24918712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f77830011933cde6aaa6eaaf268e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292341c724a111cb8e5f40645670ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc273795f2d3b94b2234b02707eab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9486078e2c8099088da261090067000716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059cd29018670aba9f80e3af060379717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477faf3de3cf5f63d6d263f72c02c59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52af77ed31c26d7be62a329e251bb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c873e16a28645dcd11c406fe43913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66eb694bc57af8593d58fa7b1bd6af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d724399524b486cb376c79b3389e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e0152af1dfa9d5fa5475ece534f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd043b33f2dd40886f113536d043e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb88562e18d02a0805535cc219130725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b71e7fed640a869aff149cc75561e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6440b27b2cbe1c397d32efa7f3f28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13a4afcea670f75b3f05551ddbde92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fe033659a8e0604b81119c4ba192f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fef4b2dc042f8481f18a43964c87c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6431fb4ae52e6bdda283358495fe0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8026016ba515768e7d28193d9a83f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9186809848edaeb78a314ba96aab8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7194e20a882b78b4c88094eda3d6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071030a09cb8cff1400299b986b8ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971b89f9c2cff01cd74cc67aa9a0d99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88619dd3ca388321313023e8bea3ca28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5a1272948296380f59c1089b93c5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572d8430cf23fe906840468a62e96d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c286cb80501bea90b0c83904f6f918740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521265cf46e74dac518de8c79cae9666741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6d8403ceb42573374127f4f5bbdc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62162eed3f76a6ee48b8251d3a8b3fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0e3b7bd91a93e2c7e87bd2d18ee4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b042f617d92dccb4c9bd6bcb67c3fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0bac79b1c1097148efc87343ac53a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13cbdb5240d0ac7516fe2f0fb1778747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2256800ef771316e0ef588a3a9bc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6461debb00b4c65346df7bb57c010749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa5dfd37a31619c952380bdfa9304b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849df7109b9d9828a4b6f9fc7f81a2c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f067c6c8ec38eab1c60ca447f8c1248752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88b5fa183c017cd4d0daf660b60054753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f805fa929fb76bfcb6e060f51cc2f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30ce286823b8182accfa7eaefd215755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6035e030e8a4dbea2dc5ed3f31c94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966524a214cfdc9ccebe0230df4cf4e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dcf78ca78c5971827242eeb2109f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d44038a48189fa7f4a9e0f49516061759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e972c143baaef69ea990f69f6245760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812988abce9473869cba3f9b37687e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3b386993f51fd7af092ed84305b8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ce867e0d700e95d2019a031d12b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1e58fe37560cf56e70a91557b828764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e67341ccd3124b7933bf6139bb29e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947b9579e7a8911f293bd7e035a7ff8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b03c4cc7e450a1dfddb0d28a5fb5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>