--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b330898b357e0c910bf7a17646271b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf86088d36697561037241a0c07bb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b2d4e9640e361abaf537fb6e50d6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7529243e6fdd00644c455bc5138104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb1eb4faa9feb98e049fd10a7115a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226ebbf84a44fd72a47c4fcff5c193e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fe303138d032966f8d8869c6fc3fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458605064ad7707254653dc9f9364d1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cf6ebccfd3fd5c47d1066609b1e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8656ef5fb1090eb3f37d436eba2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655530cac8498dc70ba9edacaf5f8f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a3a40e7cb2e011de74447aa6c31912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f927750fb961cbc9ec6dc56a0853e0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1804c57bae784b47a7c2e662273a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950245172433fc149b35c16ffc80d5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686c9fa685cbff72a2a8c9bf93f28a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14b974e315832ea50d171f4628b7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d44f9bfe1470c3ad73be2946712d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918de1f2e277e2c8eb7abc349efd33919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc68cfa3006260385fa22fc5084b0ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344735c9ad4cb6215b1b52eea088d3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595661dcda35b38c6b509aa32e05d6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad666cade77e97e45c4e635f88a13a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debbfe3b9c069645c47657e0a683fbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380bb44bb2b7a9f8e04f3d8b2f3b9ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4ac5242b8efb1edc7b3004db398dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a24d4257b271a2c1fb4ca5fe241fa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf89b6984137ddad110efaafcf0ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57734f39c6994eafe5f96172bafcb6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dedd08fac014459bfb9bc378eebde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b1edc39e616abbbc3f54de7ee7dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f734b067cf2bc253f998a9b8427c4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24adba94d380e850acb8e6fed06297533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e190ca4133e0971b5b0d5acf82d7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f43d80c5ec413e907930caedb31bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae5d32a1c64f156884278086c6676736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a71b8e23095789ab013e8ff7425437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a043ad3194321802daf213bee557038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1789af90297660292d567c2f006c61639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f82215a86ea6c55eb00c98ce3f08f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194098c674b1c382a54c087afac98f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b0a3f0b8ededc08823b867a08cac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0bce501c222b5c1406fd474f1a72f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a004b8db32dcbde32449b142c45ca2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc94c1847748848c028d58b17a6e1ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec1b4dfb482d6475a61c3ad400c0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f7f9331b89844bd86029d010488f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce407eb2b3f9b5ea7c71285a15ee07f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb225371df04e51ed406844b6fdf3b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa608195e5d28033036a0539050279a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53320c3d09b17e7f80f63302d382829551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6626f02639238de6fbc9bab1ef07c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae1069af62fccde140d9e37e5e55d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ccbfc3e1877813ea79dbd5a419c8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86d6018c3b2bb512370a2af99f4d3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8662b40bfd6c5a4cdfaabd8f323e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c049c33ebc3c37b8d6ee2f4fb5f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd6c2a9bd713376254a9b555e24a3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381909b90b5cb4bfcc8287c7a62296f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652970fcdda303a3e6fa246e6fc1d5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e241908abd8be5c56b7561b7ef3a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c30c8e2d0ecc97b93b7e6a6b28ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff370652ec7a2697fb8cee373140a37863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1aa8c226b54827d3f7543ea66dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5fa30a19a5375e5dc87fd09015b6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a4ed3ecae1e8cf066c914821e5b0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ef846c5a1da901a74dad67941ea567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2dc37de2922ef7e7a9cb40d56791b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a583ead43c6995b376ed52b8f6c3eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd31208624fb833f4c99b94e0ddae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32958d6b33ab1bd7d06d1919aa249d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5840f20a816d47e2765898120283c9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ae5d4483667d09b4ed286e708238073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a4684d9838f8668268c1f8f2451d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea5ba9f7d76ffe676078d72bda5bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0582d103534be2a5ed7482a389f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18c1046e0f71e151db1141df2c19077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67b22e6473546615a0c86804dc94478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ccf723f2a5790380a9bf06b041f2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac86cb7ecacc75fd61d2ee28cf35f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06be3975d90a2d100e93a881a3ade9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ac894b69478a1d29caa709e50003882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9979f43df06840984e673838704d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c809676f082a9a4e5e9e0427dcbd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323751f2dbe69151b4b9191b545976fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b431241e9834f2f2a2fa324f17c1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9b81a0ad6b79115b52eb4f3538abf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd34356fb968d7c9b0664baa10312ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb760cd3cd356dc6d977e8cdf644d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca589bbd701462bf0d787ee42a91190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a23e4b7cf23290b7d84ff26ee687f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca470f6e4ab2c95c67b2c49a2f629392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a035d1cb17662b121b72519f64d05793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eef430fb5ea757ca47a2965c72a0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7d4ff2a917ba09a2bfc877616498895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d56a94e63bfdb95b82f32fa151c5eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4388027d2e04e96b327ec1545e5f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecffd6a67c852622b15827ca9b794a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcffb4b3adcddb5b4dac5074414db2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e587558a10a9d8aeb9311c4d67ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671eb089fb4f3327785be6be60fcd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a2b5daa9dfc8b71e41ff3b0a4544102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0015d5cf51b3d4de0732775cca413103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c17ae9d6e22bd756e54784dc119ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e086e70ebab6c42463cf104047234105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3677965c1533d023e23433df6d58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d54fa5fff1509593ff911c407b71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab290d97a8aa9be60c6289d3be2550108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba592879a940042536049b35e228ad7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02ff94fc333960448f4491e43e72ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace1cbb1e4c2e2f2bd23fb44c1e159111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c18e6c027130a513a18bb21079c732112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3250be9c10f668d3157b3601c86e74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece11abfff104c93698849b04b5c6399114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13aeb147a22ef67739925c94f7f3d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc75f6e3070f18f55141ba8f6a73de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e8e74ba96c0b2ce012c1e2fb65c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd595d3f6dbcb337ad22332219006eb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4608e13047afcb56f31439cd4d58068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c27e37a202c530bddee6da0f7f18d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d45e46c8b49dfd548bb5a94de23f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693cc8b1cd315ce5f9420fc4ac56972122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133d0cc2df8526ffa94bc1a33ee96a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44e304de2c354688cfcf5d45bd7a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747fb184193e4e68efc8b15c42a12a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390f218f21d18eee348ff67c7a88e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46760815ccd68750a3be01ed4933095f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1380cd25c922c0d075e917811319bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabe22d119597f52ae70b8c0b45a91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170198db3a401c1b29adc629667f772130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2042fed25590ecd8b617513ef33e1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15993cf599c7710ea93898a5afe8ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53621e3cd19e4888855361ed5b87d102133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69e4bc9468291fde8f021944cd052a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5b7ab2f77a9d95dc110dc020302e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb564446da8f401d740106d7a41cd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d73148e6d26527c80194dc5ce439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032342c5a7f581a0492534cafee6605138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ba93858f004b5f785b9a2e4ca9e48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e45e36240fa7c9d444637ed0f7410140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a3df657bb974ef744813bed0a4ee8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2070ef61ba3e95b971715c35f4a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271f268f8ac89fa207c9b2a510a7cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb12543cfd78fea4bf0df0bdcf10e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a215a0e0d531669cfd022ff60e8af1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f6e3f6a311e829909c08001c40a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ccf8c406f00a417598e39950b4ea5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2df9d204baf7f6e6cbe7c52414ac4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b352f6262a7e7ff342a8085497c38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bdc75093523da362182ba48ed6d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a157e86167527b7360c48bda7a3b35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaa30a3f91ac17fa051b5468d39275152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0fcd247e1ce2fb8a84c0c742e4e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f947f0ea252ac8a7980cc6e107b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ace7cf0e6fdd5fa48371c99b9f0a59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915989edce236c115aad3c94d200453d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2cb29ba72c606f18b0f0c557c51a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a8bc64091bc7d57c9680cae233144158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf9aa2f71edf96b963a50b78e4379f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe3b8e54e6558f2e5b077343930b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d116cf58e793757111d800b90d8c61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187257535c56c0598c696d872d52edae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523afe8c6852fde98cdfe3fb35a42b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b78065d2a47cdd109fea203a74867164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4d7f94df70239313f4ef4b57a6d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50bb50d92ee2d3a89e5e9929aa984166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e38996e660d3c70205bf2f0e59ece9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d126b6e29bdd3b3c6fa5cea1bee6c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b9969788f471eace3500ff9bc82d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1aacfc77417cce0ca904e9804cf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0692f1d68757c063d8aea97c99c0e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07669cfac23ec9c916dff652855ef1c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959561bd347c91acbe566a6367e09a18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224ba07fae0ee75e793aadf8b686e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be4a4f6a656fc58894aed9eaeaf1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f143bae598fe0439792412590ef304f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9bfd69a85dddc256cc6e1ab14619177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc0497364d91becda542db5e6d9bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332ab654cfdcd03f6f010aa31740f80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1609aff9af532d0f8746e0cd990ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbed34ee1c176459f07d08d0ed62eef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372587b109c43aa32b847e65f181761182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30828cf351904861dc6c26f76c2838183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c52a2270e536a6db175561efcfc5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1921f1cd7c75970a116026c2f90f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad38de1972bb494293ed50f374e97c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611af54778cb70c64de7007ba86870187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb57c12f5928ddd0911dfe0aceec3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97910eec3319a16888cfa7d87fee15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc506ba3354ad4b6ed0158e1eb3c865190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68229010836e8cb4657dbda23a7d5da9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626fbb2b4e5ecf475275ae450cdd86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911732fc8a20eeef7904ef6a69d532193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1854c13ed387139ff9d7531aea43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c68bc9b76855fab7d53087730e56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762d544ae9a1f7197951ce2846ade2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1cf969cafbeeb87ac96bfeee29de3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cde24bdeea5fa0e3505ee35f83cf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63fc7a41f9b8479cb92bb6f1d67d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12ca4de2193d87ceb12c8ca772dce6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb127f10b159e3b3431e1900d3c68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d3b95b05c01714a50100ad10835cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3615a63ba72aa15cf57a0a7022675df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0facb88033c457551a27c9200f1cba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eea11bf116519d1ddd436a2b18c60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ac300c93baee29e09b07ec18c6f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084df49e3f2e3fe203e2e6aa9b5710207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8010962863b5bfb4b83fb5305066d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190b9f6c49afa2819804a71fc4df05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd0db67aa113c37345ee3af4b5c37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73bbb3e8b75294bde43b365cd9bd54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a1f8cd38388f04aa9220229ad56e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d75de3cf5c1de420930e94ce67f47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799734a33f4b3821c922eb4c2a3bb40d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd830cb572a6878517f8ff83551d843215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae802b5bf58fdaf9c28df494f4e310216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd97e3b19a43b83be514bf5223a0ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4dea16afa2a84645b1f6a3a339d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4745686521598a70fd4062cbfc8938219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a98124ed122dfc70ae274b9d860ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea7c9c8e14a1e45a07be929a08f7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb36245bf78a95e56a65879a893a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09f6277d4fdf4939d4fe432d610ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6b4ed56c237579ea46269d30299c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f448b6bfadf3ace5f8d37036f7e7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17ec650e3e660057a33ae6b222fed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d732cbec23e48edbbe8750b6ecba65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a352ed5ec9cba30c33f2fff3ea227228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf5449a33bcc2a0b79f47ef676275229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a393aefa39a63c5ccf4ef9f2ce6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c8260a31de6659eaa5ad8bbade86f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d62e9e161df3c2ac292fe9c0f1e61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d62b1ba4718071b406828b283bc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c59d1e925965b7c29ba43e947a90b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83691a1d67fa77b3baa9150f7106f9cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ec6f11b10c2c086924f14d25c0fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48df57af5e1c64550ba4f8d833f4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df5acce6f897a8592a35cee75a64f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042fceeaaf50134341ad9c91aa520f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f506aa661cdc7dbe5963135bf63b2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c738c6773de201d8dcb81f904e75559241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01b7b6bd68cf39b319ebf30a5325f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee8ca778b8c4b5ea8f0255d7f7de9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add38afbd02dd30dd69c402634c133244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6f57f4ea925cabc030d6e6a21dba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779029176f07b093340f9d17ba6b5c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27034a87f0dd004c93daa655125859c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31191bf78cc9f57235a8686bda7f28e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a1fcf5b0e6299c8178bc260fe67bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2ff8b790b0a4c3a914617ee8dea1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e03807479cf54a179d1573e7c386251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b66b17436531b449608e5f0249ca7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1bb625df52869580943e064aafaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe90a9e4314cb6d8f8ba5742db509bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6dfb2991723457ef14078d826594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79400558a76788c8387474e7d46983256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2419ffab51729b5945c3007ff94e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1fb76bddcc5018c38ca0ac8be44c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b08836d779e575e1654bcf2253c10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c84a38c0637e837155bffbee804f86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b232b6cadeef63d7a3f29c6fd14f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9d2411d096c6ebfa4982d56b3c1ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2f60c4abaa5fa4126e6dfeaa044a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b063b9005780b2b72673497b00d3ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f529752d69c0ae841fdd15d8f24e06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8498fde88fe3038d6d9efdd8b22616e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2601746aadec999dd7f277bf542df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd03786bead08e86ebf689b0497517d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8a744599803a5be48b8b65bd97dd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45568263b8075b3301980c062a1b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf3b4117b37d5558b653353f5e3d1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2200ac33948c517a574c2005a5c6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac524d04cd8918c5d84f9508b68d20f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d01dde5f38485b574b519bc14f4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e06d544f9e74062aaffdea485a24c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557a8ce3f64826d1cb627df8ecaf53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e9c0cd9e79c55fad8dcd3f6046fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6276ea47f1002559385c3eddf912a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92814b94898dc74c010db2a28911c5ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26443f811c8dbda9928bdf726d7e8462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efec236eaf25ed70d5b490027c617c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af210a7485ce44aeec23ad10a1b012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65661370e61b03d6d4369365a3b3b87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265973f8c725eb9cf92f66c42fef4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2064726d743911a8c76c39218812a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545626429c37257762ad6911adbdaba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d7b3709cff4165085792080cda05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db8ce14ae71c8de07bdcc16ddfab6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5286286931cab4ef68f79ed27d33b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba49e70f110e7ea16e252ed6cb049b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c98bf2a7789ca8e69f2fd898784b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ba70002bd9837dfeaf3ee6b439aa0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951741f5cc8de70a9fb68678e3062c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f29df4213b6c46194f853190ec51b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301c9b8432b6cb2abfddb57c57444a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1a92ec35788406d43db27c355442296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57269aff493b55195ffe4c2c3bf1596297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf012d5922d7dfda0e64592b4aa30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392cfece8c7c78425efd51d13dc4d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02fabeb1def97997e83ef2f7d8622300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee843a93fde0c75858b4c215f5d25a88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654260511653bf80e09968cdb51153f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470d33033e4d075411a1e595102d0a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67952d8a0402d522f7d8a7873927a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac455f1ee64f5d61d0957fa68498d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69582c4a573b05db3cb1735445df2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ce0b26297180e697a6a21d84c7eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d2db22401c269d6bc55a2cee7ee01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db958d439d10203796c28ef97ac374b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74fd274624ca93b9b2804fb5f96cc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa1b3932cefba66ada45a3631e603311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d589f06e69164687bea2bc808de356312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce0bd933050d584c23bee51e281d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7e58c229df456195da021937fecad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0a1f48790a56d39607fa707cc394f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d04dab1dd0397d167f3546f402efc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acf0bf0f5410252a5040a2bc8cf771317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b017c09d40f0f66fb661d79dcb07b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb084c2ac1e813a4cca3a15e01ea627c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c588eb3491dbafa9ad98a2bd8deac0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32933415feb9b467f2ae50c145a629a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e8bc6407bcc4379862999371ba7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69559575ce6e7aaea2178920379efb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc318baa5f415ca44342049cbc85c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db9ef2b924aebe9be039a28af18fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb274b9e1c2f1b09cccde7b41d5ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9babf39c4397e6c6a304511bd06f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e881f821999bd362fb143405048463328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20962d2c07eff8b9f0e468643392a96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6a3a3d1170e18019829a294eeafdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617757f30eed856fc24b62793347be8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419768fa581468161df6aa42730a94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2057c7a818d3cc2d9245e468267e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ba68aab824861d8bc7db65c58cfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21acf00748d9895c6f67e577e4bca1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9368fc7ce5045e0d6739ce856da881336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d5d39393bea5af08618ca9b20f52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec93eee9f30354966d3b199105e094338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbfb6392add8861cbb8c059890513e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f62ebc65f1213173b45b36f81b8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288efe6231858a7f7217d92592d2054c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386bc6941dc1105dee9fd8795ef81e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6aed93f2c2b94987816d08338389343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c66bef9e627b8941bf94cbf4bea3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22840690cbf65e98826aac43b4a4900345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765367a2c38ee8c74eda31a41f480236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec936a0d18a213283a60fff43dd532f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b2445acd110501e9b0a464b125edf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0292b0429c9a61721d95492548d6c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582523c50f744e983f2d12302f9063350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969670c7751be2d9786d97547e7f5a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd48543c0cff60bb6cc79cbc441ad2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c78a771e97a514ba4b47ca0e0587d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac2f560f83fc603f69899f0c0ab0dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9371cd758e83fb87b8e9ef6be33fbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835376ee23421ce8e93803234fdb81a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c110acbd1b3ecaf9712e22df84d64e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d06051671cab33238a1fe30fa11ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db53c5891f81e03497b051820a340a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d024f8d758ab80335210df0041477360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc65accbf04a9e43e551e4db0c21d53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955ac673954694ad03bea6b2c5a80e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363f73b160358d52a825dd9c8bde40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857149b13c802bd9989bbdae4a1636b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bb06c1f1f55d79200b8bb1b194f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba110e0e8b37bf9250c37cd72fbec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9a4a0a52bcc5fb94c86e5251f85c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81ff827da06647925bb5ea6a5ec91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248abf18aeb2fad281db5479b2f1cc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc51a7ca3bacc4815e72cdc547c4ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f782e603d70761e3d1170c00479ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2becc43428ae2fb35dc6683f9fe1b02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949a71d47170997badab179f79fd7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2e31181a4c87eb6f637987c52565374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd3ae7cbf96f784b458d716b2537d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ff3b7b90294e62c98e23835ad07e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feab62ab5c3ed6db7f6731bdc72cae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaffd6ddd88a0f162e4c7941832217378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1ca7782ac0a71108f1a30efc9ae9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a0ee081b7fd367b3b9b4c9ab2be97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f3f08af6ba08fda0abc75c319c30b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725436a88ebc33d87cbf9e4904c2d2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d66c56b9379da0a76d90661105e52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0f071d46d5a18483384f4446e551d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f657efe8f5a655ea4f9a41a69f660f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55286abdc23fb59c350affae8d3c85f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fccea6b8d35853e7b0ae5e228b3f48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed01b5ed2cd36b9f8702b3120fc6ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a24d6c76be293e42d8859014fcb97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fd1b9de57eb48851e4497802839d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9136a8deb7e730978f2960ea5663391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa32ebe82423d163f2894792adcb12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75950d0decd8870bd1a015fb672acfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031814feb2f275f418bcecf15b9bc0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8702ca308730cd282f99458d7b190da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f302153f6a762ddc33133bc8ffc993396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006457b6a9f720061aa5ab6768feba3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43398145d1a64a84e2c86b0f3ca34b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef33848cdc0bebc150b0a930a021535399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039b44681d15922525c72dc82135ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298f09700a1a6e5a5eba0e3274ec67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f0ffa6dcf246dac476153aa8c00a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b39250cfcff47783c4c0dcc1e057a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b402082259373ab4153f3b2494bc79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d0b953b75c00643cbc0045fd0ed6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9460e94922740672b196abac1f905d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f904c25ff23e65dfa193201044372d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35986a29a0c082210638f5c7fcc992408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a591acdf6272ec0f91f972f65bb284409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4073fc31c8b6009c4f97c590a3f2377410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a56f2efe70e6bf9d6f5db7cd79e4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297393e26a21552c4a0606843871cb98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3d26f7c88e622c4539b6cd593b510413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1611f04230c1b2d47c8bd7deeb2b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a71c98283fa00ea819b2b072cf2dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1195f787f38128106b47a953dcef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab649245191f8b78d7cefdeb44a62b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93273871d74066b377fc7c16ef4ed88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc7406780642330dd598905bd46713419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa0341fc68b0ca8cad5ed53f5f3fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd0bf1ac9d1ee4693276c8ab1d5aea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621b53abb6e18ddb648d8e3df246a37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a376c75ef4de3c0911665a1849200423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220335f5437001ae0fa364be854ac9c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37385a42eab84c48290a576b4e0e0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d20218407d5172bb4107b89b46c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b99281ec2adbbcdde09fabb722041427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4fa487f1be8f6f7c6866244036e0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b47daa7fb2062a36cad3d3a2dd0677429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa2683e13c721b87d450671328d248430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8dfa01bf349a8e1022af5dfae6ecd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b27f1d3b8c7d6cdab46206f73ab518432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac086719509ae1fee462e88050c8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81bac1b39de223a3b8726186d4929434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957984c33a6f1a5cc70c353dcc27b86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569123378acbdbf346935d635c9a2c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37f64ebdf7b1f5b7a40a3145024d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418e9da560ebedae29ce3dd7ea0c33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff822c91ed4cdb2dbffbbf3b311e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390671c4f2dc9c3b115955f46b0d8cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b8e8d2520e0c0d64a56e3025f3f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7447486c653aa8997b38179698f89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca44826dfe0159da867868709e1ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46486e7a58e056fbde2d9d2081c1f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4c50946ff96a9ba8fd62c9a950d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089d7f7af8334ebe1872d1f28f7e51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f5b077743b87c64584351be132ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54d6dc9cbecbb074e2ebf02f2bc531448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473fdabcf6071eff4a249f91091a1a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee23eb54b097378dc0fb13dcb7ed78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176f30e3174e36546ba27a871da3b86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992872f31010f10a719a27623481dd62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408f89387fffb2f0ac4a2b80cea4a69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8adfc201aeb3c4c4556ce855664d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573999d6c90dfe615af55b9686c0f1e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc58cafc1f1a17cb61fe49b33b9651456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb43938688043e8e8ea0ab728a34ff0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9040f9933b21060758afba9f674bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c438fe46c85720f58e606dddb61f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d1ed3184611dd7d3d3612a67570ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79f52f75c9465522055f3682bd36a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713a7c80983bdfca777ca51dc9aecb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ed877e961b2ca3f0a1292bf15963b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7a01bca3d38b10dd1e971e2d37be5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97762a859f3db66bb3cd71004e8118c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca0ca5458b9639f4cf58aad73a2ab2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c150d6658e9c940ecdf941bd09285467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c92dbfc813f4a4f24858f37883bd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691a848db6c1df422b8d5cd33718b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4f4d5c1b03a235f07d337519235c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070456b7c83919fa863177d4977649471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec94cc180ae9b67d140a73c499ae3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e12023a9e84833705026dd831b923473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cc126b993e5e6fae28455bb43726474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208b08086a3be4f07404ea359e4a5b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aad9915cecadaaddeca8430bb014d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec699cb644aa211eb007d14384120bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5596f3e1c06c96cb35998d7f04bdcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eb2907af81e07da4d2dc54e9114e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a80c2017fa2b6b86bfaa7380adaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4fdb00c94056c801348a04457683481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6e4689736cb6826a5b23b04eaa46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e933d09a2609a4c31f6dd3d6878f875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24dd42fd696256465d79ac7c0b1957484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd88397f2de1a8f47e0bfd4dc5a3026485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5364ab49e2cb37e76a99b5e12f8b09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa39548565067d12ab57bd267687f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b120d8fe8f87f438c58ecd089e367a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e5ae7d6b2d0a2fd285b9be63411d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca18382d5000524d13adf45e112266490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc78050023354b8db9e5b95d2de4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692cb4f1084b29eb20374a9e97bd7d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d6c84dfb48f3561341f3f4637542493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec343d55076c6bbf5f86277ceb8c81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873ba561cc0d20fc49f7ee060edb408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111732dd1f61853e23e4b23e36a152496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892807f852ea0b22f4b64bc4d21b358497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4810901bd2718681bfa61a17b41e1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed137c07e3e5ed57ba7cc76831679bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beaba7486bf53a085feca0d82177a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24055f3cdbfe2b353f58d2a09424dd80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96674910df96015b90087bfa401b439502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931b74d53b8939ac6bd66c6415555a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a03a1c5d865249d8b28ddf9ce838a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26accd48b46825b3b34c2591d0a47257505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4976375901b05709fcf270268a3c8b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5838d3400d482e7aa30fa2eb32a6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e513da819139dcead8d2ab6e8376508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea740f8aeec95700cb5821912bbb09d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa095500acc81ef6ee412a3891b8fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b33de8ac03085cf0a7b0a331ef1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46197967095bb8f2ce0fcddd1299121512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193042b3a666f80fda2077e9bfa379513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79717bc7df2d0612de31c2fe3c5c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe78f5bcd352137c29c2fbbb11ea22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff48dfee7c458c5e9485cd0dd301ee9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0d9bdd9fedb3937e6f9edaab879d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a941d2ab4bfd1a73a9cd9ac5cb7289518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2448a2f91b018360fe0702496ea5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac35aecdd509be309ae44f814395942520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05f4ba6651add249abdd8d42fefa2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989efe3a5637ff4d4bcd4c077801b63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc2fe60369d0385e814992c0ea13a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1367c21154e5c4c5b2f6c98070cd17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f148b4572981c13858d838390796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ababe7b53d5360ec46a0faccbbdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff04473f4f3de7a906f0b0e0137c29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee1e3ef6064fb824c655ed8a7433b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a4779d44d8c49861b5d3f9a0c5b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986925e79a3bbe63741f060c7cf8797530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80d80fd17f0eff98aef86433402b3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e0f809323b3b7a4d9d5a27f70a83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f17e8d6a07ba47c581a0673c7eb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4256f672edc69d6fab21f24294a404534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6477d24f087923ad1c546e3a6cbf6e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3a7cdd44ed48e79ecf72a7820951536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294ad10756195902c0821b9b994652537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658de5a3554a0ce90881b3e10389817e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577557aa4aa43688d70ea1a92d69b351539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919a420afc4c9c97b0c2e21add5c3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b075a7a98a58e86ae1916784291f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad4788ee213adb09acaaa4411297a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff33c81170638f9e44290500d54d3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f9b713bbc7f15c5c69c01e987ce3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91ff3eebbbbf2003ba56204734202545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085020da5afa880a2096cfa04b07ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd2a026659581fcf4542a7e5057b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54586c548e19764300774d18c7bde4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd74dfc127295f48b90e42592f71b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d4bf10072e47601ac721cd63a76d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f65a65d0a4b18dad36e49ef9b2d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164783f14621fe1180c0f6956082eeda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7201ca072b7b9e268716eeb3e01f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844654e261c03e1827c409aee224f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c28b20d34b657b344932d6119043555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f0f177f05b99dc9d7cad64684a764556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb8b546ee942c4fdaeb20077a0725557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8591970a04a7c339296436a6a56705558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32a0d79729267b28d2455437a1ec9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e880e5744bb579c7bf3afc49b45e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899018c7d79432488e0744f8ada47575561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615cc9a04feea2e19ee251cb95b6f6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945eb34f4f7d5d452ecc0e16b7933f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a36c2abb6055b7c386c693bae78e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304657f707f29b6f63b43bb8318760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6238fb201fc039afdb533756bcdb32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1fbbd3bb9c3bb8c23a0d39e84e734567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b07b9f1fcda3159d44b15b4ec5f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445f68c16193d798cee38aa005bc16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5423206ab62c066f26d5e1a2324c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ff1ca113fdbb8cd48e43268f6755571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c574c2ddf1185ca90db91f1dea745f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd092f6c7f09889bac6a12238bbc65d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed857b9074b1940da4e525aad68abba1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4639b2ca9fd218ae0c4284120a9f49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1743be156e8fbc7b2d95fff13aa83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651158f77de2ce20567c2af1f6181581577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0abeeeb9eea1c0648b1e9152b56a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0ba35b3c4dd3f9a14bd6556a3f2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf896150c585c9c289b93d9ce8685580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05343c98499ffa8aaeb0e20e08281e59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49bc52113ec4c9313e20f6d1073f5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adfae07245abb925c77c84bd93671e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9355e25f663f865517b644ed59be9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506371ba57cd9ea993e080a5dcc6ec14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa8a05a48d923c7cd9fe58df6e2c82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50879ffa9e3117d5269e813def983081587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba65c2ecd7290af9ddd7ede0c6426588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197333148158aded3d81337ab0f580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bcbdbdd8d9358c2ad559556b33e1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ebf1ff022f27e78b7c87be4ca4c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df4be7507be5cf68d586ca2453248a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac19f8ac4fe2239821b4b5b3b3878593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ea2ac8d9b97e46195a7d885cb089594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f46c288fd8b071232e89577bc8926595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61620fa4b0c6ac43d3e30fb5ee860a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a08b932cd5d079e291e4f7da59a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746f7aac041ca74c39c12ee89e9ea9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b7abe17c1deaaba47dc4314cb817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848a5d0c2ccea4649acb81ea88588ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e2a4c74f4a1dbc4e287fe5bea879a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a811df4f5682bca125e32829e523a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8874eaf6efa5dc0a04a1224dd09a4cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a4615a5382d7344e4e1851cab731604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5cac260255fcfae68a401e6a6801b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e1eecd3b6beb45b8aa548ef44c0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ebb33b8af4da5a8d75b2cf121ed2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac115ed0e92ee66df619e4ea40cc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86867a34ee9112228135b5067757e064609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c3c8a1adb59c1b79dd0fdff11ac5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528ee01d53fdb4b79b6a70d92844f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a116eceae61fcacf01089fa8722fff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955c51a156ffe6c5a730f405713ad2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ac5e23cc3bfe893bf5440b802d2b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78e015ee04ad0010a240028270183615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e780bbd7183428ff203028a0c56f8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dda6c08366265e4e49d155f55aa2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd78404b42e34efc469a0ba13ef8eb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd00ed28c06e0211b9ca1eca30a646b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1e7760bf1dfecf35bf08fe4d223a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ab5a2120f9d610a5a9d5042638f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d3006f6584f6aec2f4db9d2dbc83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b521585b1e99b79b9c9324889b3e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680927e0d15c65e553a6e06d770f409624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdfc2a4111763f9648818b2bc32e74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1286564fe32662cce065fb7955cc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789365d25fd16ece4bff58ee13586ac3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e7113066eebf169b030eb341f1b57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688beaaf3ebd3f7445b3d9198b1a241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24f93774b1ca01b6b7da5df57444b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d2dcf71d715867dd4845deddbc2af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343771deca1da20a50f19de6f68f9b14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd07745f423818da7c2bf540b8bf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeecda2e7bb2a6262f6a80d973f5226634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb0dc0cb8d4339a08f9b8b599bf0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2b725241eecdeea311e972ced6980636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386dc22a5455e7ad81fc4c8ede4a9fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e03b7273177a6f0f2003b1f6da5e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ace301ed0ae21b9d367555e58609b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590716e11f63151a69bd31622b0abc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a673b6619e242d418ed4519fac6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6af89220e4863a7fbe87fe70c904b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55008942aad8dac61ac58cf0e31cd1f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4fe0fe2654d169aab0e47452972b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ced96e56a3c27ad82e6366e6e9dc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c0ba414251dba1cba778213762ddb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc808ddc3f8937d163c1ddf9cb161f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e117e43fdce31caf58aa7995fc0b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98eefbafafb53ce429557c9b51e22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a248de552ff5ffe612d9ace939a935650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebf4277bd64002419c32bfdcd793d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4431aac6a99d1532e621f4f72631a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ecc12ec15def1590f918429746aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be87f95af7cc8663bd35dc5c80152d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf21e7fcb17f41fade9b884bc03427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207edc40a9c2265d6562ddd99102c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2311530a63d28b42f45e5dcd94020657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b9c9f730f0897c68dc21bbd1906f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1a3cb23b0b9098df5408bf204666659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7866af852ca9acc96c08e0938edd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01195645f4437a80e67e60089657d824661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c17b5e43d63bcba11ae85cc05ad568662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6c20ee5b9ed00e2c086f5e668585663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca21d3e6235b68344a894afc2670eef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90feb992f7427158f7715c78265d46a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6d8e899a9212433a8b8f62cebee81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20b3ece02651ae2ef9cba2bd0b1581667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef05e5d4d96d0ca4c1f6cb9809a560668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e888b55e410c8d536e45df6e9b68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb447708325cdcc6f1efde6e179d0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dba5bf8bce71176b5b554f671eee0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34bf5a3e77cb629012ae3be1f36a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734933f470f8e21be7e89396d66da0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451fd6e45f70a58d9c8b9e55a09325674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914b4beeb2474107f0f3cbc3fed6a95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbdaed34c6ed4dee3c2419012f351c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b6c60a3e443ac114fe2d5b3cd4907677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e452abcef89aae161fe3d75090f294678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754c2a7be3003b87acf1b26de7d467e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500ed5034261b9171546b7adee194f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330611099497e7375dca0919aaee00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287604aa118e960b7b222933591ceb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765dead4d5307b8ac9db697397b47fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ce91397dc1b250accca573f8b6e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a47d11cf6a90cf9505eed78c004949685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806e4803bf40816373614d1582ffb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bf5989612b5a76c14eab6698204c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb74b626280bb0156c805158ead204688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45571bece5470640a6cfeb8d2bdea27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e8547f2467fb1f83dc5163a67cfcf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc8cdac0d28b23b92c7debe28c073691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13c5f757b0bae3db524f1f1a784f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e217bc2d6061e4a87cba4772044e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d1ed62cd40085e93576f9722ea834694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcf6174e4fcd542bd0b05db72b8323695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6f4077cf42a8bf03c6625564400a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8c64c7fdbefb701a15f4491789c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d53546f0d919edf4768757dcaed4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3afe0e01ce9fbe182ac6df8213a7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8220b0132be7684ac69748f1a1ea27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a122a35fdfc7543cdcd49735608b59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18382bdee3722de6a2e5d7bc99ebb56e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58df39d7fb0c0e89cff7f17d384b7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab3d9d1b57b8941ca535bf22591ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f88e48235368c2d399bde17666045705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6e5c8284f8814bd963e3cf3d6c4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fbd0b08d057efbde28d111b10cf37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d698a121275034d7efe1e406ef03d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4544b2e55104f477e85e7fd8c157709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc836708fb06703b55ab9f49d73e36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094525c73cdb1b1e9383ba7bc117114711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c21980aae3c7382c0ec4cb8f3737d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a2f1d53ad789cf2b7497d3bc623a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d4e512794d219806842babc10c44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5b71d1bc84b417274b116b0cb916e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee6d89d8c803c702f783a6c7cec9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd3c1200f085706f222884f765d1b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae90e32a46fdf247a538c25f3e9ee9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87553901f638d8ce9474f1f8f45a82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec6e0e98f09e21a2d41d0d6c0a4aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fde5483c4986b3d1a66e180bcd3eb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ae35020de2efd4cbc903069e8ff0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c85b3ee53cbca8757e756bb568d556723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805fb454b09be667d7417de9d4adaec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c75129d4b7e6f01857e5e2ffa972d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca30a74a8af9327ded3a07460ea09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d78fcb7192a8e3f67bee53dcde01a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfc5ec18186658c3f0a65ddf301334728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4aa46d555145e6f07577671cce0cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff3d375e3502682e5a140f9abe2da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7101fc9e25b8bf9b62ef1666c01f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3483fef767de1a5cd9e165a1527d338732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aa00caabc5058e96fe00256dad195733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89f8e948cbf7e8c57c9474ee34f1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe4db5e6df07cda8ef02f7914022c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85c6c793ddac34d2af37e3b8825dce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170dfdac50cea97288133849246a5d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fb4608c540dbea651387557892906738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ba09c0a2d67d65bacc2af76e6d03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424d0d80c3a3664b27bfd91e6a74f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d209ab2622484c8e5cc76fd18e530741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9136aa8f5cb0c52c08aefcd925e3ac0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61af5be5f764b5d0ef62fd4d574439743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110b8bb4d434bfd7183dc54c45b32e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe69f35d621fff47936e572110693745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956de001b82d30d58e2e4db1f70d9a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5072f45deba060593f0a5f2003e37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422154cea47faea07260a4dcc49ba1ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159856dfb20c11b9d968569c5e4910af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4886738e4887b80ef2085428148017750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d978d01e2cb5f41f9595e2c4701b11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fff2e98f9b3fc77ca2f33d7231f02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8022a3f986e16ff444684e3a0452a66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27460bd501d531a3bc926087e172a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff8acc14af23421ec795242a02aa5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027487529f953bc764a75e0b12b1a2e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33967e381d5efe8ba97d192dedfc7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd3596953e3930548d2437861e01d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836c70b6d8333e1224fb0a7cffd7f9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54157a1e76b47392bf393576e2a3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9612648ba23a029b9ac78ab4b42b5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b7a2f83db4278bd9d0d5166f35b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8adffa0c1df7d64909ac23fffccc6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967889b3f3c3f014648e49e501a6f6d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4098f0245e922601f3ba09f06e09be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96bc08e2e273f5843e686e40594755766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d307229e2295a719c0abe0810be16d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd299976c894b57d1b857fee38296db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3afa7f851f33bc07e8da94e2ce9ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d00faedd43f5725e5f6f5d46f4eb7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0af35e1a8d2fa1fe8615cc869e0f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfea64a32b803749edfa621ef23feb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74af825e93a4af667d11ea9b78d078773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cae714a02b8469d4998c34f719489774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b817a04ce4da0c9c881038b45313be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669fd9132204fdd4656c29c09d21888776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8ab70a8cea4c11ecfdd603c05945777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf992c3a1cd695a594acd9bb7ccd7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f0c6c787de09e8d5a3dd792e25af779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc68d2a21a934327cf169008aedd8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a283f1ae9c3e737f6cc7ac9a45d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc379ae512327055681005757a04749782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c4e9897575b63fb1ed5fed9d64c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe20b1e12aa6f106aa5189205e85eee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94647f7bfa22bc37c4d2c3b27b8a62785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51995c3a6039c6d490a2b0daee95c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b86964fbf20c26936062d3a830a621787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfe4c8365cc18453325a468c0a52d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230babf6a8c10a0fd9c08acb86d96845789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3241f458f15a7db9eb00aa66d664c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236de01668d89eff31a6e8ae6438153791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bfc104eada9b06217a2bca49a013a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf18e10e20fb569e2c3b142df1038793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b466b095d0ad8eec851d7224e8c45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580cb9925d3fd2be0efc2d9cf6a92fe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee9835befa6b48d917537129fe9ec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97066600bb61369a6f2e83002865fb3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3b9c58ba2c11a6947c7cd9878164798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13dcc9cc0275df23c70ec7b8fa871799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f3fd663efc70a91cf8b99537b5ec1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76faa1e9b88251299b4b5014bdbb5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f9765038e5717c5f1076bec7e0403802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f7ad8360ad123601d9c65530536d9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7c8fc26589f0971ab817c929329e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951033544eec080004d732790431cba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c91a2556ee674b99722e00b22482806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025772cfe5ea12f7841da8e6a356fd2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69544e3cd710d55ce83c3b7cc416e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0a84e404679b438ca5984cbc5d5f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d0e48febde0da3d31c1f72fabd08f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b315287beb444cbfda09494205397811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce3de2b25e3ddab38cbd313a6e5d79812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd70222a3534f4ecb3a47cb7bd2916a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06725a63a572eb88581bf4aeb76b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7589d10fd31c08e6161c2f61bfe1da815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3622ce4d38643f6699f4acf66fda105816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958287e202919b1777f6df9eb0ec247817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649f6d7b400080f71ae13d39f4dd0bd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880542163650aad036ebebf3ea71b62819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830baca43921ccc862be7c15e11689e8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0804d30f25a822e62fd1e0e8f0a2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d0dfd6c33804f0155dccd59ea0643822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ddf00ab51eb2e1d6ba2fa7f939878823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8e0e4b7447b06b442e193bdd13b4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2a78499e1b599a4ad45b365b8565f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485a1242a5ed57419fd30ae96844ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b199f2c1e9c02ddb95887edda35d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907dcfce6856b980f84da03cdf8ab655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883354bf813977db179f7a465d63be0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf2d90f2c230c7096a52490a2ea147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fa8f64977725e5a7a2e05c24ad4fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f1d861b0672d2a2085bddf5668259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ec128273704b009c12ac47d9f565d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf324445d8faea6e6688db7dbe7a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233b6d982eccb0893a5fe8dda6642d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085403e8462c03659cbd2d8268e22213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67638dfa8737a9c050a6db3c2035c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df1caf641cf1f8289447a25e8a3a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedde1f2e23b94bb7407817fc7ba1f5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d3d53a2a3c3ed3fab64a49ac6f3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330f80d42d29fa47b1f89dcb59c945a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07bd9b7828a562b2d933ce2ec15a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebeace6bf66a16f4df9d58a76519ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f740826c017784e6f8442273791621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba154892b897deff8f27c544550a59222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339675bfa3c37c0e4e9802d31430481d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2241efd829b9f6a0c3aefbee1ffe22424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e1d3ce47836dce51d431bf2befe625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e593a5fa64d27b6b19d76f2cc060f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36753bcc1869a7cfc705f87591262b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d257f645b6f3a2e0bda4ca93a1022f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6434b1aab4f559064e564e4cb053d4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1d089bf55df862beea9d98080dc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf2e0d8b6be84046cd873b7434d4d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771ffa9efc172b63b61436d06c4c2eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b7b9efaf179ea09e8eb9065a0b4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ddadc54eca65f34443506b05eadbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598a1ca36942a889630f29a5d2809335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d98b6544b24d2ec170f25a8d9172636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be679e45ce2676101e732aa4f3b90937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f9c352820266d959c6ba3a78c57b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8115068fc68a737c5dedf705355f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633006952b401dc9aa2959b1a0a1c4b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b825ca2b15a70eb77e754cc13972141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ce8c1a54cb77307c6f3d00a7d206c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4800911015aaae1563641b4a3c7ee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b204047edab8c7e6f0a98a132084bcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0cb91732c1b81fe492da5d521484845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db7a3a0782ae5ac42666998066dac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36fee9e8f6119062928da3eac9d03247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e70086f72275089570d0b80ade3a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b1af79da61dbf89e7bcdb3df32fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926e470f9526a55f21e7d482b20f1b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d737ef8ad578c9a7c279ba3a885251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200977ba9132b21ca012b16957fb47d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ecb3c7dd4cca05e9b2dec32114c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165fc9cd35f3531b21b200cae4c62454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c7a5f0cc1bd68d2959d154c3dc4ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccdf090c402a60d9cb636821954d9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e25f9cb6dec990e6787d7c8958f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c616e36da10ad92f92307f41c7bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e995f24cfc0e779c0437c868319059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ca9b489fb8c5182f66ac86e77675460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0392c98342c225744488648573b68b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccbaf09b339ad034ad4c79194e9b9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5928e6ea7707fa29595caae59c936a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8227006cac1e253fd966c2dc6d401b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e8c4fe833e65be88e9bfe9cb755665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73750ae8e265e7546f3dc1dd070cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce69d202a0429bf3f4e781a85ff365d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873cf31f61b048d14838831bc27cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b7863bd58fb5057e15002c78305c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c01e3b07955805770bc053c21ecd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4faf75bf3cf852b2038d8a5a48235871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d25ea0d2e30b0462ead834127fc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6951ebd94784452a11b7714b3429473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb76da2f7d746fe48e54c5895814774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9573a27bec7ba5971228373860f0d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f4411f42652bd16e33c8fa01e36476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d55e4089df42bed94c8225df2faa6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ec6606967e24296162037e1a775e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89d090a24c27c165a00d33544ad6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8700cd879fc8b219a444c560d17a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729aee108252d371e111b2eeca558081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f3f3ec71a98c2d186b0664bf3abc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae05f81b6ea2e2e7140acb450203d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3805fb9f07b27c80de0f7a69a6b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5bed025312291ee405495e04e4a8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595d5a4737d47d54b10bec4d097d6c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c1b5a4d776bf22c73d0f75981fac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae26c6fed2a427eca89c8b2d88790488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc83a42ed7d7632a28c16832075b8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366f7815e932b1bcd16e7ea4da9e4d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87fdfb6d11d30607a55d466ad460491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb81ecd7d615100939617ec91ec50592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c73f7f51bd5e9135c166bb6d8c2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0560d21a2ceb61cc02db6f89722f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1049aaad3d399444cce71eaf988c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e135770175e067478d039e6592f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48acdfbfd5f68a1abb0574124263b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b1a941485fedd212ffbf581aa1e6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3197e8b555132da4e4a4fb984cee00b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66a4cfb105c05dfd62330188ab78f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fd2f4cd03616d851e7a0d0ffa5b76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b318310844c2d9faef05735bc12e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef9f7bf67c7f8a494c6ca974c31074103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01cf4a161711651fb2e8b0c0c6d045104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faffcca2d2feade741758647e0ada7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a7b4c085a4203b2bc4706202d669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e3e9d2e457541d9fd2b8a686315c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb73a8e96edc4f942ff2642e1c0c5b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b68b6fbbc74bdfcedd0b5a8671fa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892b41db3c47f50d94618809b6509a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94805aff7e5cf32dad7a6f43714c1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f79375d8bce759f0226b217b12a96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da406655f2354edfd9d034dfc9e750f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78e06bb606aff3c2e0561f2757315114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f5d1fa99a01653121587be253aaf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42c2fdd2d3be5e257c9dd93d70dfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8044ed3863cbd553711e8bacdda9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f05f393364f5f31b886567cf8419c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f67e8532ec381a41fcc68660b0fffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aef4cfddff9865fd2496271938f36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c125c234862fe71c0e562b1cc6dec3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c25446dd4779e75dc8c4dfa2133a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246571787d7bf8edc452ab3f3e4be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5258810c108c0e9133af9e204cf88ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a6a988772e29f74a2ac4020857158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3f5d1e8802a3fb9f115b03ec23bb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a88d1dfea489a7a8dfc4621a4a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a3973a42afa71603b71c71ed935c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0a8d03eb8633da6bbe8bc7dedc62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ad2a50ba1c3b253e7b1a3b312446130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e6e0f238ae6027b8a512b4459533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd222c038bfe51fff15046d1c5d2f88d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cda6b277b3d115f2a52f30602801f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa04b3315bd15597bfea734f054aff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb0c3550575042ba1b88033318a5b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389658dee9567856b571fbf7cb20694136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9be3e956830337827c888d182030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874330b19dc7bef210bf800022f875e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a8411b318e400b4a90f17bd369f22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de67d8452b61d951d16a15445e09d9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c1c89cf55bdfe7afc06ae49b3f849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23ed2b4d6a655ca9e0fc0dfe68113142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622f21a775f534225bc8b763525f26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40417d99fcae3f72369ff8e21baa0ba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954d650056ef2a39bae612c787f1d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f5a82032cbcc3997476b5d6640bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7cafce4bba246d21ef06db15835f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50f83cce56317ef0b8ecc54771673148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d6c15cd35d3eb7a6571640c44b7fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177255c8d189f04de28b599fc780170b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416880a1760fd8374ee697b9d3f5abb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091beff23a69f31255a886dc3f10b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84211b479578d4a307966c3bacea2c01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2720be4a81642fd4c288442ace570154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a17c44560520810c4bebd2019dd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a620666d206ae201bace6f33380f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289e05d31731045bb7f6d10056310d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0edb27150e470ac16ac26d979582b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ca9c1aeeec219eb4c9c24a3cef3a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be41f96019685b0cc585ec88ed921e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc85c979d4f894ec92313813e0d869161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa54f769e4a1e8249f4b445ff7f9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c06aac98ae6421b79b1124467faf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70c7917c0f53f42c8165b981dd192164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766760e6eb3dd7537a5229d0ebe6c037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd10224ec433c9c13cd4cb484283aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c046bfea610e76af63d5a39ab09ac1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe6355c4857e9d81026b12f5f9dca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d81c20bc75ac6c67d746d17035490169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8669f7afb9c247b1cb271d429739b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217649f08e9fe78e1a64533ce7752d10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a71714a8b2747e59b31389d5d5c02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adacc5369b325272e56570e0996083173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c12bb03e9301138843c181f63cae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab4df0a5f38dcb1b025ff503eb7816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b44bc70ae27d8500b95c3d9ec495d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356905fa1f9d424aab5d1444a90852177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7842679fccc5335d12a482766d1d4a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1ba5d29b1d0e654f3f55477482259179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a095926f06d4a26b19c350f3e39c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0100bdb8b043cc214c8d344d89d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60035acfe7d4ba9da97f07571a723137182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad0c4e9b5e5cb89c618367ddf34b2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e20b8d9d57c6feb965f326f0236e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8155fe12c1abeea3edf090f3aaa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb091caf582b517e6a9d8596f5a0dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9bc1bddc76f2d628e4e598da0418187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef2dfb107285332b245f041d493f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be4fc8c55f08f3b1b7f52a67861a13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ddc5be632b7f22688a78911198cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187763fe7d6844b2f128eca74225a29a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176b6bd14b00ce7ca457846e7a9248192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb3c6486648e38264aaa752516ddf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af3ca74e8d52933d1307b756e9a80a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092440b9f32877afeca4d76d887f38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0919a0eb34d6255852d2434e1ddcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ea21ccb3cc730f4783f215d12e7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be227ee9176558daebed4513c51cf863198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a000f9fd6c87efa9e474f1833a31cae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867970454274d69f2ef5bda5ebd1947f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e937f877d9d418b08d5d4b8a6199aaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230e043e5d476a4ea58f128f804059202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2feed1ebaed1652fa4738ad990052203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90c7a2af08a1f1f584e35a034b887204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411eab56fe02a97b5d7c72c0bcac287205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991645c873a5fe0111c2455db8f9e7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4bf7f7fa40749177c1428c41a0a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fceddc127d331065e04e9b3858b73f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334e0f445799f59cc2d2e2c9a13145209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461992bfc081cd3584a908a5ae4e6c6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879e109b0106ee91795ad6f4bf5456b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688715ae2ea08e3871253301ff4c146212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc21a5e2291a0c18b573d7286fa3c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29ff68196919d27362e1e91200738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a3999e7155ad059e76fcb9aaa53b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622809e73c0050e7750707bc2f0a53e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33e5910c8ca8a3f03f1a5a410833cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a983f2c73ce67425a2ceda849f99d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906bf02c5f34bf2bf9cc49b4f406f7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7984a3e387d63995c6ba05f81d6e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e49ab7313fa0a1721687735fffb77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f724f63609e9963c8e7a237f7698c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3181e68263055a4ffb0a3d6cb076d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02feb0894d7ae07cf5937e42f2f2aa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bdd900a6d9395e467ec03c3f7da47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd3d557119a9a24deb3ff2adccd88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795117d4a41555e58ac27531d489ae5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056fd319af0c91f7f8110ef11d2a2ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368291cd3017357989d557ad3e2dabfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5424d631a258cdc9281d16de5081f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273aa905147a21216d2c84a389182b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6fed545326fe4620289800e5c0e75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee9c554dbf7424bc403a823f10072233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a9f92c98bf43d5d75ec2f6203c4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96413a5d39ef145a5561ef67759c10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03d32980bf510c3945219d9e497acb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f369ef5c7f4619ae952a678f5a72a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f194e578d2cd0bb0b3eb0f06fe49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb036ef52156ec0637217a197e43a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141684862cbd9a2dd88d6830da1d7db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe60950b12b1df4cf763cbfee068674241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e5c0880f8a6772a47d816b8538d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af973d0561de5ac8cd6d960b88366c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733e41ea49642386a64d9d4754df64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253355b737a9bf7ff7b6c932ce244b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410611a1eb8887f77dcad5dd2c8fcbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d462d45de4af271232c085613f8c5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191eac985a0fbb0bedbee5d85fa4a56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086df0bfd5cfbba85c3bcb3203422c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a66f6444554c6d290a514a2ea4ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeddb50eb2ac4ab51073d8ef1be2f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73128b340e3c221bbca8153a0caf7dc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179031940d1fd3e8c416f7d691ea05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3983a2edf90fb7ee7b2559a44398682254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3b627d9fbac089e424e6445b12ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b86f9b341dc3452356ee9a09d52090256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704aee526011021c294ca5b752b474257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb9098d87b7039a7102a660cae0d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d29456365663be40f168b1c3ec88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7a72bde826c525a0ca3aea6f93ea9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01906ce4bb6976a05886e02a45af1b31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeebd3ed3c0ecf170c7283c6a6f773262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34900ad6146ede38b2c6159d3303ed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a897bbeb0421eda2b181314bb5b5d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d5a1863a592095c81869756ede68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6ec9dd4dec73f92665e573c062801266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8575383aef8d068d922a838218874267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312be44452b08f53625e2a7599183d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9099655aeee3d37ad800dd82056e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596ca1e8ed382d18c65d1e81f051a84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85453aeb85e713b8852b1d0ab3be49c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfadc81444756da06f64e54cd0340d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3565036849572553f9657881f5b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc869f88ec48eb6de0f7c1c1fbd520f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2be03e147f07a9f4714666a7fdfce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80527ffb30878b188f37b8e1e8b7fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785dd2d2beeb5633d19ebb7c399a56f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948583cb6fbd4a6020a178dbae4a792278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da0628a1030035bccca82285e0fa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c41e1a35f1259119cd7ca93b24523280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906548a9b95e19a36bdc29591f398f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae70fa99a74b75b48d95ee7f5d478282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67f07cadfe81be8758145732373f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319d6657db13bf794e2864db27c7191284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8810cb4182cbba5239db7cbdaa50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37a7c3d61d3be3a55aa52514b4069286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ce8c956d2aba4eca78b85e1dee04e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5e91766207bc12a643b2690bec58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ebe9ecdcb69d97172e545a42dc62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26121c9f8b8839db48441ea06e726dcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485f31a416c7eb53870957300fcb20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303d66161fcd3cea5f333c4c54bd8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d340c9af86523b346d2d9ae5fba7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c513bef887979002e5c9eb47858ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a644791bd6ebce6d6766c1e28e6c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb5d8fe221d8ca59fdcbd8396bf05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c1f9ee6d42762c65e7f2d96b56b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44e86eb709b36ea7fae567682ff874298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a61b1742d5fc0fd4dda16a0cc06c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3127788861b5213dee8eb6ad68d00db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0488bf955e4bd005eb1453d8750cd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049041120374e0b2f4b245dd4a25de6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337717e045f5af4dfce7d2886575b7f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f865aeba38eea10679d75c047e7c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b04e6cdccd6e4b8e66819eade71b0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66af0aafb8282be3e913cab659c244306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef894bb6b612dda778a788dfc872c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efac2a38ce23f697873ff5f65d99e49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0a588dd470169d70975b41171455309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb966b7a45e5ae46a470136c03164310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c4b5dbdd04a4a333ef0f5b8334ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac2a881d80c4d4e6f4ab4b67f45036312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c11740b3ba702e346483b7addd2a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8825614a53667865243cccc45c97a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f7d87845b5b8f411538fde8ca5ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa670638c290b7803b6d36466faef2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6f791fc235390ea670d60480a81e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33834747b8c50492a0736ed8ba565b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c478ce2e0942d56bd2482d9ad3d927f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab7af1c214e472980ab29b6aabf680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e34e78134e83a6711b6c41459ce3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85620d2e3fdce25380481bd89aa3baa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ac90d4d7ff38965d20fcc883f398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99eb4a3ca30ab75c5dd9795e79df6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5887d8a9cfbc8824c1795cdb4ad3c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded981b5d613f8d7406bbb63859f0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed400b7d03b80ac4049a0c69cf39af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18962f647da5955dc6c2bd108d562c1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb057347373dce71831c60536d1c4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f811f072f831a1db4fe16a5f43ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6af22a6c703c4d727c6dae6fe67841331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06a5ef308ce123035417d1a5c3282b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cff4dfee3f0ba1bbefc3c1c365734333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bdd783b4e66c87ee33c1d5bad1ba2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16edefbd4552bdce387f1ff92354de4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e2491b7e5645c6a6763801a4ac84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0b067fcbb2b47cdac430e8e19a7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9ff65955e479e21e5e8ae249dfa21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276ca7d5908bc428767a52999dacd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d0e4ceb981400e5da3564370bdf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a015281da3e902b4fc6d38205c00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f3f16f65c53e4d2c462fbc8e51a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d177085b569031e97455cac63531a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5266384b758d53e18fee315f9061ce6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab49a84b808f5dec4c19b21df7ae6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b4a3241230b1512977ef971c773c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1afe222b03c0138065240fddecca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022b7b9b6d1dec87da66c14227b55f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3046ef396cf76e7c7423dd07c653122349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d37b3fcf5a603f3723649f0af699350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159301a9b59ef73795b925ce541220d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2280c3bdd8a3c72d3595a2d80e54d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce27b56623a9e61e3e84930b1464121353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b3d9bc35931ada5a008c604213497354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880550cf29dd2135f182107df59caa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6838934d0df22b4debe581d14b08dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9433a05556c9fc8bcecf88a9da8bc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5546f6608f15d203d57b13f57fd80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d42c619e0d2d97a5da7d36081fcd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a7eefde094dcdd94ef26961fe838360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac4a13439e9359c40de705f320b2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489ca416ede914f646898df9c65d9ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c06d3ab7e6cbe1884224ec7c39407f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c70285b3755c57a8faffe83ea5ffc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d9335388a933cd04f91bad3ec559365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a40cd05c00ceec04ad70cef9f86b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa7eae453b1978f9d79f95c60e90e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6902cf5935bc71331554e98c29a7d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324f3c7c75c05bd2adb4089716051e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b526ee595a3c2fa2a3e8670552e4ffc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933139de64235ef79def63b3a50504371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6828c568690933902d4a86144e531372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d62c59558f4e464d6a12597b34b13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb9a7e303696e946d1176431a8e7cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac9e0119354e77eac22812e279971f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3610c4de9c2a1776f2a3b979dd8973376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741f74924ec5f388df444124677ad39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9323d92ca188aceb51732a1d766d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67479f410afd96576f038ef59cf264379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc61e6aff58e10b4616765385ff411380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ecca17b98952c07ee692d5952344c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e8937969b991b92491dd21477c07a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ca5c09d9491aefdc5c6bce163df78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35decbb41da56c20aa15a9822c92b03a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04933b92694df6660078541b1dbad0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358c701aa46ff5615266fa826c0351386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6f4d23be5a657df17381a0cc812e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf8878cdbda96a2e8f74c4e41ef9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de9ca574b2bd50b7e1110d9d3e700b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e476afa6dde6843de0740a41378ccc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929989d59a0f47655d68b62162dd2dd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d24e86048a8c1ce346f4cca65f77b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2e2a2438e9e7b2927c2681b70b39c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76042f717706643263f679126aeace394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d115c01f86f846b9cf9e666f8576495395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dce1b0f3031b55cb18db86b280160396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a39c01187fcbdb227a5d58954cbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78753ccae397314ad4473e557748221398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb87dea44bb971c4c87f13eeb2ecaec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f756afe1d43fbdd8b7ab6a2740f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d7802686368b7e8429e90ff2e763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e4a7933feaa4fa8cc0d139b0fadc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69569cbeb381c35582ca15d9c69120403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b296a6d0ddacb6b565af1916f279b63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef60a3890aeed781bdf238c68f83e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9a9868f32b0e37f274c72f8d89d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09dd54776d5910f40129fc18cdd78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849d57fbf2f252effba58c7df24b40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a3bf054f494d4b2a3a4a16d05722409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1f42da8e1398dbc4f555a0f17fce8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2813b8ebb6b1ae2b2bdea440b18a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35301c5e4c0f6c252e458ef0182ca839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce4aa184d658069b3a98791dd5d8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14056b89438ed59eade8860a67eedfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae088f696d8bf9a495a497c6106cbef5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a35ee084026b1ce5991624e025df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b72acd0e364a2cc7b2a9085c0a78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c59bd8252405fc8595277f973ac8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e36c0f7251c3feca28adc4716da1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af65cf2fd45d27f3039c14b8e7457420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4ce482f6766bee0cf60c6bcb08185421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f3b018240a69442147b59b8d96f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede6ea1547ac5e4a08ce9fb5e2c7d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaece2f704695bbfa15c471a0c6ef51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2dce67efef62780a9d13e3f2ec7c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1948161fe6964f791990c81698715426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea089a26dfd9d7b1d556e1abde556a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1d25c63c35b8d52bfa6157ac6859428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e3f664978ebd56199b50c0e21d475429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce30f34c1f46613489810d5c24226430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0daac5e09af3edade584cafeb1e3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6383ec591afb1fc5afbd5ad0995ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8ec0e286a373e4a1f70f1230e859433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9ee5fa3af18f4912b29a7dda4c01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee33d3e224bd51fbab1d461154078435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f8b829c53196f51ce9c6b4bb09f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce30140093432152902e88f521df9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ffc8fc65e5d982a8214cdf5e42dcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78def2ee18e1a89a808b4c241aef381439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e64d20313f947b3e296d2acb27a6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40055aac2d68c1682685fea056ea5f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42d0d71beaffef97dbac0fe1b525f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e1c2f79dea3851b8f2f8e8f841458443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9eef5f73f5de61bd9749f7129eb0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6b65007b6ec3bf22c67d38dd9b77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c8854ad3b7443f1459f97b411fa6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655d8428468fac0a627e39feabb9e8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f02cbfe16d3706803e353f7b7f0ea3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f095ed7411e18206974f5995f1dbce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268398e533cf2fa7bdb55f401e0ef96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d319477d947eb03c8094b8581c5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59927aad4d14776c6660b6070d6677452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec7e1f46eb849f85efeaae2f52975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd13e0208b6ac92717ea5272585648454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122586ba93b55d01311095cc4e23e181455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bafa20501a1fef03c0e4e2cde6090456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb6c7b1616ac3ef04f6d4d608b819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927636a31fa4054cb1211e382c9e7e50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f5605b5f025bff1e0dbb5df9ca98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badbf9956fe686fe0d27342fb326a4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a79079263e172cd0e17f1cc58f0c1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce4599854e817b74581db9048e023462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c567848554d0247f5f298ea7916032463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05dbb4d71f70560691216d504646c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d5cb7ebde40becea91cf08d8a3db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1a23fe496d30a1dc08e377970da1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1dd589b167fb0db7b6dc9deddcf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907592e8a867f671b26ab7231eb6ac6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f2456579de130de9aa36e055d500f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944410d681b8fd6db553ff43adc8ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f43084c0e22c81ab9fe57a647313d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67cc8df5396a53f724449374367c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c1411bf71a5ac25a3b91fd5d7f74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b715f762502ad47580f3ce61d37aa72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0fea2e8248910d3f02567cf4dc45e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6b4ed479a07abff7ebc4517bfb20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9fe6ab177067edee0c777fc96f41a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df514a5be7508b62a456688c48b78a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830ba9a466209485c25bf9a08195b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9cbe788594f6b37b2b1fd1a8c524480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13541838944ca7790639ea7edcb93ef1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbad1814d513175ab70cb3538967f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d3528a738570467215fc89294ac9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631fdafb6883599552e415ae3dde85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419cdc602548c9215e59a9170601b9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a5c6d09ef04e5d90c8dcb1d2d73c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5590e02abdcaf82155d0cc49f3b7fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adeaf4a2ed99ce09eb9fc647e7b84f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1d82de6676db14705e0a9f8145a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e6ec7dc4bf7f9ffedaaa331a78cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9220808ec03cba9a23db66c5b0e5edb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1537a485be8b0fc14f428ae52777ef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb455b9bb91c3598709a28cd962bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009eb66e3eb5bcd9750f19bc9e03c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277740647f41e1c577536548afdbeeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a19a4c9f5731ab2f2c15598dfb979f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b75c67aed7c891515283a2d7e353497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012449a2effc00b5d972978fa9593953498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba61526b0aefc93101e689055ba9cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c01b6c56f3c984fd4c3cc10ce3508500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a273b74af453e183344f47bfa6d29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02366bd851eef56c67bebc18d72602c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e57a8235ce205039cfe082dd8f89d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3fb29a931b935a61ccf7da861c033504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fb4013125e33242f6b8557e7fb5dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8128eaab193553092ee2bf4c65c514506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722ac1ab59814f8316cfc0a653379eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168067d840af949e53d4798c068504a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419616a540171eb5a61125a16c67fb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d68d446cee8f183aa9f5856b5a52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4d3b8c75879ee2f20c980e425ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be1380c70be4df192e5ed157d8d75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9901872ee7b6913ab704a24c4c175513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d8c95d95e07e25f266e27567e8063514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b77d09c1910be0485ceefa5e45f69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8073de79d590487d912ef6d7995e96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c375fbc3938480ddea0aba8708738b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8599afc6fb645c19da44b5044654dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ed7b57fe7ce4f20cff746e770007519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e213475c849b424423102729359d58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef70eb38be4d83e4d3215b2d39d02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3493d8737e6155fbff802999223086522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265673cba246c9c05911774f5c745e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50471389d73a2b66f4951a95536f6939524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcf69e1a9733d10bb225503c1915a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60363f0377f24bdacbe58ffb62097f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fcd344f515a4aa17721ae1923ac9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2826fb9eacd778f782bfe83532ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15a046bbc575c0f3e78f9ebe34bd40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffaebeceda82a336bcdc694e5ed8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bf825bb29547831c48f519538e9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fdd2066a65464d69dedea8789bf25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b32624e053730ac8c72e0a78e06589533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411fba79fe0450c5f6648f75e9235fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8c9532808d4206fc3bf36f68fc5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515796e7098bafdbd021132ccec18e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaefdc763ee8b7815b1eb087853e89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83067ce98e0f7a4caa832cbd0b947307538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d71e8c01090a07842196781a6d0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e3b41505d1099f63278f0ffa7d68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660423b001eab7a4798a0bcb8c58e4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6981567cfb087fa538354e3efc97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee4ddb4d413be7b65dd69a04540294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e15d14fd4340453b958520559d421b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afda01145d5993af85bf3d798ecdba8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4de872727419232183fa3e7db254546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717f14e768598ce3c2670faa2e3118547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240352e0db2f089001e3abf1e51bd579548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba97688ed8a53c95ac2b534e07b7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe7e9c30be71839967374fbf003fe6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a254e2380a49839f3c100124c55e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a6094ab7f352838578c874a8734d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a816a09557f3050978dc606d319b99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320aa9be6f133731a16c0a0d9809f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558be43dfc0a774dccd878d8a87ecd2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d63703f270930fae483e17ef34c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4746fe9c082f4715a0e69319b0cc39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824884b731d696e55ae63f561187c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb81416a6fe65dcbc50ba998c648e3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0e5d462209e932fb84fae4b1e8f42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d88a6ecb8475c4f830c29cdebb30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cdabaf4a35935606dbabd733bc96e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34914f8cbb54e5b9a2cd5a0c2cf34215563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e2b49bce87339f2d5fee64357c2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05163d7a47709bb121dde094b347ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb93b6307f8e32b595860bb3cff48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c29b43f3274dea25246f101f60023c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a57b6b72d5c9febf07967982ea9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3911de5c30c33ba769e63c201b3498569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217db021f424111113f5ecc293f456b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acf0e0ae52b42cf4f2b190757476b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8eb9b01403319cfb2aa93ff9f89c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85bfe83ed98a4aba99d0eee0af8181573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747f4a1c62cd7bdfbc0abb6774509d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd028e6b4f38dd6f29fe96b1fdbd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643476f0c3e8a5e4f0c60343dbc6492f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab159548d6509c09341de51b7fa17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb43b374a619735375a8374c4c7672e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20912e98ec70b708f74f9570e902daf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562ed39b0286d7494594a06ec58e7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d7591145a41029cef726456615e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7eac06398296bb79d2e27f2f38d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb34449c6b121a86c6a8b4c5c55ee3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd092eef901e1b5edc841018b841c662584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915181bc443df427b2f63e584e5957c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33269ad78763474b6b274a171d46d46b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af758917a4558010c85aafa5f7d4461587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03a7655a685c6a85398c645126e647588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b318b60722c9e948e896cfa1d8a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9da5f9a6f79878c1fb677b34500e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff67eaa77ac0cbf60f9c008a2957b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e47b189c810072e94011b44b3337a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d49d9441afa91746506ee6f53d9430593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdb86fbd3699f0758b4df431f1210e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48bf208ba674b297a7c1d96361f6e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d0142d278a210a0f66e7f1e99b158596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883949efa5a6f9c56a7703c8dc88979a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4dc671e6b3e153ad70ab8fac128c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c90f95ac1f26f8a3cee0647573fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034829190cbe330b9368eac33a2a0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eabd416db4092d5e4708c15f288b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c224259d4aa35de578c55efb0e426c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d2994264216b42b57522b7efdc81f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93099b6d7b1ad3534ffddb24303a58de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94981a11e70c8de8b748279720d305605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252aefee389ebfcab806cdfa5dae9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b443c45f18fa235ca7688e44ae0bda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb85a0042fc37bbb2c643b035385e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118db20d9cab3c682c348a1ea1bc2ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f10de42f2466bafb8dc79d6a062ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0cec64751d8a19313722a37678ba8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09431bf1960d3a036ed9fde93797b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515d105f3b673d8f5d092830e83e7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82578a26743ed165df6ecdb82590ba74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf475317894f2c68c048df3f76fcaf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f28e08b53e823e44952914be50c6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5445d06d195d5f953b0fe47c5972617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29138b7972990511377fff056188358c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb9d8816aef8005130dd850f3af2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc30d9ebd396c5b6b5c4bcf6effb88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f47c806826fbc202cb0d25cb212855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee88ec44d5b4c084a3989e69512d8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442e9968ed8b051e5144878b5fce18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503b0c5a6e749190e2fd5a86ad74e29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5d6ef263a726505d399d1d6a371e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de1420220c0d7c2b74fccabc46b566626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38233b92d03b869fb3dd168a2bec9b72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509d2e9f0de0268f5b6f9013b3a213628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9b354c1f6cf22947bcd77581169af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608946642ed4b2b552b3e8d3f97f2e35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f046c3340ee750bea850e62013ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d21f77e952882c44e00eb4e7fe38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c48efa8e40c1ba95ce99cd7cde981633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c62a790c6975404234be2df84d6866634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7aae8c8044aab89123fca087e9905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251e90010bae56eb9c1cccf5effe904636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395da42a6cb934fc67cb194d45febaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070842a3540e802d05d9740aba42a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c52a04055870e1bbc2b10a00e9b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb258e8bf0c879b59ad260ba867e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742103428ec14b2fc2fd9d65d39fe8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa48188873fcb63bbc3e72774089854642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cb553be94e286b40a0aaa7eac796a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438ee74c835598da34517549afa6c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378219a86e677b9588c2b37ed82a84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b54d2fd0910f021c741a3b9d5768b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8961ee0352e88ed96b7c38b6b76f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc680f91a2024dfed76c4b3625d5eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194060b9b92594f2361133099b316f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e6a1711128258e47f98e2df3e5f2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b243e89099c98bc6a0d5bb395754651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28052071922e33c9024c5c60d37da42d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463a6b6c18c5872ab35468a320faaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba64e60cecbac1dac9a0ec9b9c3dd0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd067952e07ce554a0f351cb295cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978411e634db72ba8f423851e5b989cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb805d789760543b64008b3960900315657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43daadc7e960f22bc2055ea91f23d44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b50211813c7d843281dbcc171636a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11417ea64e992ca13e78988c93c1d074660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ec98c845e357b3128707c8012f12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be886a7f558af9cd0fb598b08d752de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb26c14042378e6b9013b0e32cdcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5bfadab5e92ed082eb546170bab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56783459ca5eee200a7467306d39f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb688b6fd4e20d36c33816e2bbc9176666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492319c6a51b8db2b6a7a12b5233ee0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58fc586b744c946a19ae27e12eacda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee163fa8ee6903f4a1ba5cdab366c99c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37de63202811cd950adb2b165d3f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ac9e2d2836b7cb6e370c63668359671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cbcea961b4e6ee122dbf93a907252672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31917f19157165508c9a7960992260d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7eb3a9ca7346de37948f1bca33c05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa596e255f9484f136c4a38ffe5f49e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc9fc792537c8b5a3cb0313603a67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90084b88e9fab683985521d8086ac5f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36293d106fa718d6df72a2c17ca9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557bb41c41417d2b9bbd50815bd198d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2e4e326f1e0bd04ea1202d983a47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1cf6c91898ee5d0a821793c6e3084681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8127e28518bff3ea7dae1845184c61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9707e480262f5b83bd7adfcb3928b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813888e52a3e2df2c3f158c44a65d709684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba1749778e9646765c8928c74ea52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85e18be923aed0e71b5fff0bf229a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3635591baff1bfdfe077238053f88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddce5e1ff2de7d6352f20153e70d2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdcbed3fc682b9ca0dc41427a82106689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d13437768abb13779b93bc8ff81d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ac525cf41ea54aa3b2e92bde39ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa6589d2f4ca1ccc99bfb8e8f3a39e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9fb91c21d132ed881908716a23829693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c3413ccb1804c3b4e735bd15f590694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14a8417ac0e275c5861ad87624c0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950df3fbf527ba7fe278ec48874eb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c21af4ae15819627954a66e531632697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e3c483a95f012e665d57767ba312698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7205a686c3084b352bba8c7677fc6fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987264f7fbe637ea37063de1ac58849700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf82148aeae55c63221bc69ea1b452701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5a3f46abe07e218907e0d53602afc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829818723e9de9f515a1afe49ae0693703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4c089226f574d5afbd4e14d644a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad96d6cf17fedeffb2852f7c59c0c72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f43f099bfe97badf1edb0641e849f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126da1458dd19a56a3d675f7ba0cbcb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05279d4c17ecacdd26b504a6e121b447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee96ee5c132636be583b2d980712c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a57822bbdcd4d071cbfe357c8ef6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1c55c680e02a0a895e8038f0a8d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4610fa31cc315a813c828c42ed1e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f15516f9952a5f3f3df3f8ddd29e4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d75e96203c9edce01136dbf359b93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293753d508675dde866a2b4ee45b5f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79099ab9308d94fae2ae9307056c1f04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cc8b514548f7625237c6c4178bfdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ee61f7395444fb78fac3dcf553a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b82432c4a464117017bd0753aa73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30face49cd0c715f28eeb6cd650c42ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2152e91afe960b2ea5c8af48b3dd2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f484a6cba949be18e3f6e1a86912c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295de77334623e3e3934e1f2ddbf0e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8a4e6c491dd80e70ae958ac9a4bc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa93a62eabd23e2bf04b5c53dc58d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef527d9bfac7de6eb757b50108d45bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04628259329402ef962d5bcc51cc80c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a61a679761e6cca0922f9a8f961f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74c6172429f0ebf67fe15f3da5764729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6bd66c0929b104cd280a6feb35984730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e954382a75766c63133d63eeaf77aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c770ab5da919e04bed3cc81c020aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a71d58fe8881831133b261dd7cf4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce446b48fa281b47fcffc70d04ae3a41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e3523c1cb9767cb2012f93a3adf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec1b54e2d1868efc8ffe81935059d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b7c0422b7d3978c2cc1f7d160650737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343def19119e2b743bac06183f74111738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c276eb4cbfccecc990e8f298f8a12fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb638d5a48c9082389eec32c0cbbe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7928f008e4ef5c3d568ddc154beb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ee60cb8cc2d5b13d0129d08c46a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24edf4604c614751f3c9a5e406bed9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fa63b8e5fdef188de34144700155b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b374de219d8bbb2fe5273f6307847db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea2f4bee0ec6dedc15234f288163b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b0c7b1e1dad749caba7330c0610a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb930a82940c6d26b93b23fff6ef9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae3fdb9207113fa5bf93cd48406f4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c009139b4c5dbb15d5f8eaacbad65d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8a7e2a03aad5c1ec653ae5e3c3b3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7832ff50c315b3ee799a6e866009ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3188d594c6d242bf14d5f49bf2440753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8edec97f7e893e2b92d6c897f13c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f27bae596dc63dc18d9483ae1b2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d53b997230b11db8d0fbab5bcad8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae20359c20a950ae0f5659b614b542757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630771050b1b783c1a810fcf2f948f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f0a397a369ec263d332b49e9fc69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c8a5c9b7160d5a091b6a86c986f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ec6ba0d8bdcb695c6146fbc53059a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712216a6d6828a45fb19f060fa31fb4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894573e9ca271c80e21bc5ef9a97ef0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afcb3ff6feb4760119e47cf0ed4cf4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58cf7b18c0a9ffaf47e75d1aa88e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853e2f94020992a9d717e6a52720a6c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3edd106c64fa48b8ab06108cea2e2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>