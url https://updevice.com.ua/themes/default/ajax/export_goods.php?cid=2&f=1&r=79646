--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ccb33486bf271a722e11e2f05bb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe860cfa55a18446c3792590228b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068256640c1bb136a978e4ac5d260fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d693a9f9fdeaba4f29c4c61b3cb174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b21392b425a585915044ad9ded565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c52d8edd2700c2f7854caaca0471a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a801c038ee0a868b3e69dd51f79797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8438b44b3d301dce443369a3c1636a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e63b2bb34e69c3c06f9ca4c4a4c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4190739ce41a8977869ed5ae9e15cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f01d15f9e423aa246d24d461f4682d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd426cf0143ec90cbc3ad5c81907be012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e3a3d9ca503e0b4f296d8dea295313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3ac5b1cb5e2220698ba5e774ae38d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2acfbe6118ca5538840024629ae0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db14bbaa17b45e15b14e7285b23e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70aa1f60398bb060f5cf1ecf2d6b9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7fce0ef5b2b6f3e74af35bc9846718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2691554489ac215659fea06685859b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb742609c12262ca1a42e283a82cd2ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f000d39be333c3a35beafcaf9c1bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c1536785864ed61b39e9c37d0134422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48d9434ceaf2c82e3bc26a1f0a0af423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383892aa431b48e071b89cde65f96a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c21ab936d4a81ba5e13e44785aa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9841c8f10a5a00cf3d33a65f6951e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed5e849d186fca1457c0fe4ce2fd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2343d541073430def200f4f2f52f9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc6d95579d51d38b05c9d0f16e53829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c16a6ed46d5894e4da3972422b3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4d36b16086f47725d37e18e1303e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4ce01682865cc9c557907f8ca124732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbff1f004a0f6058bcf2fc610af00633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53350599a3fbbd640216ce2c56da8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde15abc621cf7652f4edad03b4a6cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37b08e63017e0f0efa7576e5162ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b955d0db1034413bce05e2a1b32a5c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c021faa8c744dd4656a79788541f3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c0495a80444269f1ce2681f06d1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5f6b47a729078878cd22f97d27f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15786bd586b1adb47c6716716be89a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea90ca248d77f8f39b3ce562dc822642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d649d0d859bd06b5659f08b1346b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bce0ce842ae6b1fa61de8eae2bb9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c860db88210f0396ecd822041b06d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81931e6b204aac372eb77d70f60ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437106254c8b7b8126db9648de0d00d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40abedc1d4c2cceae3389e2a0aae4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dabb4ad6a0b15fd05466b7a13ab93649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc8e35f7ff7aaf332ba7e9f11099250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953665b67480250cec7a237dcc432f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc836e250bb30464eb2587712985b7c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a4df3bdcf9ae0dc4e10a3b6b95a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94562c6f4a322913f7c912cdd41603d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a25f2b35254ad614f66fd2278dcd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952755bd9b3be56b9e1c72c35c301f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fea4593b132a288e14ddf60a4c1b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643d4bab587580a47a45a36cecef6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7ad2f5063f9784db7805ae511aee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d01310b3a329888b8e82ecb3f2452f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f198e0a404073e1bac200afc274280061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a12cdb2fc7a3222720207873b8edc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e483e22c5d7691d7a2448c60746e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4168af667363ab922053629d46f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e751e518d088c2256a30e59e66af565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e40a4a529ae29e6ad71ee0c667b8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd49b35f33112effc53009eabcfb77967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea498dc6ac2bd547f22678d4c2e3fc6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac14ec8134a7d070abe1a28d52358869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7919c97d1d3c6125b272f6665b3fbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2061736f457036f59b07374c4d8d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373936a29096ce5b8846aecc5cc8b0fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347b16357b8b6ecba048468d9357d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab2467787740edc1f8c53fdded8ac174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798a6e7a43324802152fdb4b8071da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7535383f3e5d71f438ccc978ab615e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096791e94b41f639d1d6c51b61042277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9182cc53f3825ff0971707424cfa6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b67bdfd578d17cbf01de36ce5eb2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880bc7b3cc175fa0c8f3aaa9e08011b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb91be5b18446008efffd3978c51e0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763c2d97827184df599b1c9fbd532582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4f31617f3e5497374b1af4ef126683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f786bbe81c270aa8ae8225e511ccfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d8e9c7dc97d9d8ac398485dd86f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645d8ffb41f3ba5ddee899c4f6ff96486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040731866971348c5a1efce2f60d27c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c12db0a14b3a06055e2a0388c995888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafdbeb9c4fb741751f17a86364403589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b0f289019f817313b43c3c773f5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb083a3f75a66a246c6642d121b2ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763da3225aecfc52dfe3a73034893ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73d32f7cb600db3bde77a7f013177793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f9c1d04e06781564ad798027f94094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a47beeb719ef327d110eaa2bc8d00695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a221ec42f015dc49877ae780de1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc862619b07ae69d01576c148834fbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ce85aa2851f91cc4ee38ed05b1b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0e4c5889281714d1c55888eb778b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66140ec3e412c7e2d94a788b351d58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3217b8a54edffa46a5a2b045362337101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f30ad0e70485bd8a2f507d04b9afd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d7930ffbc00c955d1f99964c98bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7f83aa7a2624b8a445f2442d5147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eaa87eb54d7a0bd2d427a34e5ff08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbe23eebd68022bf8d9ef3904e250106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1867df00e9d7ecf7eee60b9c2ee7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaaab7949ecede947533857ea28592108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab89a4de4d560e843870e80e41eb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3622e18bb679b850d0d41bc31188b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014683afaa8da9acd8fe74438a4e6c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887735eabd85aee9f3f020c568b9127f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba26946c65036499d825f788290477113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9875ffdf23ce0bf996de175800acd1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e682171cca8193c3403d80c3bbc8532115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42a7f462d0919c9fea23c72df6b67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42a767344a06f2a54aa138014432c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b515f2dd0613d8a2bcb00a99f2c6da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147c9163919ce5b2f79a73deffcd840119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225b0a101834b336719d0431520ecfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfbf53e2140111452321ca443ee29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ecfd2e0098dd34014bc445a86b09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04c1753c744e920978609be6f07bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400a2259d6d1933026ae333cb064dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba88f00fa61c75a1af5440634b4678e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5f7d3d36226b818c3c657563ad31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a848b69efdfe38065d3a18b7e038127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb026b989bd9b4b3904da6873b3cd2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678097277c182f469028e7ef49ebc5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d2298c8626b5acdba84e5f0b56c93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1c86078333f31e33bdbe16cace03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f14b7bdaeeb05aee31763b2035e8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc41490f64d577995c6e563ee5d8e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8d1f55860a2cfa089f12cba4edde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842605caf508a2fa62c474499282bf5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f989554dec9a44126a7bd8c7b1252f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32325b585b3ff6273669a8f962881137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb57e4be9f47dbdf3e38a2d8a14cfd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6144dd32704fb1d8165e35981408139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf2d34617eeca6c5be70ee46ed784140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31f72951aaf382eb0e7e02fc82833141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943c995d19dcc473b0b426350de37c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24d4d78361abf5a771161e3c0cf103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738269bdbdf481e827f335e1c763cdfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f6aa80e643724ce8316b615638814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bae982db9ab25839f3de02c87442c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016dc5e1995b5a8a110148cbcde0ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23981f2963231d762064b3ceba2a159c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3c1064c85021baa2f57572c765e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbcdaf822ea9dd89dfd37490504535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1503a54e14ac996f8b78ea053c94f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0217e9a67c35439b6b65f1d7849032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16411a037ff0b0279443e02e88eaa4cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a014209bc7db8d95295f04393bff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77455d46c402004d960b5c41bf6a6189155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad512e84938cb6c4e8b719eeb29e494156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8cde3ef2a3e3a6a84c5ac3286b6ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eece6960b4ea56dc67c2a9846cf6edd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2fa4855732f9dfa16959a82742e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7589a5b1b977cf22c75d131e6267e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c37c432f4cd1a525b459b903df62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cadfde6ed9629d7efaef441d028cfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58be701f3287ed53ff6ddd665c07e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c691faf0dccfd1b1f344c3f98b52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4f38ba33f41f38d8594a4bd3a89c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b5f29cf7054b0720c5f8ff159eb94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f491d3c2336707be72080f5561f37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcc0fc1d11b819e42338bf75c0884d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0e2709d41ddb651656b44b7529ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682cb7bb9df91ba07dc45001f12473170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec90e34179182fbf459585595dc784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ba7668506bb58b85158d6a11dfb59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e24e12a7e90cb35126d130f71b341173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e194c0cb2d36b9241f45f9966ba28e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a32820d8536e796600116bd663724175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5029aa234364a5367139670df97894176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929a913fe456fb467c7e5d1c121341177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9451e72845d1197a70a0bf5c8bf6afb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb0c935d00d23a03ae179efe9fb1a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa363e9a042ddb9c9069bb76e0a12d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd7332fcf9ad997a8162a9fa3797a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c317dbf24651c5dccde7002b45b15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48724d21da5fc13c52b80b0c6e25d1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c04536ade41572460ba1201e0185184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfec8f8a3953782cba065d35ff7501d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23063adc5ab42efb0cc0b610dd974f92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b4314af8cf3c88c86022800936d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7c2f93c0d3e92b61dd2d805e5895188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9f7ec08f644231f1d5cc5a9fee1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe78f392230088e662d821b8d711c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d7178a403543d0f258121fefb82e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c424e237869f06bd0eb26bf82d3a10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de9b419431dd07c415cf1d36a7c97a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538171163796d91280e688d43f385f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15535c87fd95bc0859d4fa3eccfc21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36268455fc7aa8a2125cfd1217e44f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867871b84689f9d48902da03e041af06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279144bbb8ced6f65f4d8d464c5b015a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ed64d72853b2006c3e8618b68d5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95832308c4e417c5f29568a77544345200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56fc34f210b3b87be05a562411e246201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11606b883c1284bada78b9fbb60adc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b76f5dfd1b78d4933be69058fbdfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c1c33bd856f0e60ab1ab93f940b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53088e5fea89331c74dd4fee4997fa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e1eb0be3f6749b1bbb2d969926cf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872e29a41d58b12d70d930ea950ae1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f48b9c05bc59080d6da040610e8eba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1a945777d1e2edab22df17c9cbfd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008fbd713cd62b0bb31a29fde66870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ffb383eed8f68130f49156e50b77d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717afeb82033eec3f09ff414841e2cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb6ed649f5cd0ed22149d434d47e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d21def5ff62f6e70fd8787a5b8e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fba2975be444e18612c53a7a9425d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70679b385f2481ce46a9bbe136d508dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e7adca69b87e389475f5eacd876e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04072335dc7b0f6e342f5f09219e807218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a61d7e1b0dd3d515eb4d615bb203219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7f507bbe5d81f19dc9a10243c06b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9983ee25d5bf73b959d07779d36c753221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071ffdb6293e99376717a6038de6e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3a91e57c3f6b4f1096ae26f89dd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c367670a10ab8cc09330b92459c1163224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b75c4d922dff725a60aee55094d92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef779769dc6b4c8a35dedfc30bce9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7806b78f1f70416909dfcac7a880c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf9e6f2a92e62a8a55f1410f53525228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692945a180d2f40d02ee4218943e547229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c2c6f4169f61f346d5607b39fe271230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea773aff0a1e91354a93d741e5bd6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5e98214c4d5f691a72f2cd83101b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf66dd6b71e62f7efaa92854e2053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da110f8196194c99d07c282eefbed8c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860320b6cdeb96b142d72361251e5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b16e23d2d3a20d232d1c1be682be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92508d6887666b6435047cc0be7d8b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a46632de3e537e5a7c96c9fd853a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe836f477434240799af12c758c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472d5b4802e51c5760f53fe7e5347d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bdc67a38b5f67572106342a0ad3d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9a1804bee64065cd68d1ff0f3fc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78934ac99173ea509debaef88ed66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bccf210c6613d07bcb5761b769c07f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fd81250675b0a43cc62abd43f943245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f6b46bdefc2980d7e3b6579230b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a8b2efb027b463e5a1c6e4a6dd2cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34263cdaa7989648dfff6617aa591ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5b22a3f92cda237fdb747b3ba7b7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2948187195f981f1b8a711c87ec642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd899d843fd6293f1bb39203e1ae026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b25b216fc9ee88732f0b74c6800a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc24ba751b7c18ea59a6067db3930df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0fa32d375635fc39fe4ad27927b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57970e5d71f7df12c66709127bdd6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4d131ee9c60638dac4b7f0c80c64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236243b887da599d27ae6303a4c5d07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fbf2c1fd72d71537a6ae83de826a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a2ad3f7deaa04b82671f780da63b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0e65e47a4cca71e423688d5e1668260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0833370a2be67b7c0062fa32d8e62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba1b6065b2f170ef6c1d1eb3eef52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b1ce23619d2f15520995fa9e5a35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47510352ac0a9be8e8687a375cc2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3151e18413f4de345269c3d463872b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a636eee3f87944f27f1bf1e75da5af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b88ed9d50e6194e90c19c6ec8c726267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2515b4bae912bfae8f8b2ac752e802268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74565b5c1d2c26309538e72cc07231a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1642495a1c17220f04a9e17e3ff9176270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3527d9f2df8fc560fb07838bf6b5b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69f70f6554628c91d12ed13a42925272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297032f3673f1176d91e63026843798a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877b1018d7f9a503711c110342456f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a3287c2b6bdb2b7322a431a98c02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19decaacf3fce6ba24c33ed736d8ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472354766096319b09d44d7a520f004277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff28689b77c47e20b78d8e93ce000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9a41122266524df05b6a12d0397a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0647dfd4f7280867282034bec59a7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0227f8ea347fbb3fe77b34ec5ba4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d169ddc5953c5d6ca6b7b9cc5ecdd7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca1d74c0200e9056317211102fe331283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c97c8155530b2219b3c5ea77f41c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267493a4efe14bb95c6dbb55f9012fa9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df601d73ac6c8d49cc1aaf394750d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cc456413f3c7f594726959e65d099287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce930f5dabcd722c32dcf22232ba8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57322d2e3062dc7afb667324d9d673289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4041ca6759e405b4275e3cd7ca1611290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50c2041103f1b387beca5824205e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc53065d760d58e9d67c839017ece292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76131200ec9cd48cc33e26040e8aa15d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9bcc20ad2e72c13c698a032cc34c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fe863b2d0d38ba9d3fca93a3530ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca22f8af4cc9ab9a0fa73bcd4b45e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788aacfb120cf9c056f15cf1eb8ccf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92f11f91e46180e20815f23fdac7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380bbb9f1c2c696fb49dfa101b5068299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c90004e64231150097b77aa6896c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717362e84d42559ae68d4fdc4106f82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f9528127c5c8b8984548bb199c703302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a2f4a27db301f01d245146a799f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d9251762749e044f23acf7274389304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606d0c63241458f80e4725c8730bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f50f8d19c3552d769ff2d920b11f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba0c580caf11138f35cc2e138942a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b2caae2d657a48415b5d84d0e1e6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e2199201702d0e98d4bf96014be8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2640bd5700b2d7a65e56dfe6b5a8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172520f1d4f78ac975cea49917e857c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34232fccc6df928a73a95bc10bbf2fc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db90996f710d8ffba044638a4ad9922313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb6960b265795271995f06fc3a70b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927b260c8af1813bbb2d2dae7f7fe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c73da8ada89db11d786b804b78b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df8d4d164b8de215f2c61f05baf5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310310b09c36ed430cd16ff3235d5f5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc1e68737595042b2b9c125b00bb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30e2a0d21bb62c3ad243eac3ec610320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a78e31f1f453dc07e0a00e59eced1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee60169db018fe8cc5b0bdfa2a7d50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ce4184d05b7e9b8770fdf35f9247c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2d6edcda6746618cda56493cb45a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe2cee438311af6663d0308a7b8dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e80e349cf2516441b553cb9efca94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f645d624aa53f61051c25adffa3120327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cb0d4ffedf81200b7df36e849cfc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44162a2c67e84e7f52a43065af2f7f60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc7192e8190f8e29b0c40b81c0231f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3dce52bef2d10315bbb8f140ade7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a837bb5d6a48afb7dccb9d6025a193332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e205984a2a20871f1b1ea9e74a82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d7375f3b10937921e2542fdf51cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca79905b1e32d10752e412d659d2dab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034a24d5faf915ae38e99d5fb1267aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36ee70cbd8b1ec39728246121e45f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ba9443056f5d73e33619d2c4d5d52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba452640dd3fa354269c12eb98418339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8b1557ab80ece6aa704fe9926f25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c764b8f62d8d052a90700cb034746341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69976b5b82fcbce016b7d0c1a6041c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d2fbf63cf675c19ba6d28d54f5ee4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea762b7508ecebd88cd0aee153d026344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f5a52ccde1f18b1dbaee08369b60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2de00b98d4938df52bc1739041dc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c30344247353c04e845cc1ee61d28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8659d94e6543990c4d1aad61f7ec0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c336c3ed7010eb92ab91b1914596f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d175a42a8bec7f5783a07bb5ccc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8ed41c8d759a98f523250b095de76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642e484976b3eef73f69db1fd6a9518352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543c4ad85c3e1d0e58cefd1ce6aab36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1f11dccf30304bdf700d54ae6646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b33ec8021b99ca9645f3d1e936a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b23c3e11983e1a4f52e47f6e5bf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccc37eab148122c3e473c8a41a01b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839918aff27a859d2d4d184d667dad0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad239b72f42db90c597300a12bc02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e3eb94f7487569cba7d03d4246e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87b691444f5ea5b7b157d711f8f3b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f45224a370fc88f1cf7e65522525362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0acd0623967559dcdac096c8082d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd1dfd11ddf5dd5d3a0c914ac23ee3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce6bfbccca16c0ad910d0c08b2669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b63975c9e9c8e50e22feee04580a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad97be67623b4b45ba3ffe6a9f8fda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da527c8d8dc0e35fee8882a2f624a908368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c1702f0766d127e08f16e76065ff1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d44946ef6446fb426396483d5f4e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b26c9806f5b16f0e87052d150d2c2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6e35f13878dd9c7a2a3372b92d742372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec18d2bfa7fc16c934be0949d4603be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade3b5c7f5595d09f5e6cf2ab4f070c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a9dbb7003cec3394d5bf526a1d642375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c697a1b09e160d844460efe23cd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514a52b49484e780c65fb07f675430377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe05b42a57155c0b704c58f2f2b1eb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d5f3a4a78cfc702f063327dc3f87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52b01f2fe15d54bbc2c11e4c2e501e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da45fbdf7038245a94db99dbe1031381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d69912288273c60e5067c758262b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c920e4ab4660189e40518c572a74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f27aaddaf3e6e461c36aec9247543384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8ec041621bcdce0c518c401b224d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436885ce2da09ec12d245fed2cd18d4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233dc166224acecbd8fba6e8997cfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a78dc35e18630c7a221a2b0fe3a57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594fac03020375078fc88c4d0fb2bcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8505f48b3033453c8889df872faca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570cccfa7cccf77b6a0f52d26e056d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371db446d69795e941c954b39f3082e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97737561a3a48bee77283802d58b7040393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d144671a8d4ef5a2d9a485680441394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df55c9dbe41fda1844ef3a6d08edfc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324525b597e3a0c94ab14c03f7162906396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab553cf6148bad0aa240d4ae6db600397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423dd764e7d684f5aa5a9898a7583ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194bbddc68b8c9568dda9943a7a5faf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b843d209e3c7c7bbfd529f1ea7536b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e66e253a1fc18ad81b7989b377808401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01523f25b96dab3b6d04a0869c7e933402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a225df5e3014b26050cd5e4127696403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa28d6e7ad1abb34293dc27c629a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457e41d9ec1df5da3d167b16eeade8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd165051791f8fa11ce4027d7eef9061406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13fba2f6b3f3032a2c6fece516b8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a92347f8c6f9c9fac379d22ce20aad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46ce7b2298cfe18b1dbefbae4ea2fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd559b8181088cee5a3458303e760c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881719cc4ef38ebed927a70c8941b0f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd1a2491c10d6f999ad00087ec983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19892572037876a55db63f8bc21bab30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6669cf139cf5dbe7fc8d4c31f68bc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b90592bb64c2cae7884125d326fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e765418c22514dbd4c2ba66dd064e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0aff37353cf79c69d951f5d107e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ee1cd54d099994ae90c9538999b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51556919b6bd655ba57596a918db67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40fafd0abac5eb86f14fd559044027420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752beda5346b7e15890ee4f087b92aca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1c97f2850336eaaa15243b54e12f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b70b13c8cf9d919f7488bf1607665423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc4f0eed0e45f3524aa252f31e67b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6396feb10c7a4a8eef7cc841a19ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4720ca2d1440e720648083937ce09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331596cf00638a0e86a6402b85dcef78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e7d4d2467182fa504443565c2c086428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee44e4a86b21522f43ca252ec84fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7329151b5b419a57bbb1885e8a211ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab366889da94d54d507eeec25d0b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9be049d307fc5a732ea576a86046432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59d81a8d8287a43da4600df1bd14d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154f6c3ae12368372fde051fd8a286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf5ae117b316a43e1ddd5926485ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979871af22b57592c5413f796b0bb53d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ee81f3250225da18263aa076e94e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a50ae386738017c604dc8e6b49f200438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9941e6ac4b748551bab0b7da8b8a9a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd967500187f5e20ddee411fff484db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628571bbfeef965f0cb112ee132dda57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0a5cce8a9a1da315513e34d7307d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14632cfd6d35a9b0dcc91139aaea09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1be94881602e7b896af8af0bfa5ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69712f1fe75f9b4595074ceae9f7da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653939a975e63a9888e5f5a78d6855446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83a2cc69d9d4a1def3659dc953ebb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a97d462b8690201f121ff75b3b8a31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207b6f842b67ced6dccf02bba873ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354a3cc6bd6c748a4e2a9d74cd00af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6dd41ea23262df2edfa22744c59c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3888d7f3074d38296985e8adf3e28d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c7c0cf685e056fdcf526355f06f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c8b053fc3ad2de63418e3aae6ab6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92ae7a51ac1b8eb3d8140bda628609455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80cc4a38200a918e8e4deebac7df63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2589273e742b030e84dcfecc65f93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad650a2d6de5bd1381bb336836585458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160897c4969acce85c39c1299be705c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e95f9a3a230fb2f4798d992611903460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b1d314af4175c04637ff47c9a75cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14f17f60e7b29fc9fd8ee5262ba51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e91fa8c5088880211860faf45c01b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d806da341cfee0d00b2ae196ca0a6c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa513e64b0f18af28ae4dbdd288980c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5da9f0bc0c576dd0540c45680307d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d99067e67d89a9399259facdaf68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02bba01cda6e6bcefcd4bdbdc66c5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa07980cae78c0e40b3ef2b0e028fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfda93dd76d8ec573a51f3c52cc868470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33407862f381e749822136e426f795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5175dc4fc744d25205606b6d0f37d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9eb08455c42a52d8aaa6d554a2286473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b05c0399b016d381da34f811f52103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1312166e18a014bde994472237fab0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7d8ffa37938d58c4910d558e368d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243d452df30761dc337dafdfabff59e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba508110111b36a2a12b8e1beabfd40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90c2a5c6ae78d39e8974aaf0f8a7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61f8bceed3729490572241751e697480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c98fec8c3196c7ab9e508551ec3c6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc10eb75a52b32783a1041aa30a48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d676062e287ecb48cbb5e1e37b7602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707914fb44387dfc8e493ce3e02f9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad8490542054ee0412ade8c1343fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c609a1aa0934ce3465a7b9d7f6d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01a23aa4e1726a787afb5db82e06a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8353713fcc19c91201c8a491ad05c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fd976e831142f743034cfe6869258489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807afce4875d22c1b0a4c08228e68854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d6dcf2bedfd58bd692a815d9212fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248329af2113064d2a72218504bfd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb097849d13573208d14b5dd9b6f616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4a213977b87ba7dbe5273077de91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489dfbcb516f7f2f87ed77525809341495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441fe1550fe61ce070dee05c0babc6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f3f0f058065a25dc0d561452fc81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ba65486c5a2978f08dd183fe805f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcf18b40183ad7f488f6e49b204dff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3b5c86739a4ffbaa2d3377e63515500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025899d7a4d8e9a4fd633e8310fb31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4c1cd46d9e165bfc62d9d589ac3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366249f84385af5292c26e0df7641a1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2e234398aa1b3becba00beb6da63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f782d10c4cf23e89c24b61d9995c5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c062d0963a074827f2e6815a1b334506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c2106930a45c10d2587a742b383e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4470868deed1f2ba674fb8e2fcda9a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504237ca1a22b1db3b44224d9b49c3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9fe0559bfa02964167d77d3cfe8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e0a9666d57ff01181560a296a366a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9b29c10b106a2e88a6ecc3bf832f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f2bcb5733ffbcd12c44f521d29f85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7372eb60e07b4e7ea673a7e12463ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b406b5e7beb776a281bdd3c731c58c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf60dc7233e3115ac2875ec42961b85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad601586b330a08fefa1e96b1f6e2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c8007da9fd39d6c80d17c9f87cc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b3fcdb60bc4e50539d99efee60e4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda0516a26aa6a23dd58c7459de33c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c4a765cc775c9f344ba34e468dde9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37d33f60139a30a66e49fe2f24bc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c7706ba6f8067bed10f1f253183e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d548379c12b4729ba1ef15a54d1afad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea69503cc31876911fa879390fff8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec47e7cda82dda8ab17b6c710ee463526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cd94d252e11fbb2e30a10293d924a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8a386e3d134f8254b1fcc2802b022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41731bd74c107a1e399f31ebdfb6211f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbae8ab33021283e3df6c40169015f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d37ff39ee3270051b27d135874cca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64af9147a5232d370a79ab2fbee36c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1be5ee922c61635db1bb6af3dd4c0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc4a31bb69c700638f05a8c283cca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc422f74ebeff83eecb10befbdad4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df79a04c7adbfde39d19a36bf06dfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec106d9808b851866b41216f14f2bf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60c61c3f4518b5c3cbd7cc310e6e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6259a1f9adb811939a93039ecb288539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b78801d89fe9e6a3c8337247f11a11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8bb48b2f56bd8f803139eddf1acfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5337d0918b6892bf52819531ebf7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07a799a776de99998241e7e242f210543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9910ad509fce210a2ec99e24df248544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b55718cc1bcd5ad1f86c2b20a0ae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9409aee38d0a272a9b30abe80ec065546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69bbc4f9c93472cabfbb3d95ecb111547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c79f828c3781ab6e8d0e7cf5ffb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5c105c2793b0626467beb7b44a61a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9859212f2f89e37d11594e25856ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a684d60d2ecc0f33d3dfa5619c979c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b56a00d472fbe6a81d8d20e7a8ce9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2df6809e4eb873fdcde1cb6cf24610553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96709d60fa1ea9da071ee8020b4ab0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9043885e24051f0dc6638841640e375555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9bcce59f8f55f730336ab7bf0460e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5ea7ccd565aebf8ed3ac0472c9d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f533a070c7f02a4aed8ecf3f07f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a0bac13cb98fcfae203d08e68d603559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0fa94a86938e7e42f347eef0e0eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f149b2f0fcc11840fc964c773f62a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd9ed9617ec4009445b818111efe61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13465ae614a5cf4c4fc122eb3a47d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adb4a4b1fcd0d55a2cc765456eeb93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349cd952ffc746545042a9d06aaa8ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40701627d66a9a63ddc62b398eca303566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fa47609b33e2da9129136a0630e2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50361f529c09b464ad2f2be970901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ed87065cc25f2218f0d71fd1b7ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fcfcb33ad89aec448f22a4f498f0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ba774229e6a19058e29d9a0fa2876571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5758b848a52f24b6dc98906f4f44f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e5b32cb8c397bd16a05a3608766e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605d75e55bec761f962800bf8a0f9dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa084780d573301a80b7fea017868d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322148409a1796d440045590bb8cd6cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0419b0cfd9674292b0dcac5afef0f96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6adb86b8a1440edf59b3443825172578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc97b8179157e61f4fd2829d3d8a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a4451d83a4515ac77c251b0495db6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50fb90ab1d7a880cf91d29876f327581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e7e16a9a5a2464246c66be6e9666582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86bc0eb4e6a7b804f0928924e84827583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac653d09385b9c703cc71893670e68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50ebe9fa63f99808493f509f27b92d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d68ad8ad9226bbfed0a2cc88b78f3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44bd37bdf945eb9fc135b267a02f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9d98703416cdd28e6dae729d6f2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98591b8d89fb7b49d4fb9adc81343dbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99cf2f03b616a60e5e203c1a28312b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab4f193f1756107e74f14873c7d4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e358f0091d236d335c6d8616af713592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b59fff8df8a08f52ce9da1a510d821593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6549f23520758564a764f11f83b93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b4a7ca8764482a28337ffe9536bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f866b2da169bff45926958b39e50e33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cef17e42e74062c43fbe48d884263597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb72900ed2e0ccb33f4c1816ec011b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417ee716ed090dd782ddbbe107bac6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bbcd14070b2dfd8e6a499ac45653f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4df9ea58244529581895b2c162c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2259a54cf755079d6b9dd5489e38f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20464b70c49bf8df01b7a6387f475603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4bc62d28d0c1c671a8f737213fea4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caa5b36521d7dd4c770af5c0b216aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d881a8e33d975b77d6129fed2d1c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772f48535b6d043364b19a57289495607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c6f43d57fccd695eb6523064850c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068be7ef84c9e327b9e76dcc69d4c32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b2ffc259a2cffd214f7dac4f95990610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e7e96d603cb405c94d270d3f13654611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8f91a005469becb4b641719e8aae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9494a4a1caad1ebda53e8345ad13b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efbfd1a3fe81d5ce09b4142ef11a27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0af807e1b51200253814cee655d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d04850ddbf74f479002258c433bede616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d723b16fb3e2cd7085b4a21f61e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac0018d7ba42bdaa272096801592d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9557021767bc548b6d388a87ca9d45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61d32a86727ee0d4c32b45759143d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dbddb562e2c6517c7febdcc99cb33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f35438cb180d4b03668474e3184f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840f1f27a9edfef91c056994706564a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68b7a4d498a095f40e599c42d7902624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8826682971fcf391b52bbe78693811625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb9bed6e5aeb9c6b735628521ff135626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a42b17759b1e0405caea549f6d5e67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d34d3918411d09220cbe1124c1a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74ac84ffcbd80dfa53d5c6ba8fdb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520bc6355ff563fccce6fc676c5135630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc7e567eb3006d803271eb1d7b3020631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85fcd698f95441d0e85f71e4ae9a92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cd65403b6a6b3fa6fbfa6bb6bc926633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a4319630a5ef115fbd7d50c376cce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b225be2e0412554ab6a97b8d3fa995e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347356aa62a360850f14d06259b0986636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492f590f030227fdb7ae62d1d32a07a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190e6cc13cfcd9b8a40f040775490c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc82f3111a5b6e1e95de2a8e71637b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35bb5007b49221c11eab19ddeec279640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6926a6690cd6c1d9e4c5bcfb835b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d1e18809e34cdb5e3245225b0b5ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b64a0eed7e2e6e729d5d41826d4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67cd0d405684e7f44deb62f3250ab7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db96e024ee2e82070ce3922aeebff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e28d36501ecbeff86b9590d13257646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68aa44f2cf8f8c83cac13f6a7b3898647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f091ce1fbd38e583a802378d5914f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3a5c362998c38a6ce0a03dec33ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4155cd9f180ccca131d877ef69f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9201a4880d0081651bb70d664defe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd6d5c4d286018ab3b08705f90063652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6d5e445d78ef431704caed49f58d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea8d21a1b693a9b9880e68039bc38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b11d8fa89a27b44856738ccdf5f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766589624197f21388d6646ced4be5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4994742f1b1bdfb8f7efc99cec1abf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460d9e458c6226ded0c10002f79c315658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4b7546cf46820a19ef0f7d75032e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e86d7164389e499debf00530821ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee4c14631db0f433c90072dfb0909661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786c14d799af1ba29844560cd176021662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f3901da586de8a17662c950fe183663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad815f1d871b87189104a765797c5b2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e494d1fd3352a5bdf69e2497cceba7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076cd03d9165bc4e3bd597ac417fbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d8be229a07642a39caafed349daf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a66e071e509c8eecb56618fad7d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96822c69c5da7342e6a4827bbdf05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd1a573ee84815aad4ac8e098546bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be242747639439ea744fa70e5c01dcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582f9c57cc1f8f3e6390b89913d0f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c76d66d11c3a4174acc1460880bb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704d165f98e173f93974d1389cbfdaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208eb98461087d59687ca3fd4636b61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5a38bb5179de1752b73995fa0130676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc374a0b2f2e9685acc19d09a8af3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93a7fd144b41951fc44ed1311b88bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d776033bf81b4380859bcf08e986a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f321217a8f886b91c701f4aee79d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f62822471abe7bb34641356f43c22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013e7bf8d8ee04ba8736fd3366d93d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee65c905f6ed73b05e1b221599a446683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca520069eeb40bd45e515c5e10ddb576684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1271307b30ca41655c8060f0eb276a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaed36cf9bbf0ee82ac576e6b751f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab1bd81f0dc2d9efb35b10b2aab105687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131944908f987a47dee321ea50d089a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a529cd19895b66aaf10159b3d0522689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf1a28eca2c624f3ab531b1945d966690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125388bfed0e5507bc5d6b4031bf3fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d0a8211939e9c670ebb40ff14debc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a2db6890d02bae230c600fffff453693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ea9de281ed19c1f957e5ecfdcbe4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760aef41f4d907a3eb56c57b72b7438695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d031c3f63b4c2cae4a6176b4a684696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a42dd3991a2dc739c1bc20c27fbc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f192c6ca8c277da3573aea618258e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e585ae149ed3f3ce2682858ecbc54a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e10ba62ac275e27670b68702f2876700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250cd79041b7562a9ed42512f424879701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a48df03a17526647cfb014fe3bfbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf58fbaa9fc1bad2ea87d56413f2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a98600e5dcf00871251693002cf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e31ce9ef4b4f1bf0a97fca741c03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b05057d73958891dedbe847501f60e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbe0ab425c2df965ac354e1ebf44ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66b6cd7c3b63b30c9caec37636b593708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780568024a30966757c5613e8140ee47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68ee71d8699b6e7738bbaa000e038a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4947aba3e0a4af2ee36732b326405711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5716f8ef8de56b583bf2b3640242712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d94d73580190dc20e65ad63e624fac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02171201f37211b310a81f9efca5b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee692e17e18e2cd21d42a7120f33689715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf2c97d3c0d1ad477950c11429496716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a949cfb46dc980dcb007c07cb331717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a9cb4baf149de46f7b1fcdd5a9cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777193115f4534526eb0dd837341fe54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b267f96d616bc07143748d52b82e4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42122fda5ab94c549e149cf6734173b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31347ca41c76a4235239a9c074d0643a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062c1cea595d35aa472883ccf503874723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b6c74bbc1ffe90077f35445dc1b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779bd10bf689b7ab7ab9c646ba9349725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bddb42d61be06be5f323d41d12b7fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db2825061f94262a52ea490454d1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f75e70312abc65fe24f7a8ee3eb55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a278bd22446766675d5d2bfe451dc9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cdaf64673189fd840a17124fb7110730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58febd94ecc616f9a4ea9a4ebe758a5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462264ec56fc6d0ad97158904b911445732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f963293b86535733727478d0c68457733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03edce342d4b19ef59aefb3a88bea2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c4eff45903a71f34eb059b8067f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419dd4d98f0ad6c2cceb4bf251a145a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df309338bc66876bdec31882ffa168737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c3b304e5450b6766d25d66f59b13b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815bc83058a9ed78ee9505f1ea22047739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4493a5182a18f9bf67eae2e81faf28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f31949bc9b2ae17adc7433a742589c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec017f3bd72823404168be1799fb96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da54002261b77e2a832e59a610adb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68cd2e529fee15b8513b1f17201e45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975983d32280666cd55b0adc11029ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3477effd38c10cfbaac184aadbfc69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619a25bf0db67bf16ad1979c1c5565c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79940b65f6c2aa54422602afb151be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59238dcff18a219a53c52161c6208f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901191d00b351b2578d56cc4d23d4e95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c982c667f535c3477d78bfacea255751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553dded0dc8656745d711fe26f4b15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014b8e50c4ef492d5d0bbfd861c86f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924fd27a3cf99c973f2d811cddc9597754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf5f31e4cf073488aebd118a7dbbf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736638a4475e7737ec225401ffa9b5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cbade8f3b6962da7b2eb30a696fe0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd9d190df7f93c29e5de955872cd11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996fccbd3b482ff539c07320a063a74759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e517d45d6facd1f435254bf18c5c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0b735aaf88fde909d652963701a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d8993e0ee62be4d891cf5f15575f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf9cb2c5a6a3b7d310e8412b777111763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63306e834d585664fdfdb4c037dd029a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2edd5d90371a6af26c08d49d007208765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b52794266567f0f37ed2152b6c36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a38d059366991b4ef18e4f71d83cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ed4509f77ec51e713dc501bcce54768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c787d6d6ebd0288f5af854571c166769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e190bd88ba1db9c950026298945f59770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634cdf92aa68434abc6ba29e864036771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639afb17a966150a95baf0a90ad733772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e50ce05632a6d1458446d5a14332773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb5ceefde65b2d9b87deee4f127e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54562fbfd8fcfb361e56bc35056afc1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa7e999626f9118b5d03d9a7b6a34e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6afbf81dea89a691003840af756b56777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ef7567c80db2135b316e65be25c6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608524b61a8a51b605a5fc2f50b5408779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a549acb022e860c88eef5556c4eb9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f29aeb8eb4b0160df11287f908cb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321d03ce4a3913218d4850d0709b6b4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdd29637f9cc5f1f441ee08d954a0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f6658aa6c9f2a029319582873e29f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daae8240c8ab08641286ad02ca4e9d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461b79771c91013b99eaf6620558974786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb4399e76ad991e2f4cc478d3d773c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd39ffcca218a975574fc2341ee24788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9480c86206aadfe4e889092755187ae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea49cc87ec039502825aae38fa6f9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38face83883f6956529e2e09af44e23791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b851e5aa07ebd09b5af5a307476d3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9a1a6ea767c0acdede205c59199e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c330bcff7bdfd4e65aa1e77afcdb30794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08dca8306acca4640bd0995f0d8ee9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e22962e61b682570ca7e2d2c71754796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a66de2d79d5240d349756e963da4b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee809006e621b51b9ad3c52f9e4dd3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7c0f308d0dcb0764c03a9420c879d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145df1fd5b6848b301776aa1dc9db9e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d1cde91529a44ad4ec7664c8fd1f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d10119e26015b6fd4d6c69a4bc97802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf480a37b14fa8738d63bdd547442803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adf98d2537061651fe625220985095804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ddc048a68d6af718f561085d620ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f64130a587d602b9d935a243667cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43030761402dc17581ff22b66b1453c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f436bfe5439d0f9a0630a02fd844808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e95a6d7d95b5ee3d6dba4eeb2e880809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc4d7b5bbd9e0cc262cb3a96eb23a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b76bab690e78f6df1edebf432585d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045fc60d434bba4f767964a1d44937812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc4b89e9f2a80eeb97a7a5722354e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e37cc68353cc8f12309cd3c01fad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac01a1fab55d6d13bd5a8ae4883b2e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3eeea1b3cc35b525484dbe613646816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aef3f9c5f643af97fd33ee9e447b3817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a464414ab14371ec33fe548833131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc14af006e2c77eb2e1ba824fabf7c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd65f100580dd6c9858b2e21115bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4869d2e6837cdb4f4d8ea6e671d0724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402c6c61dc9c9b08c88ce03f2171e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c128772d1240987962b2a7fa17855196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a60a83bb8e5ab5dc93de88dcf8aab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a11ba2094ec29e242e546724d8488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4caa4108b86548908d688a6f8f46d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed43d9c3fd13f2788b330559a1de710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904c93d5c168df57cf7af5518b713b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083cbaac9725e07147d6a6daa8e9e1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f22f5aec8c26cc106e86d529ec61113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2d4c8ccf9bd0f54e33d3e33b90e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6b31cb9d8590d0e1175d3ba2cf9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b237d38d0be86e53298fc75331498da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa3485ede5a892dd5cb326dc26716417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197350b5a0596c1959346f84edca9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13c6666421e431b5a560a6499ceeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148f8816fca8cf33644acce602fdc2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf251540034054dc589a4f96df92d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc7bb2cb4dad59f2eea99d711f37f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f557b7111b51375c84c912eef27fd0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f408e3d51fb6bd506263e1e09f819c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abca7e1cc98345d05d7dc5a0ba353425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1839e20265d071fad39ba43497b5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af7dcc321c6703d71f858caa9817bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d67e85ef192df824efb726135c5a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6711879ee0c23e8a21df80ed230fa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbcf78f7cd264fbc075fe8572d67cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c44ad0f540f0760da75d51342c006c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4a223e4684351ccae5d63b6719b8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897ab2738b812f1c9566a45ccfa9bb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a74969b56edc908aedc8671f8fff3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864708a0685d185fba3850aa0dbac5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ee39ebfe302b1c6865f7cca6fd6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3a0849190ff8c0b432e7f8ebb54537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ef649872ece24fb9a924a62ff40538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df34615e01c5ffa225b7fb66240464739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63668ca369022838de1d20dc5fd8f2ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08733481575301df1ad86794ef04125841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289272f99e5eb0d8e34e6360a7b8f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6373184c290b1de41b1e26b2d4e87f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2279c3ee61a6a6f81f4bd53de6ec74344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f645aa14a0ce00a94cc88cd8472519845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc18d2467d4d5d7c1641d25ade1ed846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002fc07bc39bf2eca73cc7278dd2b3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5f31ba7c678bd2ed8cc6c67ab24748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f63ab27c1b12e9603e9c9d18fe02149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab06a2328f79c5eb064739adc026a2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8958e9711a3c770a31ec3e70771a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a119972440488753604052c8a92dd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd2e5d156f06655133c360b04679a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c58cf73ccc1b6f7a0d23a61c5b97654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ee6f17cf1a1bf5bffa62c9ac122055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ce6a79cc7dcdc7f9b647ae8067da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32427179a63e4c6632a6cbcebd4213d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a942c2a939b5f524d8d6658f1f9a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde445ee3f81f99a0404915d0eaaeb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7da4e91e07e30fb59ecd091159c2ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa9dd1d0d664b07b8c8b26bc2601d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f80d625e6acc4ac52ac77c038056c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0419e7a11f4ffee0c9725d2deee29363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca57029424ea5546827ab81a2507264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a59d0e72b66a69e1cf369b248e36065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0cf116e4632c33d7600c25bf38ffc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d883da20f3bb36639aa07490b0c3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c8c2f0f93345c38b8cfb976b05a9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2053b18c850a6faf45b9d758c345169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01f046bec3e097b2ef16a92efc627270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57c4b6379f4fbb0640a03adca5ee4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7d56335bc63ab2e96c06bc9eff0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595389ee8ff24506ecbb5cf5e7baf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e451085a2d859dc38f12010a4aad8bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de20446c11d2c6319825f026b23d4ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18dc6e64de4a04ea8a61fc381a82e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe871850b412be2d03cfb76e50666d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbeb0d72a4abc389be556b3ed7f17a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa160d88e9e71c465819ac32b4e082f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c844ee40ce2307700a7ace6e6f4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449b468e0687b4152f4d9d48b61d2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683099bf15cb1749b4b07a0cbb8e302582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d0e4ad7e691b37faaee6d38031bf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a652317f2e78c3d98718ff55014e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e12f2a58199d95ee402c13a17146e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407916ecc6b62dacb15305ebedb73786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4993748439732b8af87aea0b9cbbcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a31b20de2be7e4e7d9618fe27e54c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011efcae927d746883c5bb002d00d9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb897251325f026ebd3eb2da14b10a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e6dd617a4ae11094d075f653a2e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a4be416b9b889b354b516221484492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a17a2e7ab90862182d616d80a268f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc3cf032561169a418b12af88d73a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efb2fc3a3a2018e20bea8e4cac1f2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44efbd0c5af8635ee38f97bbad2b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d66dff5cd6e411823bc6d6bc313097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a8e89e8f9da8cdaeb73c233516dde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd3189435d1bcbde9c0f4fe66fae3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b3ff02488e0c80fb0f3b639a94220100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d8fa55748f689ed6b8046240eef4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5131c67cdf0aec805f842d9f561d0ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08acf73202cc69773828c3688f93c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a4cf8aeae554e3a13e845b3e0071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17589b330d1285121c7dad13195df4ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1646f3eb9959a504c403ff40d4f1aac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c23cf7d926429355fa4ba9fee66ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fab2d747730f3c29f4eb263015efe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7389f1dc27b7b6523b5d20db79748109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b072afb4570d4e12a58daa89dce1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2f7c481c0115132287699350b463111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52276b75768e5c9355a3022bfa0749112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee75b9c5b93dec279e32224b065d902113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274023c0b4623607a29f34fa69c2c31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7190c0bd9e2ffbcfa7a4225fb2699e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fab6e013b5dd2936f8d621de4e982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb422e4cc006d3e9975fda37311d3b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d2b6f6bf1d580da495ee96dc9870118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da9951fbad8eb2847e76f1c8528491119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e94ed887cc4708946be96b6f214241120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385dc37f106362c6baafb706265735b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920dbb5fd13cd154e5d3c4785928545122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eacd6e763da5a0e0c24209353e863a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a812bd4806c8fdbf6eabafa8ffcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e6e21d1aa88f7f3f341f8515c12e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27040d51155ce4828c0876d34573c188126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106acc91a27a4844f4515045e5415b1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a998852a060a78f787824baaddad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80839fbbdf8da15a1e1bad6d635a1d19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2acba2d5490901f771b671561cb375130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3c04c543fd495292c65aac1d0d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55504f911e01ea4cfb1b80aa27502c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e186a03fe54fb1227ca6ee12159db04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba0e5a49de1427901a1625a798c7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd3766137206b8a454c1a56df5ab6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7af112d65a86c7002ba196c972c7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9174ccfb08372bdb36ba242f6cfd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dba508db7c53fc56dc8c2504112d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5c27a356abb5566757e21759fb4a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d43f762a611dd69dc6ea4b293e762f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8642ab9f89d042f68a6cb14c8375141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db70930457461bd3e4388efa8c433fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b8c9febda1b00e0d85c8799e7e18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c5799a6bdf089a1cc4380b302fd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e5989074fe385a5bf0431c43c572145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb23846bae69374ff086dbc6c6c2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ce7cd6d11d747c5aa0c86dc461e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbbb27feff7d89b050824fe9cd9f76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064cfc53bf4dd219722ce845fc1c37b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6659b8f62dab04a0d22c5b12445b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24de2ebd3ab67450544c3c52fafe6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa566e55a620f0d1a585b8277d5dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c40dca164c5bd202c9fcec3070ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148759af19173312cab7ce981e794c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8d0df967e65779d86d58f0ca91a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ea4cfc742e6c981d73ff1caa55a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fc690a62a40e5827414c6e4c7bbfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514c7acdda147728d8aa0aeb48bb3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e275c983d2476d7c54aa3d9583765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5888085657e93b6dc76ff712b98a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25e2ea7100f3f5ebc2507999531f21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cbc4b19bbcdd722ba924261cbac1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759be9d0b5fb9b725cbd24d83772134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71417c21fa9a16ff7ad46b3701762a2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560a1451ff86d3b41f60993260ae8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234900270765da055dc65453c1d9dc08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10126b2d567f6df0f5eb6a5e898ea0af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0831926f850db33510857b0c75a1e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58659c1ff65d3fc7765442664f595e82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeec04ead4f5bd224402cf75b291f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fffd66f55ce02ebc4b30717f4e0123171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6e6d9b71695c16af2168a17f18b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a21bf2842e85209dee7042d920ec54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d1b60b2bd7285d9043ccda19cf8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a955134f018e64522227c925840c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21cfa13d5898ded666741ff55afcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c03312a309ecdb534a45ccd059721d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd37be50a1e24b334ad36d43d01a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705c9f4bdd7c018294891d09e6f9d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf9fcf080c22d5afb0daa2ab34aea1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94ac53ef965b04a09906733178c60d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7fd1186d96c3beb5bdc0c378b65da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966deda91376bd4162a37b6ab9a26e83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a1d94d898faadfd1bf6ea5e4cf9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2b4de9a1911bcdfec279aedb652f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db220ce33384dcab2e5e761f4edbb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ce0edb6b6b92465d251407013bc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6e628b8a674849a0393b218c4049e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea530f65d424b23e253a33af4dafb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103094f5dcd48f8985cec33b2b5461b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794921d9b67c457498e7ef670ecc5215191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e187d4a9478651fcb3b3e8f924ab0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd279487d257cbe395e92eadae23187193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6fcdbcde0c65aa6b7d9b1355b78b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c3460665fd85bc3a2174f2ed81d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2236bfc024f003487803a77911978ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca88f2c24f1525fd2a07421cc8b86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59615cfa098c8ddb9b994c05c3733f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cf1c41da8aa12351a472037c1d53e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25c6dc7eae3875fca7eda9059624b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbab145bfba58c48c89970355c0669201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32e0e80e04a8b733082d926f8c55cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cdf459c12da4606f403f46911a73e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc32165bcc3189f15b41bab75ce8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181296d798d82db7a4a601cfd2935f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e53ba79b0de20915553784dcdb73a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad789440b973b600cef0098b2427294207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbddeb60aba77628866d67d3230c44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66744b5183e47d6559064a05a6778c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5a56e2bca5062c9437ff43a04198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ab68de83098f7fc3f3adde7609dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775420181dcfc0a3f6994268d79abea3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60080a25e183ba74b58379b2773ab93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855884530e0c1d7f6846fd2d0240afc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e4132d935df092cb7ca1949db1e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff7f63843974ef526d04aa0cc530d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d0fcca6e2491ec4cdc800df3c52e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf0e3e65b624c8c5906d526a6981f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a8f4e636149c7abb47df9a06f78a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb30921c6034e005fb43d105098114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaba32fe39a4294cc7381aa51887bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ef361df21f45d3441354bb3f6ef78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16e4af14f0d3875f84427731efe9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac9f048837f514176d48bd9b4e70e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764b9abc2db8403392d76b353dee36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09525aff2552f81e57e13e0b9acdda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883062e7dba393855f3a7d80c67014c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11eac0c4ccb92121d5e95a0fa303fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd293bc87f7168f8f707e1e37bffa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225ccbf5f310cd56f7d878bf47e92b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f124bdf0d7e2c8b1910b0f323984936231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836895aa46728db1f60e71ea69acf22d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdeec0d662dc941017723bb3fa9335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d813c00cc389aa5db5212cbbbb464234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a1ba0e8a8fa8dbfc1ca11b7f6dddc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac179b2572f0c0e9a12ef25010c1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9e61c946675b4784116655e97e9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d8093da3992c2fe4acf901873bf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390fae6aceee2bc0b0567e250de4e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bc8bb5ce18996dd59604e0ef3dc0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a51e4394e2de8c12c0d618c0b57e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0505af9a5266990949fc1f0bd41f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab722e813ad07d63d95b4214054fadf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678e10784dab008c84357369d56b9d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf68a34dc11cf9b58eff6196796a5d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9ffa0c64b4163548bbff4a1c258f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db730529727dc1a832bf18f02093050247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ececd49e701669f330e037dbad23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472285bfa66ed2819285a3104931d0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b07a6f5b0dcf1fdec076b20002847250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b218c716f630e24fb53acf89d09fd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0422308c9ce2a1ccc297b60cebd82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bde5cf2cbf7c071afeb5447cd8c4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a62e3950dc0d1ac237824d549d5384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa6f8d213c7a4279c71998259f8ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abefbbbbf80df27bd88d4f2eeaa3b1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230ab2964a39d10470625b529a0d546257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c2b19bd40191753d349c015f50e53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293ee22e8d25d224938e2b23c6464bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb88f89d6d99177807e621f25ace7e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f28b51b744b327bb71a658dce8c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11bbdf1df97f8ae1a4101cc5271bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e283ac7710aeaf201ca7a5883087263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c62fe9ea1114e32b6578a4910182f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1836907e1dd4c33fb4313135a9f2af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b589b166e5933af63a383226f1f531266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c001baada1aa3d5a0edb8d5e9a6c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a25afef6da4ffdc155b4f9a25473c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afdd075c43f294c47df5fc904df44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029514c6dad28b1b6e1a06668e5e12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aca348bb1733babf53fef53f4c702271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93101fbd476e7ab3ba8e7457e7a51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424cf74bc4e76bd7a92cad7ce3d762c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797e84f2017758eae64af9fe37b111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69aefdab3cf719f81715832ca512a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed797134e06174bb9ad9dd84b21931b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35640732cb07c25277a1c3a3d6af5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab95d36f7655337f4156d3485a348ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505bda26683c2848ee1ffdfd7b1854d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841051d7195d19a8045a35af9e392e4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb58d7c17043514e244112bcb471e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ae6bc0ffbe05077144cb4d085fcb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d329efa39aff207a1cc3410a5d6fe0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ece4e88bc8cd76cc2eef78cd80c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813b357a7c18f9a81a998ba56c5a960285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf96fbc80dcaae8552500cc290dca1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc93283a31a74a3b6eb6bd871d5bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32807e8895ec76b6ec1bdd8aadc047c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f3375470f00091b4cee437235988289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19f90caf32824690f01f4e5eeac08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30601d74c717edee82b5749d9a5d2317291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db25d97ea1ff3d84d797258fe7641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b30be3e04acb640f7afdd2745b5db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b4e53da88730dcaeb15a116224659294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd591d162b27a53c9867354c557532c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9518425c68a19c4c9e5e88169259fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29c42560d6b5df52ad1b4880c7ce1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270444d3bc3cf3ed77e2f6400e57961298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029c0f5099e69e2036b2791b7b7ab0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56762e4e9ae68c487b65d04c9acc39f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df455814f6bf511340b1de926a2edc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638274a334ab8c8c990c7cabb9b05a30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a911bef7711d1805a33085c8f8f9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfc75f0df1eeda92147d7df4bc0e34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743606590ec4ab9dbdb51ab9e3f7ec81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e703506cd3a9bd6e91d0fb730fb503306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a08b806d95074f8d0b0b39d060f6c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3651120c69f0d3fd1bf018726f629e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c22d6d1f9a85c8760453f85c3c45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04ffac5c1f37b368988ed078e2464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da790becaf97c0b4d95eb2a433a98f77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1ad83488815f4c34694af6c1871f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435796436d4c18216441676e233a02b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8683f2e30b79cb2ca7eeb11e80ce0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64546c041eabb299c9d80d84df4a8adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745733a2f588813df4a5f290a93733316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc6fd184a28ddcfe5ab21daac821d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a4fee8242b8c76ddb32184fc2582318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a99fff5ba5ee27cd65c928720ac0e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1f4749bb3363041fd78687882f3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592f85bd68472efca48be26cfe6c38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e180c9d14f9e9fee85261d3fe7cef5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fc3853df77499f90d1121709d4b80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f420a98536320d380aeb9ebd5e68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617629f5e15027160783dcf95d295dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0dc140daec41321c4e269c9591024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba937a8a136a971016313aff84d36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1ce8f39f0dcbf01fe2d90e5622be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60870519d00b07e9bd560049db8a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35d2d21d76fa29efa7361a407c9bff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8962cc2ca3bf0b846590eded8a8db6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bd6aa0d95f020818d30bc4be85f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e5e8d31227a45969e50012de48cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217d1eb44fd49ce626efff131f819d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca26874026289beb1e5a6073304e39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381354d431d8df20bb067519e3d9e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d90c2bab5cafc069e8b2d06a7dd489337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d5043578b7b78419017e1fc01e41b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf300bd6978133b5beb62c467c5d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7b34132afc9aa6a60cc22e0ee2c6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1d6af4af2a04e94002d4fe16f0033341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0bf8eccf6f8d4643a69ba256edf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27a0cb61a5e5aca6466f6750e4cc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832de833de552a0ac8c10a289aac3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870fd7360722fa090247535c5c420ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0ece51af853dbfd1de70558c34cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fd7a81e329d910f2bf1f7b2c1ac23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7e774d4b48eec83d3739c792cc99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557be307a3678454090527d80c325716349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdd0beec8f39ffc198f57c97685bfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09cc3bc85f97ca93f6b4cd7ba305aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ef468916d143e525e77abd7a2ea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc848e16771f59648554400f6f0b2081353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede8b30b7680ceb68a3c9d9b96da490354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84f84ee460ef10ed1305adbf6ee670355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f648cb7cf474deca6a44b513b886966356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df315ce3cd2871f7b6c2ce243fdc7004357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2bc3278a829579338f236e5ab6f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3903df3aacfad9a877bdddeddbdc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682b2aa18af740808044093d87d448360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3abc8b14e79329b296de065aee89b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3e02156cdd6c138dafe3fd47678b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536aa58f83a7a562bd3402898a972d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323250ae39c7b322c3e16dabd4d9729c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6020993f86d7f3ae65dc002b58c3de6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2314252c835878123b0b3b0e39616366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e472fd3e2ef9899bcc8c76426b404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edab6e286007435cba834f06d25ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403da6c716d7890edd8c40a6b59520369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49cd7c9d7e48a9b123739699674ca6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602fccea521f22ddaf0ffe9f6f78e3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02a1b93f0ef7d18a25ff832380637372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745af2ee7cb0c139e8f972d0ad751379373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f444d9a1bb1e233c9d476774a3c80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be0bc9332819d5c1b542ca934b123375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad0bb63ab1308abf3877661c3fb94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6137742d567ce428a059cf9997b48f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a7b8a21f1fdf821d0b752007f61b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b65eb249df40b75741ffd10de094379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebedfc0f8a40c6703c3631fc21d9d33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13354a4ab5d2935ad66893d3c2b697b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17870af2afef919d6c9403398a2d6fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1bbd031f0b11a933ee281e184852383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fcea7ccc3906a8e48298f5a920689384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777219be6d3636841872341368a83be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf19234fa8020c20674eb576f2457ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd888430ef530050caa6e2452d2c82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6774920f70ab09b5b832958ef65855388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d6c9aea7098773450a90cbd35fd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67baecf5b7146919577b1acb0442dfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b328c4fa2f7326bc462f8b5e3f867391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0de8a1c6720f24cf82741e1b77c377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b845becc57d156d55f4b0f5cb2527d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddcb54ba6bfdc81d7d4d0dfc5386c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed294007e22a7b7b4dc15aca385f127395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a454933d76e1b4829e498f5bcc61e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864aa21e39176c2ae5a18adcb7e0e4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b789bcae337eb4000690184727463398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a0b5f11d09e1b1d35628c2c771ecf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb4358ad0d321cc84008f12ff32a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce0b19c8c1cab08bfd6970e0822a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba7d7b0e56503f2d0c645536a823e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451b68e70c377e89c8f0698a7a49b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eb3474d51174dfe99de9cc91e3697404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e76afd6a4c6a5d6a3facfa62db5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1f2b3d12ae8853a486c541563cdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139047371f8805fe5b8fea44b196a119407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021bb8ba32891ffbdc5db0e1a93a34c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b58d37cbd9a984fcf17a4b5f86eda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06dc8c4b98807aebcb1f7b9670e428410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c52baba6f6b2ac8354915d1bc755411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd484972436815e84b86fec0561d1435412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a531f60e708562999df7dbe15f362c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a47800b923920f4e11003e4605d39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76bc2fee93fbb001cfc74271147298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb10dbfa91bcbdd8737f36bed945d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c13fce4c409462294ffb873c474f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9ee9d8a3a2d64f7942f5e1dc752b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a91ef3193923349b10a68613d263d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9ffd1ebb9d464d75c37aa9152e25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b653842140717187877edc8ab116717421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6617b715e6f0a2ee36b7dce7cce8ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca835b7c82f1d8a5848bfc47a89474423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd3608c0dca5fddae8dc72746beaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8629d41b591274368c592a211d6c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5551ad33854b773803fc8b78719aad9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba53098f897ac491b6a5e05be1fa0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22faea50f2725b18ec49fb2a909b38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df154ad8cf645ac0b19d0584c4736429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3092af60d2c8be42b38909529bd529430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663c8d75b67e31d32ac9082ef7d1a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776def77055e1f42ac8a92c84ab4881b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298733bd7caec2cd427da77bc332b0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f79a447fb18da1e71ca33d2c0af87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2414d2a2daba03b1c4a745730b185435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7821f5d59ce74968f28fbd13dd3f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cdfef88c0ebd194a0012b985b0e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326ef1708f5c52dae50c422d752724438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130f58c30a7d2c24da20a5bed0d053439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11319f362ee6c3a0f73bd996fbc7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40139d981470b8f510b7d336de3ce5c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592e9dc1d9d603b99f6701f17a6508442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1fb21fa898be3c4546ad5aeabfbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8894d5fdcd3d15c9b0f68f3da7e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd80aff75a7f865b111f1b7a147c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbd45641d60b6fbc1f78f5a9277c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626c2d196d5f3fdb5133a2347309e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca6a816ca1b3a431b78a688fb4b2c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f925b63a772354915168051fa8e8c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c2d4814e9bff17fee0acf77d51483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355abf7b0331670e5f7b80ae2904061451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71e17b63e145c4e3dcf6ebadd4a5be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f91a9f1ac1f52380ab68b969e4d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2cb50f6084c1cf762e6e6664424d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d652162234c8ef21faa7569a6a9db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028983f8a39b59c0e756facbd4ff55b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3e927b8b80729f00a825d70fd5188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd812cf45ab49945c906dbdba9d2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e00052d2d4a63c37ac97b1598305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e98602ad51aa7d87bb8a350734800d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b51c2f0992a93e44891068e146dbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2581315f3acafec70912b38a264d97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373a42f39c93bb59ed466cee009897a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27405ec41f9570a4f1cbab551a7bfe4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b272fdb03199d8c0e281709e738e35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5199bdef19afd067e6c2422f1f8000a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14907764d1f0f89fbf9644985772c86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a288516c1e2ccd7bebdc3978f3189c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b232999797280ea37cabfc0f31e794469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83c1121a38e6c20c59ee24faf9aa78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f527d7ac733d4375af7e4f75b650f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508dd6955cfad527843b298223c22d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439e418c9ef3141ed1d24e0d783547a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90bdf5386dd4d967aa84f3616dd859474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9384794e90eca6964805d71000bd715475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195af8bb30d58b4bc954b39ca5e7a339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d466972c6df2e9088e5cdd0e9aa54f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa1c2cb1fcdd0aaa86550f3e83fb14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619031c78753549a7d94728c41a9fe38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba235e1f274a77062480747fada8d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e406d099e807d221d35e6018acd59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5169d8e5ffbbb79c262231ebec24b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfee7a80c74c7796c54cde302da26b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40de8416a1d39e8e6bcc4e5dc98290484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8dc3c46920fd0173e6dd5547539de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6e51ea4d1eb1fb8963d8976d22705486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447587e95ccdcd2c5f60c3ad8c4d5210487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ef624bc785420ab8a4c75badaa4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7bb0615a0796ec936b6b62fe8e32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e8e5ecee2d0e77e9df8bf0394667490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710a2ade2c3c361fac2d777e53d1ce2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ac84f0ad419ea1c08e19c29175192492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f781964145feddcc28952600fce5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724442f3e762d37721f60335f3bd38aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154d1234fe7c8eab0170f22eaefd2c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb1e3c55157f0a8a4a161ad95ec99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c7203a169887ba695ea61590a7e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed317453253310c4f2b91aca21f5ce2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2fa35e9ac86dd82fe702a9510a9bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7088f699284ba15e46eb118bf95a1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04ad242dc9ffa788f8ab8a9413061b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375b2ca57221be686e5d01741b51cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9475674e49876efdc16205e0c24506f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0125563066e5232c9dfd010848ab2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaffe7f01e49c86e4f508ac63ea78d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92525a9e9e2dde22cd4efa0abc065506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9eee3ffdead2cd7543dbdf2ee545d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740af289c8518daa760e2be1eca5757508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4014612c19ec84a8a30d3e5e648344b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca09781c1a65d6bece5d303d5807a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b4efd803400b3f47f4b12e200f22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f347fc7ca2f4453422de933097c7fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ca26e7b455477acb6b763ae4a30b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b45ffdd222dd915577536f7f22c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5b3a875129003e8b1913907f929c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6543474344ee630c535801533f70f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01325f7cf0f0ec16ebae0b01ab9735b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec559cd9a95fae0dfbfcd661214c52a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93359fad1c608bdc724a3207b9fb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa21785d16a64159c9e78f439f441b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e138fd4605d357856dac64bfa936521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7d70a2bf6dccd9b03835e4dc391ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3bb2154ce23569e84956cca22ef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc478009e7e5e0671127be848d5d14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9003cb80e939de6d96c1f857956b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ecf108e9f4d337b8749c8449f1471526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091d12894cbc3c171ff68b9e8be961f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24aa3e5b92e02dc4bab6e12bf51bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684f05aaa5b2bdc31c120a0e285084529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf72af0ef894b2abc42a657e24999530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614ef2081740b2e7de8c27f4573d17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5be515af225ab80c853fbc74e8a3c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268dd66d4ce18b68805f687fb0a688533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702009c3452dbaa389899fe2cb7db28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee34104a330da5ba749a8d60b66f4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3244dcb6c42e0462116cbdc1ba750536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb065f0c464e51238ee0fcbbfb2bc8d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe8fb310d36b3f265848c561803236538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2282f6bf98c75f521805a1a7c857b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4e92553c79b1bc6c9babe5159d7cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0696b28d43e7a326733ac0bdf9430c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aad8405a400916ee07c7a6f62a406542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02081aea665e31ece36fe024781f1319543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c62c3aa3f056a3537ba2711851aa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513e8e889ee1fdd443cab49a32918e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40040dee02bb6ff8f05f634cc9d3d82d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076830869082102b1f0f81414e9e350547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f15226f90f06ab3695228d9ac063548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d338883d34ec44a7fdd864ca0c19a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefdd406f411e3030acc5d1dfb24727550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557f0a04c34471df36c609813c091e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414996f999ea84fcca1bd24f5295fc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f76e2e88e6ba81d6817b278ac2a6d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e355df00b606e1365e382e627c2807554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066b15178dec99b2f61d0ea5200a4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41fd7ccd0a3d26233a8ff4206e229556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb584b795880d00c4c731d5a7e8dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32c2e78290222f8a23cf42b10fdfc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0509d52857f8446727d4364b02568a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a1adb416a07850d96a4378186119560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdae035e2ebc135d87625c03c51046561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f27d414d6937cd558ae4bf77fc908c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d5e5a018b8c7784f897a3dbf9f19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830d4a04455aa4338dd8b7d9e97451564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44722214acaad3acdcbdd77f8368db74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85a0944beb91b3b1b9c6765c1276b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e7cf708722b5e22bd06b260524b27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd6cd81c989533a8f0d7d1cd589d8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99ce63d87dc7a0ed33f5761284f03b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccab8b92fc9d2928c15c254a6ce8229570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22ae6d3010a5925ca329a732ee237571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec224db7bf052ef98b65245c432be280572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37b2196ecc8e2bef7be0bc96d27be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802607c203d4231a05f1014649b145b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be4d83db04c9934ade40880d845748575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3e97f9a8fed9f5e55e86875010cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751c22ed7aab5e65a527030950a587b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ff1a7215c25f960374cba1bcfb45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9c50b119627d381839fbb67716b90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2848dd47740b97ea160a4a5facdb7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77930f11b235fb37c4ae97f90969c99b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa69a62676429f2070741af8eed30f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c49f13f31bdb292798fbe3162a9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142abb9b4e6da945a1f500cd504aa46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b6d316ddbd705645cd34c9abc3e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297c3ff78bf6a0e13e1ab0da9a67e1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885eb58d82c1c78f731cfcb3950fbb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c84bef466df2615e6d7e357959b8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df037cb579912744f021cbfb2b0fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd41fda7df34136fb58e9fbd7191d17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670961b80ab107f4952c3131dbf630cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56136ee9d095d33d4e6c084042d1e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7472f2ea1841210e2cdf927b32584593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1792073ac93a5e24c1b0864a9714976594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21915d718eb37a36fb1cc7c3ad8d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b43206e2401084e91f03f3dd22e0d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1fa072c8b7278d6ae9cfc7d2cac98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab1331df5de64d79f2f756bd57e1b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5a69a1e61159eb8a968323573225599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d39990cb0b6ad74567d88bca4f012600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361e9e3b40d23d17d83f17c736bced601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cda5c3f51173af0eeb957d3195f3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373913b13878e4b720aee72e72bded6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9128d08eba4469de3f341e74fe1d42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f337173177723585e36d831ca61274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6048f6b2609f44dd3e0f44dc110d05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ab18e0d8337a5f6293ce0bf9180d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1a25a2b68dd6b7de3fe18c7cfced608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842060ff63b8a7c9b5b3c3802d41ced609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389884037eb21ad6d658d7f8642da1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6921f2f0158d93d3382bd569e7a2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae457b21a393960ddf23aadec6c6bd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a275923a11f04e2417b571623f087613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186a02252de3af9f3304dee7abc3d2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2529495697f4190b46fb94aba02edc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c301845c808d9820f24aec6477a211c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b88d71a5efa33fe36269e8f507fc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dbe3f36c7f564ea317c0cda448276618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d80579c2a0dba6b2dd9bc2f2110d88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686b3126079c4727aa1bb6ee9771f27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204093c4eff45c3946d99ed957f83907621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3973dc53648ebda1d44780464b7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a91198a32c4c936026c18ba60d95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a31ca0e60f6d70f804d29881d80c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f39a49fcddbe7c35887d0fab6d03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dc9bff906403c9f00845a394db7a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3da35bfc9ed7367a386ac4718ec07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777518a2c83b65e42d00a3add0459d73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe8ba6dadcdbfeb5c9c422f0f70f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4864d8f7424ddcca56efef02662433630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6339fc386ccede4701e2d7edb82b40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eac4ddf1bfd13051a6996d2d11468632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885bcd9b98de3ca520377f4bd21ed2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a843476ad62427a344631179cad381634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fcf68d5bab31e95811ae619fb7367635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645ab9b819f6774b87ce3bdd8e97103636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395fd1ab5c0f98aef611bfc5a24758637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2036f24ab38f05c9738617ccde845638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a00f450b2ad47a78f37fcb4add1c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbb99d58beec0d3fc961212335149640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99434deedf2f52683d9ec6c0196af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98fa3e3694b30293def61b05e9d77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec679412695862ac59d06cc1a4af8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159fc7c8e1d27d881f567ce6edd27eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2858f40914f554c38ec5e3547175b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b4ba2f08f1d1fd990b45421e93419646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9285c8a203ffc18f4b31e85789be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15159f46963e2306b33b10f1b34d17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb104bb76b15918a9a0066bce37b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273afa5b7adec2c105f6f08f63ea831d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcd16be84221bed1837480a0495e8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ee463441ba1e8ff1740d43c1828f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b411b2f65b839a2942dd98521571653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6180bf3b63d01518df55f7cd22524654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12749191cbbc40e7c01b34db220ff4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232ee0fa46c5b88fa70e8b668c43558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9337fba7f708d9b53b7cf5d2b9c96b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14b44599ff490206633d52a3cdea1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad13820275c4890810b7d81f08c56ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f50a68cc13f841c98c252b0178652660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e26f74dc3c618d07bfa10588a6a34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc005221f9a921c269a75314b9c19ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa40508020c8c9a33528b44b0980921663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f87952e45ceed19518de6c026f70f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4823c6dd22b7e1849196983640973665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb999a31934391583da0dfc2fa3523a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2a80ccf36bc9672057e0525bbfcda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b228f9c8656580cc1aaf65f34f82ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb588b7c2acebbf542ac0ef4d6779c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570131d47bdb668c7c767e420daa513670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf32d2e8db443a90d0f5960375869671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fbc712b648df13ba8f7165b40b68e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c12120c6108fbb541083b730516c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b9a79a7f09dff73923a3cd0c4d50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81958e9e3fa64ad41b88ee998051799c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3d8ab39664c157db2bd4cbef52bc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3a5751ce67e9f37049773e7d8436677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d362fa69420780fdcd57a185ff2731678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acae1f91eb88f5caadb04bcf0c70172679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a08455ae6c7cc7690db9c883dde5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f93fb827f8d18aa402b38cfa5c11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889277f316084ae5a761509f7aee3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266af86af730ba953e53e24d5983f97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6bb0444656ba1c8840f86d9dcb8b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2bf1664c3ce61b151c3178a935cf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eedadd6e95e43d6afd26fd262100e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281594af6bee15198559183bf3ca0617687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e692308f237517128fd8c25a1d6bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34cd98d7e734425209e9d227d64b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46a6083d61d43c06fada4e3790dcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142cc03ee419077d90304e4274db3ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b143dfc38d039452cf18c852f4b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bfc5f6764494a915421d4b0338372693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42220cdccaa070e1a780a3ad56447694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f8a050ee4340820f4fd76da694f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873cee7cb4dd50eb3907fd9e0f41764696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebef278d5ae05693f45f3371f8bdd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27435f5fe507538e1c0b304cb77836698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c68b32755a928ac4a62487b65fc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093442c0cac72f66ecdbf51a78b64e4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72c61b76b53085b060a0b126caa03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a01f08d6fd561bb73fa1e3085317702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24763416ee71c850ed8d9651ce5a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdd795c32a7bc8c94e32d97bbf3ac9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21497c0f0b823bc0b8a93d2003e0d28c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb44d6b1d19e5930217770da1a7b83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9fd6d96eca37bd93ac4b1737fb5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753b27e8785dd41d008dbfe622083f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efce369df0f551e71518b95f50456a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689b95a37913149fc0f17da2ac7add710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5cfcbc72fd85a6781755b8c2676a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce568cd447540934357d8a187ee9c72d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2bfd3a1cad3da79d49e8bd2b08d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d47fa87873b9187aad8bc935fc4c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec598c55fc8da9a0348894c5afb86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57aa24da247bd29e9d06aa1e6b88d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644094da0cdf2797228bd6c7e9ce1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce52e77560528a7b2ebcd7909a6b106718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9972cdc249f69c263e06065453a80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462408f7131d599777c1612891c6d51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a0722b5131b123e4d3f3bdcd7f00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51472139d14916eb4ca9a0dc720b33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaa58157bbf0687e786e095ac8fc3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5e28efb696759aa24146a3676d91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3162ea7fb04638952498a77c24b5f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6bcac6cbb64f499cdb0e4ec0009d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283c164f74d3fce1e58f369463f58b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7421f36d7c7573225718d389cb01ff2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07125db3d12e27bc6af5bda9f417926729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0d8740d59153acf4728f7b8381a7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1cd92ca68e477931e11bbf9c295b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfcb80e98ff79cfad19453e24c461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a34f48aead53519af675a2168ee7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed78c5f41ca1048b9839b361090ec45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1923db8241616b33117f8fe28abed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a85c75f12975268ad1b5a47e433d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2083c8e44473283bdc06b28c3064737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7eaf2b635f7d0230080fc2a958b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8da8be9e8c661aa3fc9374f12e3db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16d1849a50634c639d65b996ad3554740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa3f8bd6a0e0e1a9510ea18fc27dcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab88a80abfc427b67c5713cda6bd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6537ed6fcfa7cb80c6ee3f9d71aa48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff816f9a3acb17b6882011ab3c5c56e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376d12df1b9c02192a187946aa56b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae661d81b72d8dddc1fb45cda76693b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2259efa2ddbb4f6e624d877edfc92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1fc246bc222705f1c8dad48ac81d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163458c60d150ef54eb26d1f91552010749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686ce4afdf9c049085ba2cc1ec73fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eed2407af3d230150e4f3a75378852751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a65b1bd6a21ba12059a8db3e2f8e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20428eff76a20d53afdd6a8a26771ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345beeba5dcd09db89f238066bfe5b5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5db817ae3fd89ad38aaf607f4004c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de2f3e45da18b5a034f118093e89f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdacbf3ccaa1465453b82bf3cce880757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fef97628be875268fe32af579103ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd0ac77bd62540d716fb555dc1e4e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9c11b8f34471c67bd3465c7cfd243760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f52303af24aa5583aec342629c01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d11d14327cfacc63e3d9976bf707762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01c8650683ef64eaa05f07037ff23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ed2ca26affbb50ca55b113e7f392764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a9c14c51b73889bbf41408b7d15d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f9f6d0a625a926527923ac7c1eed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63dc8468787619688ad842c3fd3198767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>