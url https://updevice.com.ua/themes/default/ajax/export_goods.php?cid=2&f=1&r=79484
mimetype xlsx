--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08518c200aef1fa060873340896a2d621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d20c3fc1637f9bb208dbb6e8dd31622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586af7dd2f5b8f1037394b9ddd7a5f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f20456138db6cff9bf00617de580034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36347b9b5583a00f37f5628caa0789675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc269578e27cc1d71e417e931014e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe8dfcee9d421af4352ed913f319b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2c6b9c29c418eabb0a59fcbc679028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca16a40f14d30efca0bad9fc00cdc719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26a5411e8dfc81b864d2e2fd9578910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a1e008c87e3d60db79ad038ef23d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49157de3627c37dec61a7d5e56a15b8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f73e47a66468154222d5dd783e40c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5be2b1e916a80b2bf9e9f2bce725414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e75834e334f65ff533b445f0b14015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb97f013309432fc974ea072e7a9f4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15199d29269f9f551fc87f686613f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6cf670111b585c13b71d7810e7f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77f87a4dfbf867ace4e9e8cb3afad219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36228eacdab757ff76745050ababfcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc246b9347e8f4b316e2429ab641dd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa17f3231c3f77609cb78bf4238580a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538bfebd9728827019e40946940007d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95c1b43de23f2dbe720a550a312cbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d8590699f9963c52db274496813d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312397904ad81d38cdbd33da785411b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66d33dd64ec58ccba27ca0cd13cb1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73270e2b10e5c41f301ceb4fc627126b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70399837fec9f7ead780b8def74d2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830aa596ea62ffad01fa731a6b1be8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c20351e8e8e5cd3d16301ece1ea46b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97782d6ee542419ffabd0acea8fbce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08353f9bce5149e10e4c24c0d6a6e7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5194132732f828cd776c5092ba2e89734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56244ea7079327478019e6c6a16cd6f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ce2dfeef8d7af49d64761cc3eaa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e76519fe8a1147c8eb56af76d81837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b036c8a71a257772a95ccd472cea038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8efa21eaef28fbf3e90cf7aa3952439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837306471f7d815363d2105e04539fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5cf37609269318a210687c4ba70c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a666d784af87f0cec78f4bd842f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6de320562be06d90d8a0af748555643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6a3eed0fcead2a4b7bda4d11bcef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f62b05e672f77f7a197d470d8da5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260331ac223fdf2fd162c36ace32051746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc440cd7f2fedbe40c7d4368ab991b2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e9084528aec5f94d3ec7cb51e196348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dbc6afc9c656b847485101aa7913549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b9ae2ec9e9fc21cc8645b30aefefd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8c534f78b6cda971591e425aaf3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539528ae06103cb57165fa964e5b78c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d5f73ef5429b0c46c325406ca09d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47565634f0ebef48df25baadeebadf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3277e1269256dc7e8f77bdec89df7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fcdace388280fda7a504b619f25ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f123a9383632720f418bd46b1f5927f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ca54835acf4e6e08fc8670ccd01158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e15f687dd5cd656010cfdc6726fa3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134ac87767657acf801addced7709560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0d062db10bae245bfb8b1470da21a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c898e060ccb4164e5469470ff538e4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3a8d6193d82d0a9846293baf95ae563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77804321bad5c86ff057dc60c7a6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99358f569848c9204394e2f434cf86965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba09da236fbed1337c1acbdd09f3ff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ea7a4ec0ba9bf284e40449b0f3e7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a0a34b75ae705aa05757538a760068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950a4e91431c0cfcb31f6ccc99597a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c658dec5cc979f29228eebe39f9df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30018cdeed23427061762184cfc54b1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7d358b133b63c3d66f96275c3a5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decbe6c1ec209bf4d91b063844f3e3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5b91b7a613aad1e8dba4d656e49d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1244686dce172b799cdd899ad5749675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273ee2218ab0732a9b2e2eb8e0eaee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437dece5734020d29b17418891031f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432109f44fc7a4d136ff8bdf7cd76cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c0098a8e2ba546cf26b21f6dac0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2f9b141fd510194d9a8d27e584ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7b76b2438e0d1cf902652d738d9d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ec9c5980d04d4b4e9ce70bd2d85082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a56efdef30056400e1ebd3178572f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b7fda9ecd81f8f1e473c2e562a4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f63cce3cea955fad1084c543cecbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f263a18b7dfa67f40e60d146bf4d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d5ac2fc0cc8b75c28ecc338f1e3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c576ceb66d748ff7babcd5f6e141188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78883539e38b9840b7139bb8afaf6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c80a6f6991a8d95c996abe7fc67c7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4396a34b4a4b5de92fd8e0ada49b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b6bfb8ed445c2012f2394b09912b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715a72f717ee916a24fcf3c0132eaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc26eb22c0f3a18ba7a44670ad6b0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa201caa4fe69c629b6c295002d7209595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96169aa321fda910d2dfb8e1a8d71b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf14118cc50218b3434de40aba304f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e57f26ccef89562c77bb1e622c9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b67f9675a2233cfaa13f1eac03f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c320ba54e7ef76637c0abc193312f76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af7a6bea34703a975b54dcbc0618fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23094178c1294295de52a1bf854356e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670eba2415a7360e56f16bf79ec2276103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076096ddb6940f89089e9abe1e02d003104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4586796b8c1cd763763eb199e39b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b11e0f9c0d87555d434e2b1ac4bc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92726ec7d52fd038e2461580232e19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cdd6399f70376b760b9ce9fd711e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141853712effed4fa17df9147dd484109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c4b4b76ecc76058838d3a3fda7e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b1cf6584f4e46d6342bebdfbccdeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458936cdb759667d3d4cbf9cdeee4449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6579c8506dd4eea5c77e1ed0144b04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e835b7cbfc3dc06411647e5632976114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaed27ba3f1e171bf3350c699596bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e18392bcd832e594171df4be1b2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b1ecb6093d3cddafe56e2e24ff91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03296fc2809cb086f3e45a79c696146118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16669f04fe3b7fb11b5e5806db463e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39b14658c091e13599a25a9d2b791120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598583bbfcb7f1bfc651b6a97ad44c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edf9defc6b5670942d9c327f8a1631122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9ca0e126efeb0ccfd63180731187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa2b0061b5d2f2442aa9f80fa26c6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fb44318f88a0d985bd55dd6be358125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799539962adcff591e5a6320330474126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58e05824dfd6aaa7f6adaabb778c50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299890717813c76894117215ca842d61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9611993602e6267c7cc73f59f8ce8e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc74c6894dccd9d1fbe3a735dd35d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c99f31dbe3b438348c64126413182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be8ee8888a820bf03f78524bd94f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba602373fdebbec4a48873c6a79fb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2d0f3f515edd898c6a918000377f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bcc2064fe0a88cd03718d89917335135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a53a74e2c8c2776bf6937ac278254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13261a9c4537bcf1712873e46ef9855137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f9cd14046bd2779a7b882eb3476a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fd228f6123fcacc2183fd05f56db7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae8516f9117c2b7603bd0d98e4a757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9594edb8517c762cdf2062cbc16cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c195016d6c755fd77bf219109fbf931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82a4069ed214036bd45639a5bf5ca8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef68cb0c6f165f887965b0e15714e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46f7aa858c5fdf94ac825de6b842c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee5510f31f8a8f894f2186b6a8aed3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e66300e07e5b2c32f988c5937186147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914418caef28b92a5fa7c1aaeecabac2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d50175dc8980cee7e3347995641e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469cad2b19bd4fb4f477ced9618da4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e64db07f8cba4d76b2aabe6aadb72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b22c26d7df16253b0fd07e3c66fd58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0926a557f274d5ce8afa26dde502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42fe463534f134e675e1df06c1d2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367978ed9bb816eb68f56e74c67f0d07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ff01ad8963065d5959f40a377e73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080b0b398c2c8040ac593cb39797823157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf692967dbab0f6f23ec4071f7964496158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a0c671ff64f4326726769d627afa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894533ff0285cb657426e08ab9b7ed64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b26f668688d504500f2464e6866443161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52cbb613492090a411bd5b04f91836162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b0ea66b28fff88bdc92e56321a7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8cf96c28c8664d92740f1e255fba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326e3116eacb1955f2ee2d863f9cd33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81ae13fa02b117b328562d93801a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e85c54cf19a0dccdb720d1397bc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883e98c59cee2b4572b0be412d2301b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593856de63ad0cb71f54d37aa47f19d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c289265ff9a60d38fb55558783dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71e7da02dc97f989ef6bb6069da436171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34643ab8a84305c14c656899dafdc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3cd895ca00ea15975df1510a9456a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16785c9370ea54bd6ecea0a8fe46dbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f6198962b292a2c16e4fcbf8e8cfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe0bb1f88721a4130873ef9e44cf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9599f242acb303979cbfdfa0f21d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643a2bae793274e975a95ca8469e03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af09bb5e618b634ba7e92488ae4722179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d314bea9c13b5fcb7d2da1a03b62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bef3eb34fdb18122fef8c0352585181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceec301935771e27aec7261bdb90038182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de3f3dc1deacbf97039d60eeb1bfa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd175300314b6a65007fef92b36333e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edb68da0b77596342d99a79ba0effa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5e4604ff4d954693ba00ad4444aa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa864e28bb355f7dd0a604dd0c991c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ae21b44fb1f842e06078346b4843188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d864f006ef643162521efc6d1fd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ebe90bb46e042b6f72f43ef3bb2cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd86e959b493018fffa5931263378191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea85be409948ec822349417bbd4f4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787936a219c8c030daf0d21899ec94d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e95a3df2ab9b8a13a4a5b409491ffe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeff73902489512631f0700fa3e7bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866371ff27849ddc21fe49dbc9ccc6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e17e422dc609715196a99bd36e90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4926d19e44280d02795813b88f20e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c5359dd37a9fc3479b180895add4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436a853cfd8f92ebb42231bb99417a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677e3c2fe5afa1ec1e9f0cdfa7a493201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3d87514983bd0011628038c7c4b3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a31630762997ad0327cbdb1d49a98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d9cb7cc79e13632960f88c4ddff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc46385992db227e8aaa78a4ad081b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def01fdda71a971293463ee93be74d79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba7b3b0bb05b37efd029cb18baf74b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14804382b5c5a91c69ca58ccd15077208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d395549f8cfdac34b5d46b28702943209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659d115726c23362e10f93e4cee64bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb39849cd43fcebb8d8e778631f14e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ffec2735556b0f798e1e1be6e020212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa49f19b97f6d36fbf55cb31e78da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ef333ab8a4db5841b3586b0bf88b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c0784daa948136b77c52aa4c8f2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ed9d8296b7f758ee3021966f7028216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2e3069db49947cc41b7d68de60f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab26003c71879d2a31f24d0ee7a72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364441dbdcda0d734cf415e4ba1efa03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d03b1e374bf511a1f8f8bf8873df48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c20efe25864a52c8849f3804da318221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79f7c76c304c9da754c9d5475c433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd3739253f0c6b1702a77abe0bc1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5000324effde7208e5edc08671550224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae34f8984a51760778881e0a8646d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54387521c2afd5749c3a837fe2e5b232226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9582217eaf62978e71b91a7503be79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c260287ec5a762abbee71127216d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f304a1285b52ad99f02d24c9e79b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b10956284199ed02f6a9838fcec7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7bdf0cd4ec4536a3e2be118fbe011231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900837e8d56f64d19fc5cca60b092f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284546a11bc3aa6c1f108360a59b1c65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a7979f1733d22ab5d56257ec2f1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5009fd6858589b3653fe61cb424b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f98a58ff74843d3c00ff792e8af8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e267eb6307ec8ed11bdb057392a0eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb26bcd1acfb10b669b375c78367580238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1122ed553a19be12fecc94ec76cbd4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ab2fad5b5029a131d2866b83edc79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177d013791d613ce42ba3a69fd16f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c70c88bb6f417e4c7ef618973540242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60791d84cf0f4ae2a09f79827c86cd20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4a15950e1dd3e1a4efe3a0a18e65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f62c70b6a4a4e1c5e5809f68f976a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414964710b75b66d960d1e8ddc400148246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ea8164f81872206e74e5c9cce438247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6de604dcbf8310aadb2962ef1438248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6eeac0c08c06a5136f29c3a5717c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec33231d0185f1a148348e9b9ab5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fed80470afe5c0d87e2e1003b8005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c627b03a9f8654968d863992f445a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee659279cde381b913e9fddbc5292253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae506acb2f486c360722a8a36a0220254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fdae171ee3eaeae5de994d60f7ff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaeeba449df4b1d12d0c9268dc2088256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e857a15a27ed202db2b40173b535b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00154b8933f1eef0f8a3de63eea19e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daec00f4be8839645567399834813c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd0cdc6140939e313b71056a63c85e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80528007c67771ce56c994cde3de9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7276a1b71292064826de842976ce67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf828f2130b003ced31a7bd3653312263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128204781a0fb32f8eb4a48989f87cd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ea4e8839cdccbd1f239889a5b86f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7952806b538ba70a9e7bbe360739a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94505d351278803b9975aa2dd1155a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81637a7c0ba7b5a17c889d8fa27c010268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3931248306a37bdfa0b7c7d01037546269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ec16853bdfe8f7d2370621a90711270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728ac219639f7748a975cb234ac7eb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a625b690eb011c6f42351d6ebdf09ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717e1341ef1319b8b38c932154baff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe3926d282bbd7c3db45320dae6c0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf06594ba6b958a47a97f8e2cd8082275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f291da34f872d83a2b4e2e0cc61b5b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44944d4e647a185f458273686ed98141277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb0c2a5118bf7889d313cc6d4f9ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de1e020850908d8268f66169167f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0f523de506525bdb9078242b81b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6208c6a408a0f5d7c30a085072879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de564e191e2c09d190bba9b32e3241282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17840653c98154fef321eaf1375fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031725bbc8b9fdf06421fa87156728284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd69a2f142835f18badba9e9e4c62d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0224fc422c8063b61629b92781dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9dbca000fe85579a268bf6678870a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7824179ce1dc92a34dc55b1d13a96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5ef23ce355ed74fa493af9ba36b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f0df4cd25f1b80e2915a8c2c6b653290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57db0471a614d793d7655f8fbeccfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f89030393374d04ebb9261b267d48c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce049d56eda66745028e07f50507da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999ec87e6e63f034182bb4201798e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204775a94995bede40172a920ff504295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e82d498f2e9f6cf02846044bb839bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8eac4659ce65d4de394666eb3c18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a27977ed91c51279601a11ee2ef01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72af0c5078d356c696798886156ad3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dea7192c0f3e3c08cc3368a0a96bbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd1ef8477fc1589a4f9ca7920f2db3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16229f6a491bc9bc926b6c0051ee90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb3d830194016d0626a80d617609b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175edcfc5611b3251fa28153b7d1a2d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8f13eb2e9312b8d8c169f2f1e403f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786cebb85060e14936563fc94a0e056306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405623d5072ee60118bd7a5935b72cec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85f54a3a12a720ea0e50f67b898432308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77effcca91952ec6817ab3f8676df0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fbb4c866fef4593af2741bee0ff86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd52f4dad95cd08e8d4b558a61ef5b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc3a7520ce2ce3785893bab2b73be6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e996d80effae16af9d20308ec3a744313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8f872665d4c7209d8d8adb9985a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39505c124640ef5922f68e20b3bc75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c500f590f064e2bf54bc5111f4c6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ea39c7055c73677b0327f0e9eeb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427e4e2e1e0d5cb1d49f6774224e488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e2e746574ab848e8b9acfb431f111319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c923c90875ea02b7bfdd3164acaf205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2860a29c96e57ec51a1a45e1aa72d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1997f10886abf551d4e229cdd2229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b491041bbe37d144d6f85a1e204150323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaedd27120876dc75cede92f19d3e0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336bb245f4fa66d9aaa48eecc559c41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1df9c32183f836da88d538c84e1aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ac8fcc20ba1e1d7f1d6d2b1398c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfcf61ccb658796975a5f658ffb992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d61e775ce05333e8268740843e1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f1a409350879b12326dab61e9f50e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec30ea6dbad96138e4969aca291ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ead545e893a12c79536c9e859868332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d600a652cae8d0355fcf5d255a5014333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3706afb5cdcafcb54a34e54c41a7396334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef77ddbaadc4cedd29236bf5eb6b88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e5a93b845e81103087147616211f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281325b43082d21864bddd54535e7e2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e614711d23a46969cbb67eae9cd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b1d430ec42d822af7f8fe71bcf812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89556afa35e8c93e90dd5eabe37a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b09d2eff49d61ba84462e8b9f0a4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed394de680a5b0df4d81c8da5fa19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c501408f99f46b4c28ab473a0900d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c67429eea9d8599c2c5bc9c3c3fc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc705091e5b691343da80da41fdc7ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c48a067c28a99a8793ecb7eafc8337346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea46e3c7de02d1dea8286657ef130347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e92ac7267a0f97a6528e337c5fe8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d74254b4547fdd16f17bc06d09e67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d948d8d7a392e9bf502905f349113350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ad5d348182f09e7ec9b874d53c73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebfeb598566d62c14bb1a8b6c3242b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ef969faf54449d2c4faf6d01da42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232096c4cbadf1bd5655ba8b0802958354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3c7620b2a0c46051a841d7f6bdff9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80140a172b128f9d5c4d87d25a32e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf1d18dee09823a10de8a81b5cd21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b8f96b3acf3890383b1ab510db43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1902267761b61e69f83a54f9866e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b90e8f84d8ec840711489b094d98d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6db4fde6a7834f8b433c102f58cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318457c24b4888c9013eeaad8dc73a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404a3a5abaa6840fcff5a02d291097363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1749e93372443d01d8db6c8aacea6b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad44e161d90add6f26e10d89fbbc22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bbdd1fdbe180c478c349a6fb1abce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a0f8a26c822d8198ec335a55e391b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94ad1eaa222f843ae76147069c3cf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f77ba98662391abc2fc673f76bb22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2c5baed6f5ededc832d5d1d2109b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff317cef02175d9b82506491cb0ff5dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a9165d9d156c499ecca88c135c7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24997042270b3c245c23ca440df475373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa272981e2ea8e98783fdf69dbc424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a0e14bd05feffe7f882dc50b089f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a780eec756daab2d9bc6555443e2efc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12273cec695e319a78a1381762f52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63604f69048edb4788a5c1355bd32a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d251883cc19e0ec3866116fa26cb39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47637aafda0d941dd33cac9691309380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a187165703442e18b244e06ec12d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36478065521c4b6c9a7122c1e8d853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2beeaa893e33c160461eb4d393ccd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f88d058cf7100f76c98988d04ad081384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98075898da29e102ccf19d3a38e06f7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223adb60c43a66824c5d4e365fd9e83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b128f897f7b5241456ac46d6998a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a44f3c3845f072158d278f081b8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5494d03c8e20cd01df0495779748a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95542150c79cd5efd1d460254e0f4fbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a06ef35e98e9244ebbdd6f4f26da2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2732b44e766e256eedc30db769907392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1eb04cac75f762a63b26fe1827dd8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7812169dd433074dfa0e521f2bd773394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22bd887a1aedae744c9baf283f2c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295b539cb98f0a099bc43a2c74a1e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef84719d07e2a63e83ab1bb3da8fb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ccd20954df094b79b35c4c7fddc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfea01e6c53134d4fa437b0db99a1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea5057475a08300228e1f596ef76c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bb51201888aade52a4188a48f2314401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574abf8f24f3e7862d105c549efe415402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2e5ef70840ab28c567d6ea33fe038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889380eb3536f4c98235fd8b48c33c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b27e3072d1ae0ecdb57dccab18a7f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664735d4d4c4b4a2f59dd3b6866ecce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4afd982eb781d75fdec1a8dc8b2fcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084c7b064f40b3bfe56c580c7e97ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8bf8315f93c60a475348925d1c7e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32577c5cb5804910a8eb572c0e7ae5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d776cf6530d9557013e4805d05c5d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc457900331a86be23a95e227bbb98a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde17107c1591e6634c3f24d39dba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1779a1edc10b8da40a37e6cacc596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fff6817dc7d5069fc1da21b8159e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5eb64d74a689e15621d05d0aef92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a8bba233d4aece5ca7af16af593cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3eb2993c121162ca838aecea9bcb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3322cfbddf5fb36b1c8dbada6cbe8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cd3caaf435a844786d8c633641b34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455905e119ff007cf381e8aee1a1e76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec1601d5db2b896418632a0d3488cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ac216a4ca24c12bd8b43dfd535778423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215e0deef673f0f4893803d80ca3e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fedff37794ca6189e006f2f28a38d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5695b08bb6c197cf182cb6c7c671c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a10a6a8cf7cc10550af3572268a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dda543fdc7ae9e8b6c3352c3097ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe0efc696aa0e0872fc5db43cab3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ae8547d4357c28d91ebab779f399430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecddab50aee66c2c9525c2582a8873431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21572522ae052681b0645bfb8b3045432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc32bfe4d4cbe4b999deb79a5785f4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4c461f1c741a9a5924ae261d18343434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b1ad4b6b2d1eacc6a58f564edf0f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90850d3d3a9e9e1c7a6868ddaf0a83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5eae0e5a8b1fed57e6f21eddaf942437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4692668a7dfd59626357838219417438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595e70768fad5c8af5b510e421c7f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aea32b0f668e7be09813f313515ede440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567db571d63f7e643d4bd2d25005857441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee97df8c8117f9546f0060090753f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106827ad644a22b9214914c6e85c80ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c2dd2905a642ed18440ff3ba1ffd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043e62f66523487f2393ceb10e87ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9979a8c63965a43c14188a4b155fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d08d894dc650262028a9700f150988447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3b683fbaa8074e41b02cbd148b26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5bd40403a2ffc87473a6289b6c865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749377dec6d88963a482b12406032a11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d5cb15bafb4e3a53298fe27c697f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b32b56e4b5b8ab903184b3761c43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a22767cd2a68d5fc180727e3cbd987453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb3344462354912048bed4fe340a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c3067dd0ea5da153fb80f7b3b1e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf83d79177c9addb0bd343c6cabd4e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d23a821d1580d4df5a1bb86d626c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ceb5b465f2218eec99b9b036926c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d71cac9e95eec64033e35307824c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fd0c3c6da6c3923467c9b29b722e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295ba13c578880f09d0f506418d9d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1b52ee31e978acad9c8cfed6ea45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff55e94bbd94884a8f164e1d77b5da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d89656e363d2a9d138dea2c9a4ad6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3f68ad56274bd24382cb2680fa63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb48a8da08e00e050bf41928f2f05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ec059fe8752494c32eb44cc3a69c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28305edf402afa436ef0acae5dcf974468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ced88fb4b3b9ad63686e6797a4198469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6f3aada118b7012b93a46fbf90f7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb10223c3ef61cb79315b0cfcfd264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8604181a7377352449e4bdfdedd5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad120fe7939dc638ac395354ac05b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb45487d16800a002e8553671a951d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718955cb61d4bd8c1bb8de32a53ec7f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936d5edd338a68420f45d34c85574d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f988bb3194ef452dd371f488fa62c40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7a9c073bd0f4f0cf41913e6d995c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ec20af23b837b7187d38de600d58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b07bf2638fd31dcd66ef76bc3625fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a72c483b0bb5f4593a75a0674dc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304bbe46cbcf180ceb0cc96fc7fa066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d26cfdc60d3c4ed66360d0082967b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b25b757e1f1940dff3a18ae418a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03417c6fc7dcb54d3b89cb067068ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337557d7483c25bb6dd3a5db4319143486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6cffb63fbe3ad86a4dfff0aea6bf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b9e0eb9ca8e39c51ec02d55180f64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee80f5b05eca1e154c3d382065bb96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa978ac41d02dae324370980ca45234490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b80529fb6e88d13927b81563e8998491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c374f0ec0d9daddc8b34b5d299a8e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8c624a593db962950e24040987c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dcc3ea58f4f02f2c5c352e3a6cff2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b812cd982c9f0b0b3c8702b93960f34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c24e753051d8bb09420ea6db72594496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2b47a972ca8a9501f2875c424fe6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba5dc7919d9cf4a30bfba43d703f30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d309b6d32cfd0fa71b4c534f429a4ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d24f51eec21d7132059d44ae7039e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f6edb38df2feefe8ae655fafa21a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a19374241001170d2234538c3f8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a00f498d95ae4a5f01336befb71e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048441992cb52c418d848f54afbdd55d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0540671591edd703e30bd4c83361f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b857223bcf8a72ed04a84084e0392a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3c4e0ceece1a6b37e32161609ce4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448001d084ea0c5a0fa591aaaeac765508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea17253d9f5ddb0630dc284780861d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb841f2ccbe82114414c5a9a37732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46742a50e169ae48e58639efd99f169511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e0e55277ed9b26d458770f1b2ea0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6ed8503a62169c1d996c19f2c5f3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea653c89c7ce3a5c9746296487f9c36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d291193c27b510b947a6f215e452515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f620b21d90635e158f58a646e37d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb03ca9fd48de19d1743f8eb700cbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cee6d0b407d612730702b0e96b18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86b3ab227516ffd3f7cbf55a8e3cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c30180e19a2a7b6426f94a9de0c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236af6dc2f5093d69ea620cf905b8e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866bfd30afc63ba9bc1fd2c04d6bf03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41528c47e27b1cb3ad243d3a9b8df4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebaf2a795900bd7e479bd90eb75580524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268b9d02914f9e9bfc9439cc2a9d39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e18d77ad09cf065a477fb92e3793e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec221aaf880dd144dcc00e71dc21f37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44cd38f1eae827037d2ae0367ea482528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aef5b247908bdc3aca6b18ffef836529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5449f16cffd2a07429bb129bcd95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883b511eab6ed9178064f082cbbb66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13a0915352d841247b47c78fd2283532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497d5e0275dc545e0dba0b55900c70b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102450f8f1b24a35aa477f2b0efd76d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb275b29f125bbfa078ecf3a0a3d4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4ce0d8efe34b20c142c1e1c9d0ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857658612a90da7226b47950179c57a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065e355e3e3c58ad118354d03b5b41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd6941256c4a44df5efce2066c432539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189893d97df8508770ebcd694710db4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd100caa5659b66fc601c0d10a17d9b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b9586da79667c6953b6721bd9525542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec75423f2e47e08bbf569570472294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f96ac2160a880ba7dbdb094ccf8b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc585db10bf2612efec631e2afc63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1955f0b43db35b9de0d73187b74e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc739a1f7df98874018e5587e7b6c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601cf65c4ed8c5375f1e1675129aa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaada10250ff6a373c923b191e93eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e576715cbcb8c14a6b281e6a0eb4a45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3147a8868aeafb5d6ab4a5676730c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e056dd6f0c310ec0b82d860207f7b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0fb79429bb16608f5c838190a23b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b0dd7a84fc59d71191cba165de1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befddc4282fa4335edb14729746afc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf647450fa6b74cac456144ae8b3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ffd1e986354045c62cb76a4d4115557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52981c746cacb21ef4288c2fb3d603558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9a1cd60ceac7f2110b936b813ba56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f28e87213d66231fb7f9a8038faeb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b21edd7bd37d21c38e9cf8ac15027561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ba1d1ec7c90f3dce303be7a0ca2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192599012764a854f3960dc82c672133563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8778423b5f41cdfedf6d81f8cdb7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae34371c3417cbb48960e43978d9ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16911f563c0bccb62e1c710b78f2bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7772fe05e6586add4f84111c36116567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e73d3fbfb41157be3cc7030243ee0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef21946453d738dce3fe2cd63f5d23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047a1ca29a5e5d7877ff7d38e38ee4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0bc55a386431045b26953acb2fd9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8b51f16734e3d2e50cada0d2ab98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c87a5b85c866f360375d0b558c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104fbd4a116de7aecf8b1e5cc9da4b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c7e9080f957713f1d0a83724796f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab059d27b956e87ee0c2e957450b3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be99ccee56de615fa5d9843a86cb047577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd190799288c27cf0fe77c8a26c6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca90597307dac2bfdd11b082ee1bdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e50f15ac1aeba0b3ac81c3350fa87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bebeb8e3aba9b784f3f8ee2522a784581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb085e1336c2a99ab71245f8f5b1cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc4b1245f77e62c48e5f39e180770583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c742af3ed72164d0a11d49406e2aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7396a8b5cda06bcd6bc86a486a36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac915d480b4f58c24b3ce1d94eead0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b08b035f8cc0db3f416ec826b0f38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4b7d05b488193b3124a8b78522185588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301ea55d73d6acfc3fda44ec547d354589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d2aff387a0d9d17f11af5e1d39bfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d5bd83a52f45a494855aa43c6aa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b7f5f4eb4f56cc1c61a651159b75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7a6f5e8d91f036b73c1c36b5d23b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db57401b4cc9795e829dfd1713077c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306c57f17794e9e72dff60945ba773595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50897e30827e9b940b847146a4d00b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b96d9d9058b960569d41e8e39158cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd110578dc2f3c8fdb838ad162852ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f896747d15ccf4bd98bcdb34b4088599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b41209cd5e2e5dc831b11d6c6601600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a763e69dcc2e46f7466210164f7da9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2314846a9c5c91946b52042a74887602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0f686dae22acad020c98c00851a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a2c86f299f158f10c51a3c1a71a67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29918f24307fd151827b5c21fc79e44c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe054c4064a39a798fcf65898b68367606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795e29c1eee4a901a960129590bf88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d57eba01a33f086077f52845eb77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168332cf6a4ffebb2deea0d0a53aba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629dd50b71a2f4e20c36c41ee71505610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a703e6b415ec11798aa1b9f2ce5a1a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409992119a0560fffa53506c43f87afe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7509670f129d2e46dcb9b093d5a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f8f64e76d421d0cd6bfe0eadfd3d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114e46a00d6b99492a2a849690778c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec557f16aa801768a2ac708d888602c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d54f07f29fda438b777b05bc455056617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a69ae634b3895851e88edbb23541a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243643a80797d1bb6a970feb4cfe88f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add169c92a14a2afab3924d19f43cc2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c102c6e3cbd72ba056fbc6f79487621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ed44998c9f388723445ccbed25d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802b87052cb22248a198dace6db5a57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aee27eb4a103dd16e9557e4fd9b4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d746dd4dd0e8d0f9c283ade2f96d524625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81caa34dfc6d992b9933235457c8aab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcf4a09541b3749b8703977b32d75f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dddcee140a7cc9df28273ee209a809628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3374e9358a455a82fb32cc81a5f63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df1498f3c78f570e77b7ab9e54bdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820c839363dc5dc23bff2fbf45fd69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f036ad4b7eba187a703d5ac6e1a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d38d03ca3a5abc0924167ae07882f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f64eb2076a9d51fa2b2054c51a5c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd79923445c98dc047c32e4dd79d9e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c47c226b6db5f49496240f5d6493636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f8f0d29cb12b87ed0a07d4b34419637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d29f8a2ce0d69d2668beac68503f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4ce18dbbc5b1a0447a189932331c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7019ec1a40c2d3346fd13d17a40b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2300331f0f8f5faa929e0b3fe062641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9399972eef6e2da1021f4f046a2e48d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd67ec9681255b4448c87ae73d980643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605042122d0365cacd8c3b68ab72941644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7041f3626db4004feb620bb6aaa33d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f7d3e46c7b2cfbda63570181cfbdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f5b23bcfe7a0ca579243dc340cb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80641209ddc6ff4aec41f248ca44b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082b6046e26a644e15722207340373649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a54726dae9cb1acb9aa7b72434204b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0a1c30df53cc0c0ab3e675eed719651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59141ed3ebbe2e5c569fcb2b609c12ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c7cb6f071963ac65b7755a237e13f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329441f046fdf1fc86fb5c7074a0332654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5195e4a13cce637d876127368bb270655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b08610a30e2d9584f59300ccc4808656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d04ae640ca1e0272192804c7e9f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0febfee5d14f9e09634f9db9b10a9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21a6edaef540ac7e65a71878272ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb07ba86af35984500fe690f483ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f003d35266991876cce7085fed98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26077f2387b3a80c8e173f008aafe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9bc3a5584f3a29d035d58f73fbedf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17f2d68d351a9c34e82c8cf41b6a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7285f4eeb84a0d75332e031d483968665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f55578d5815dd530630b70d8793318666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c059c75c5943de65fe40d43e1e26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10151c5edf910254addc69da223e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf447ebcdfaa3f9f5c9c75263a1769669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819efec9b65ca6384ef60c3c801a7a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078db4f8aba0c0d203c21f672fc89da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd953db588670a74f35c6b4639ee064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a21d8ad519eda8157e33a9be7011673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad241968275d1c565e99761f18139868674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf138ed95772620f96ed62eeea96c891675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b459ac08abb97363b5edcaccba1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12a40fa92a2060b4b43f2829f05813677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58403eea327f76ae4e56cd43cf79d359678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f94545b2ab97e6d637194e330b711679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72a42331de4f276db8305bd86262b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5c7d66a0a4d24f4aea45ba8b5ea5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adeb2a27ff873c2767ad3c7f8fa0b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67535b0b5ae6aa2edd804d0b0f75a77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a0fb9daff3a2ff1d506a3d6227502684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38629bd183d8e9121cb90bc622f2c80e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5476f5e5cc4367e2105196444f2b61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcf7d8fae37283eb49b801d70728d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc213ec998efd660e0a8015fa5d68c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56528cd534697cb402dc9bdf37a4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777befeb19aa30e1c719750dab24f0dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3646691c44fa8a331cb2575d9b42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed797b8da5d918133cac2c7cd2de4f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147901cf8b9ac5400de8d3d76580c1fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6244e3d14b8ac7ee3caee4b7033b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b244513e909d1be53a1e3dd75fbba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67873ea47e84bf21c3db71975de912696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e2a11471dd3e6acdd288f4141e137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8165bec2f6e1c4bc14668b98580ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3a55519f765f8033326eedc0de66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c5909f3cced0f9792bbedf35f3cd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda1ef31310b44cb8e3e13680d7f75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d80c32ad07afa9562e22d7bece13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bf7c003d8d1b3cb580c958c021dc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb033d9f2e007ac06bd96e21bd0a3b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6d4d5b4130f7918b1113602d9f84f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe353a2e5a032ae5ca707901afe8244c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d070abdd23f26d8a97aa9de452ae6bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f87c05f88bd0640884425a95fdf3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a360888ffe79acbf7a8aca2a28a762709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827bf2374f9ce2adb64637c61f3248e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bda159ccc13bd5b328a60c9bf533e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb731e53f4e56f12c6aff4a10ec2f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532243a3f0b13fac3ab1fff8c6caba3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846193aef565294c262880246f377ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04402a62e3a94b1e79d50e909fd4fc3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb360d56ba5762e7e499afdc1c4b81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e9bc7661e2d25dc5a122300c996fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43ee6d3121cb0fe3d7206d4ddaa47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53617c233ab4cf778d0d664ad526f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab5fbe7b5d9b40a3726ec739a6833720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b43b113e714050232bc8a83570c8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a94542bd16e866a1324172ea69bd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047dc3a7aa0911cbf219212e01cb430723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d7da4e0d6f8f7165612b11294ec9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c5e6ae09c52794a93fd76e1b5e1d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d025186aa93427a39309da4c2ad81b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda529f2fa8550c80de56bd692c6215c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f85bca55ab7a188ddd02b616cd799728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436251cdf8067c3b37f01160189faf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbaa2e452369540dccf8f30ce7c48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747d6a4d22586d3c9db6f18dcb694f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24c1e5c993cf918182b61aaeac357732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5e7db3a8cbf637f7b674812d3145b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5e05abcb6abac7514311dc398d9df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b456edb86c2a705968f417ddacf65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2a7344da1c40e5b0281cad8a1eed2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3fd0f9fb655435e657045ef142f5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74792ccf7865a98d3f8ebf837af6bb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f57831a3a5c7d19a722b6027ec503739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8aaca0518d77b082ee01d7c82ca11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7b90f4a3af75799dc1c50831e7500741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e5421738fa59ad57959f4cbf7af5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4fce872ca92ebebd112dc846298e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9cbd4b427c214d8d8b9bd1493695744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572b0efae7cbdd3158715dafe08006745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c88f4d941894522ae4df04800588746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4acd8774221d67daa25919a255e169747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a432692720c80986cc6165861f7a0f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da99b9e78891e335878399ba41f2df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c634852f73787d48ccee7be06e1d444750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5840a84da9ceed224eb538da1301cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a956e243879e6d7f257578a5c4f364752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f8e19594b23f4c7481fd179a0bf16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9cf573e874f0726067e4baa78b31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef136b8fac840b8a5c37d75265333755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be37121b65345fd570cd9f8093ae7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d95e3922568e3993b94fae26fd4f88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d113dbfeed2b47a8caeecdac4ef9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f7c5a8a500b0628d61ffe64dcd7c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ab631dad4dd18e0b48524433cdda760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801352fe10ed85ea4bad3f3ae215d526761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b16ce0ffa4fb44b3bfee5f6ee1f77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db01afccc51cf477f3388613f19cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5be3afb30176e3ff15ab387f18781764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082c6cf8080ec4bd7b6d923d0b5af46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850138781cde611b505c9ae7101a13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a97d629b14e247d309ddce65dc78d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86bb80bc00daa9ad545cecf05e309f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f50e2cc2ce1c4f5c4e382e05cbf1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b88c9e21245b67d31c32a14e8820b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739356e9adee9829bb33d0fa9baa89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6765d7eddb0395af05bc5791c11f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f24828025f055b88f5ff5cb4b9e2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09b68e58a2d7a0291e2b5bd792848774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5165f26d964c7bc2126fd5b652b5d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634729583b5ae352448f2067071bc68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e88e2460f07bc50552505cf5ff704777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325e7d461d4c0753dfa36a4a0a4643778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e087cd2378ec880ab67940bb8dc4f7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5125f45d02c3c14171aed11a2db183780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b785c0392e982f5d090d0ba511e57781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e115ec03638deeb2cfe8da266bf6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d825287f9ff0cf818c7944388b82782783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c52dac1913b1ab667bda41a9f562784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b61555f2feb145f0751891bff5f49785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d582fe5481adaeaf650e9b8d17e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89726628c7b9a0513f90b4ca6c69f8d1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a07c5b6ef9508d6ce8114d9a1855788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe991c37b634255cebe5e7cf5cc776789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa069f7fda4f05dabbf170e52d862cb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea877929f611fa065d4734e9b7dd58791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e3f02aaee41e68aa29a45919b3b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1765729a9c05ddbd3af872fc7a88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd0cf443d20ded49c55e2d3f9657a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99272e5249434bdc5f4685793d2ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd486f3940a217f0ed9a62b6551c774796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314e0aa0fbc47b0cd6a756175487d2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac52fbdba066d8eb97326add0e4fd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068ee8cc50b3387092cb3861ffc234799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee72f0742e3149b330f99aab771b0c1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed298ea3b4a5ee8a97154dada357ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf9ffcc92f2abeedaf601c2418cd9f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb63cde007422a7c709196b22b687f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e282e15bd69e9e99aa3949909b18804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9f4068d09320efd2faf2587f0e01805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea503b55667d84b908276c73b755db806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770875f19d34e0edfad6cd0981d207e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bb099904e2523b6a4a853cf1bd0bb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4a8d0e257627e97cd79fb4b6d04c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80cb9358954fbb1c11c2daac31f58b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33638aad960b72d3989c4b2be1adde811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9808058aeca3d77d34660d8807b07f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0c664258999d1457b1e4ed9b25e4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361e18ef3bbf0735684b7e2e6da38e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75e7fe635ced338874d0c79ec610f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6933f39bb401f6bd5c2fe4ecde14816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c9d0f3e9ae8c4fdcf8eadd6e5b68c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87097e4fbbe5c2df9c924402e16d68818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453236310285976c97c7fff62dcfa2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c9873bded8e4301f5f02bed73490820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c42a37a711439f038283993c2479821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49563d87cedc7d081c0aef251be4201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141626c21cbd551cb15047e40ced241e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222262743219770491be3196b91fa67a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97293e3452420e6d2394f8ee94e5a03c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a8edbc88d870a0a4f027c0ec8c215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9133a13ddda075e4da87a1eb48c126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0deb2707091bb032745221b71b2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110814d0852de43cdc3b398ed3e313ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0432a366d9c12b463992ac018344b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb1c81689de5be184a5aa81a944a3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e45fe3c639b142c47a717950a959311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b7857038962e56bd5bb0c36be7d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063697c95a8b3b18a28b1543d9584dcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba13f6fff5ea8c431f0b4c26a3662b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aebd353a60e74b9a921f213b63d65915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474068fced6c8b82421a41413b4d352b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540b783ea006c3aa40b9b3f84e69c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b54040ce3f1e9afc02ac1781b23618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d647a9046a2e061f963857ef0dd7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acaf8125f2a4cff5f0bc53cd0054d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f399d5ecb8d2794738f5bb93392521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b83e896cbf5be7a000f0ba1ff02822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c673041ccb42258c8378d75119fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340b122d1f90d04203c3c737a90074724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe9e5bee19486e5f304e0c4bc9556325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc48aed34132d1f59d81d29d0d57926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe1a677b08fd403254d6189536138727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4efa1391e295a83cdcaa1f29d79c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737f151fdcfdb1c8d0a717f5b1a5f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd733c3c5593c7a8e932711cc5489830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481994e930ad6577f5c2f0b3fff8f11931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fa2a46a41519f7b7656ea2242c64732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9af8b9ad11be774afd2c23ed9766433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151839fc8e9800251ffbbbd496093cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d40a91f231350c711a9322e7848d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87615a6e19bf3006a502bf0ce49f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5236618207fada0928fe9bdab0d62cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79019109009440ddb3b16bc4aa3afa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dcae68b89e44caef216ffdc08633439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc86c6d4522e0d6c36257c7ff0e64040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea7d06a88ebff8bda547b18969e3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0f9b133fc950931796770cae6d2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698dde4c778a05b063ff10c925fd7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dfdef466666a576a00d44dd0e8e9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1cbf36bcaa59bd4882df17186200645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531843bb171b639e5092e5d2afea593f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251fca7627d63fa85745bace52442047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870440568bd39eab0365dd483963fc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b071c69550b27b5fd2075accfbe149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d61ae9e68668df22e90cd961f5e85c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f52e72cc4bddb1ff03aa0c1c097c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b90e06a3dee5b792516982cecb4af052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b33a38b2dcc713d6ca3425ed5fe6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908da105a0029f09555bc3929b69b24854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b869f992a2dff4fc910d89926fc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12d1eb4dfc0a8873f1f24d4557eef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40aad4d0e3c89e5de7317c768198d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42af39fa0de78e9251d3da80396d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580533da2a4807b2f3a99ccfd58d6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c3e8c4d30d0b089b2c1dda473516260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d844b7a6a23b74059f1023094bde561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c7c5ae600a53461c5be7a7f7d75862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aec037a9cb7215a0deb491c62049863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca7a14afcef1e98af341bb1bc02a3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f27457622a636e7b72e476676cee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6289c90b361ac680925ff17507a7e6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da97b9f8298924dcea9103cde24d9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda365d4f677bb545c573bae884ff46068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d7234f07ae6d4554318275d5f83769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f646aaa9959d03bf89754c08323eef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9293229ff30fe6dd33bf9085a7e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e225d22c150c28fbcfcf5059b4dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094af0269f115a3b3b333e149fdd29973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f31c5dda60214ecaa2fb538cad66c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c8c47fe8db57fd519a044b99e0a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dafbdafcbb437a66c2f1de4587350276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8ae7db900254053c96d5dfe49a6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b174b769796576c33f6197188c37b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5c18db599a3cc305e8a59cb6cf7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a91906762b1c11a9dca2a89e26a6e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825d4168c13cba99ba6c4d13e1c7f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a72ee16f2611afcb3c4a6827d2d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebae09475d770c6cfbb96b0ce992f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c07b6ae257a57da5bbd44c72f5485684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b2197f62076596c25c4ca70f9e7ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb9a8ce28b5c13c63f4f36b22e2af186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148d4b4ef00705e8cd0370a6065cf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354e77df059b8114c16194f5802377188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b09f93c4c5331b6c32050db99ef789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbfea7af069cb5f493acc2e9de699190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1ac6302423cc048795016b4dbfc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e306a1f9edfba2500d357c6028b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796742a9f10e0a9e446688dc04fbae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3bb955c8fd1cef8ff3bce07af5fca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b731836cc890b3fc992f967bd64c1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda63c62ac3323762ff59232be6d3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e8ed25e3ec9debe21b4f3679580697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fe046b3f738414d49746253d7a3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29034c14ada88b89ae62c54a0799865799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d11cc3d761d93f7f387a1a995ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd09e2e19e8a1cf96c8ecbfbc4ce70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a1c81886ed9fc804147b38feefc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51862b1c9118e5f9e36ad58485084ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0835f59ca8c8aadce81f3070ad0619104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edba60d37b418d722578dbb675ddf29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea50639a9054810e797ec255d258a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc04b6a049994b423950a37fb8a52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1440ecc4516eeffcd8a65d6bdddf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655ced9df21225f5599c024ff9a316109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6a5c3e162ec0435b5f738b9251f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209d6c103246aa3ccc2d92cf982b29c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bb5591c64dae3f4fed30696e286f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1048fb2c3543b7b39c979e05018e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b4a577022f2809aa007299abd8499114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e488473adc062d129149906d123f49e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca475b915798b60e56de4205387d4f1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537ed2363d7c9b73dc25072e115adf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c35d4c0cdb108d66396c79022608118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad27646c54335d74b8965a1769befa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e90101b1f2df97983ab2481680f7ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700391abf92ee7db61f65105da254fa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b238f4c861c1cfa20a50ab6318d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be462796a024c75a8bd0962934abb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb3d04b8f73310ec4a7ec13e8ecfa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2e4957e05ac6a24ffb9dec2ffb08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df78d0a3036f6ee76bfb4eac257538126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d62fc73623d6ce8ef78f281e50ff48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a280a296461e37e116e32c4d86b98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d19d2eb9759a9f312640ac066f83d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c5555f7ca541951775cb372189e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d0b31134a1e9a4f17c1a283f7299131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd0c76826f4cdb473e6df7d82b95cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcde2babd2f5152b74c7eb2fc8dbfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762e4ad55404793311f32c7f2c2d1d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f56bba69a8d4a3003b350cdcb4a1e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642e2b38157dfb756466eed3784772136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed193f6e32958f1ba04d8412b6fed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b083fcebee7fd61e554e4e31578339138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec2121c05654353cc20707ded84d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491890c28008f85f36f1a814e916b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc7be3fd9a4cfeaf1e5c0b3c594897141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f5a69356c86d04fa3798cb0996fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cfb197a8426dee2c826362ad27606143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aa1d4e7e81dad55cee60f724ccaf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e7b5d53ad2ff043b595394fea40f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06e0f69173209ba3fde84bf0f1d1a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251091a03d3ef03b83b6007dd94ceb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca1f22ba66e3cd024b700081e21a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa41acb3baadbe443b990647e4abe3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53de307a8b7155cb93e519a637f9963150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc43a6a788be51e3177a852035b1b40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671c84ce3ea8c2ebdc3b8b39f51d43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e47d6a4722197763ce1f2e4df230a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9be420d05a7390fbc30f28e498619154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c7ea03e3324810b654b9da3db6b0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334251263370b831a4ff0516e863d02a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211770ecafd4319d3c7dceaed5df2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87467dea67fa615627b99bdf340e4f2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f286e6e9ea3ed20081c258ec7cc0ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36993b04ad810f0c7c9af3c8ec7d90f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440566540bf1d2889731adfe937d31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9de79336ab0060014a0c38945e1f06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a05de1d7f270d06c71d6c88f2bffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbba352ddee64fdf12967b966434ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f7b075ebd5b457604675931ed1214165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d28f88e511c81c875129040681230166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fe12ca2c307443eb9e218c4ba1ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9af49ff2286449f57c0bfa4f333a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039880b5727c9740e8c1539abc4fe0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e75f6e2eb93a9b6c88f040e58adaf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f3db098aa89fd1009bcee59880dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62629e8933436cd1e21c7f4d2d76f14e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391bc18e392f84d01c17fe5a7fbbcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557976dd5b757785cdc8f2d1b8e15a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b7ab69cac5890fd53a7f917f66b45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af0c82dcc3e5f30924adcd7bd4e1a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19a1a85504b14b0a9ca5b6dc9be924177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce2d4d8d046ba50445bb7e62cb7302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6ce381485ae0c40265e335b0d30a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102826a98d533ead5cb8e569ad796b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bcd6ffb6521000619866b5b415c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641705727dcd67a1ab3ce4b17bf6610d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27425505114c9430405d735f18a9ea89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964dde2335717416b83adb85a1d287f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733ad0a9742fa8f5b6fc0224da29f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57906924550943feb8405b566c3ed92f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a408d060846f207c0b6a4e6ff5814187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ab095d0237d38a031c6608d8b77d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8b439fe5be29bc1627a5f174cdfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b429ddb5a18308f38803f5ff6eb0c7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec73e329c3af0ce1360835058b7374191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb686eb9dc2d998f6f154e7658d09dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66af37e37e2a59477bd79dd70f90a0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457166ef5b7a87a8cfe1f1da3dd11fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a47667b9309ca51547032e5fdcad41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdfc79954f3de0627fbe7ab0de824a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d48e9617cac619a9e59cbc6ba027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5d5900299195e3da165360950742198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2f61a9b8af0520eb08b70a8dc5391199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb496e13c103508eb626995dec617fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b18f7a2d9be81bc13cb6372a455566201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca7bdb22fdd8be833476592b3aa4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480b847deab040c809621b46e2b1ed0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6a2b87d5969962371529613dea19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c922654c93f1c05d50fcd4a1becd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff6756f7289faa82afd1c7025eea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d341970348cd9100ca400c4ea06730207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ecea0ad59ca599d62b774b326afe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2544047c3470e3bbc1b688f4e0234a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc5fc19666aff2c488dd1c14e39c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced24bfb75d5bc364c0c8425d789572211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d63782f9b1e439d3b0abb3e53da6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68f752ca436114cfe2f277226903eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af96d7046401a6f0973268c1614d3b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5789655a18d975b884962232228dfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab461de4a2908af04992fdb90b710216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7005f004ad2a3b1847d7a93aea3c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422949cd078b609cdc836758c1584bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755028934f45ab80740eb12dbc08d33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c11369640c86344c4f90bed1f852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828298529db845478f72449272a6d17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c27669fd1dfd29bac81b70c6704064222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a8bd705b796068dd0bf8ceae1236223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea39ac983b393a283f07a2463c1a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7eaf9a7c06510772c629f1536b2b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652920ca3d28f9bbe241d8a2fff46a3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af67c87dd01f7ae5d9048dd791335227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed88179ede3a3387aa9d31f5c24c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f7c3f557a80392a8c2dab5c6c17f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475839af2c290c24125783b5130b49f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac31cbe30d17ed9b5726d5a90fcead231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7d3777fd311fe6a25aa9a753e909232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999aee7f0eb827b9cda5b15f41d9330233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35a742b91a60dacb2bc1ee99d65f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3625f3e484810c4c5ae46918e7a4b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef3e43c33332dd138dec0d34fdfb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51434a3aa42acf0a01f2d3b887ea70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554edeeeb9da1c824dfe1b94597fe8b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dfc7e52f549ef09b0b2aa64a6e41f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa7921173a6ed295acbe1e5109917240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce0bb32115fc6210d278092d36afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed153ace441adbc124fb2543eaffab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7077b98302314b499a32908084203243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d8dc9cbf5db1e54ca7febb6b46a64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be60d172c887134fe25e5fbf3e436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7281d82d7c465eb37d5b316a1b6d4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648171442f49ea77ae04edd542122f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518757ad771069738de4475531de778248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448c2d50a7efc2f40e3d30f23c2bd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3123c1342e28f6a706522c58ee7261a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88919e63d8d42e7cf0b978b9317e6331251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d182679975f9d1a5b14aa70bafb6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e9bc48c67cb881a588fee49a741f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d629d3fb44c2a3dea1c692c15e6ebb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ad9b85aa1b2d58ab46aabd451e47a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfcc173c59b9bb088670b0ac0710f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4dada4606ef10a6fd54fd4e1c77c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a50faee04c7d7987184d4a9ccd50c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa78cc641be75e617758a0032e11cb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972bb22eb69838147950b4c1a983b69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3c11dedaffa72d3b69f8aa2060cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcaaf1e19fff5865e6be2144a923d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db53cb652b7598cdd6352abcd56b70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d666757c73317f0a448d36c51b7844264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f463541af5cab0b3e2792740501c5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151df594182f9335aff016edf82e73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861ffcb96d4749009b32ab6f34c43e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06d5b405051819e6b1d1053d16f6ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a98b5780e0f20cb5e5a51ab1c3dfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d352844f2a440f173aff3fd326c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7df968a110fea3360b664c6b0d92e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f09a82504cbc02d449e8b35ac0f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08babfadf986aa796c746ee00ae92d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d63e94560a86b0857b143abe30c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ab243be70310c9adf321970d493ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a70b2327fe30544ee3d4d20156f50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3ad92f3d6aeff022334ae1043be5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5cb5114177e7a6e107041aa2f7af2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223298f8ad1b8d4a204e6c487819b5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5894ad33efb7b311748c0357b5718280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eeb14d2d1cff703e885ac1ba664e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbecb5bb32358c1ebb2b10749f6b11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531fde046062123cb36cfbf486ed868283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c3d64f9ce271e807ca829dc6bb16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c3915c4fcdb409e19787eca5b111285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5405de727da91f64f4fbfba2d69066286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b952070cc6e9789428e96eb81580c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bbf44f2e5ffa127267d8163dc17ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8415b586967c3d905026bbe8c8bdeaa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce3db2700eabbcdb95664884e8ee1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3ce5ce2c38c2aee1d738ea6ab2b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e5da05c3e57eedc088e1f255a98c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc79edb29d3bd5ba2f5383f815d22d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d030204a2f05c967e23adff24904f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba1239b8662d40bde0e5ec1dcddc0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b8319c78213e3348ff270805463a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec47b0040241106d6e7e43d4bc3155297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d662eefec14969249c97e1552e41e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d69499a06be2de5d8df36c1b42543299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7095cd82fdd90d1887c62b05f40dfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c9d5960e090de9b2dfebdb1a4f9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefe5b08c44eee89d425d4f00eadef3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c01ef87ddd54b1b7b5bb6d40fc3f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1754ca4ad347830d675de676490163304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e345a8eefa85bbf0304aa6f340652c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e4ad7123aa36d9ff30369cd0fec4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40375374737edf8df60e2bd645297d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256383fa6e90a2ce0a4f3ce97a3de7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e54ce57b10fa53a5e50a55b774eb62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1263851a0592226ecaa23c2691e788a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20c2495d62e5347e57e15b9d51f543311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac074861cce93d65bf81180a87d6e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ade5257109484ce9d992ec0bdebe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ee64aea4c0e67d76652fd9673b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933b25195bdce95c42b260e8a2dee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9240c9f22cef22e1e918f44e49aa69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae138a288f720e5c63acc92de7170317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f0d99c162fd89184a8024caa41fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ccfa441b69edcc630cb94567cb362319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157cfdb922827ccfedb8ecba0ff98de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67ea9b13d89dd880ce3a6e5500d5ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b78c2918e9cfacbaf3cf12369cd72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1641e9007297f5245efd9081d0bdb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5500804b0f7db2ab71a8ca19c6e9da9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf847ae9999305eaaa1e4771ab667325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad1c18958eb9829739c45f6eb158fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7af9d4550228fc8f186e19adea906327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3962e0db99380b3167e6a23b7162f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd155735962ac1c24a02e6bb491620329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcb256d343089f006df8e50367437a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436a5cc2637c1ad0706649a642269b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722d02ceda1c8e1ccc5f6641a53b11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e71aa0ce1b8268b29bc733a9fc5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b555f95b88c55912a894ab0c07cc1e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4b820071ead23c378aec3fb093c6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733d1da1531e8409d66635f61926b8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36d5dca821c86acfbc029bb1368dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f080acb9c2398aa511cd4aede2b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2090c682ab979c42d80d15dbe78cee4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c734b52d2d075f178d24a0ec1a4192340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24b7d5c3f9592d4f8104bc9059a5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0cd181902cb8f54a562354f7fd25c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83539b967c250cd3367f48fbc2c367c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27854e19ebf8368322e82d32b380d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b74ab45e5dd1f89cec9d2d41b6d34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc5766da6d2b8ae5bf58d1633a75e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04edfcd6125885fd5a49c66d120753d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd88a84e89ca7bc4cf255dbe22fd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2857be39bc4ba09b6cba62715aff8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ec3f0185359e85d545674d2b071e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63baa9ddf0cf327aaa16427ae1b5fa4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ccab7ac86a23a9c03a86bf833bfde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c91eb33207a8b2713f84f3939a66e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e654f0fc9adcbf8655f5f06e8a6e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e0cb661e805fcfb681b1fb3a10a6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f39a58d27a2a43db816e0a60fc93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8b86cc5a5a990a1e682919f396fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc521f6e4e6cc292b558ba017604e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffa220b8878bcb9e348dec72675a1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7a508a9033387212d801853e37d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9733264ec7ec659afa7943fa2cb72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a4154d2fff4a70175f14ebab09be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea9e9e7ba68952942090a904e2e995363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3deb5963c6bab8ba1369af6f8853364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b6d1df60e37420e63bc326f66f0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8480609e4ebc2a38a32526d06d9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a361a5c44ced7f1d19d89772604c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6bd9067de8305775b085f267295a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3adb4bf45be12b9c5c6d645a4c6d92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5348c71bb95bb50a9b12ed1305b1b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2a8553f1a310594575a2616c901a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da9b2c77782e645e38d60ce5fefc36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aba90772ecc89d3a74c22c271cc249373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1614b86e0db97ca3f00fcfa171b32f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a43f2f9e0a30d3d5ee5eb84a013464375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40b85daf1e93e0236d47eaa808bac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c5997cf41ce3711052e184c61589377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12476c22faba726fe67b4b77083bea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c47f9885e9b6090566f3cb43a95dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633003d813bac05becd2c602484cc43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae69e04641fca211b631e82ab22400381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fdcc29dbd8622400882ce02b6115382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7675f028307e8903d8b72de9fd648f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e8221cddc23b422b84adf3709159384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef66e1655b811ee7aa5196fcbd9c03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03205affff2f8483022da66bd39db1cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fad139e85bad6908a6a50b8ff3cd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb50002f7ed885c5fe3a31e0dffc2b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd4fe27d565b26ee5be856999b8ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179fd72540363df4e8a37418eb36809390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b6bfce0b992701fcbf3965041dd12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629fe93000bf3357fc8301913ac23dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe57922b4e3523f8f69b08c3ec76b9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d5ce39a49effdf127fca78152f908394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f16cbf2a706e541d1bf62d31d6b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b28409ba199c117914af48f81ac3c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55f4714fc937198e07749a987c2d24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb051b3cfa65a55788646dcd4e32cab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcff7046cb0da42da16e1a350b2a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b46b10d32fdc2543d1bf0a280d73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2492b718fb39ff858558cb070eda8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a602a386b1264f4c55a3f87cc5254c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b63287238ad3ad9d69f1019270a131403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73682494778c09d035033309e536585404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d958eea20b5ae98a371243b94acb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce2b7b4850844687519d1c2bf2e52e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf9c50c1fbc80cc0c36e291479a89f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625e24015c62213691409e69b87389408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667179bafc382dc80c251e77da76acb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cef24ed00f520d74e1fcfe971ae08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0999fa3955787cfe3190e9bcbe0de6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e4ce3eb786d84664195ebd9545e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610c881f8fc8ef5b98173af3379052f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add760c0ef663d683402d974bfddc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd0dd13cacced0d163cf077d07367415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043abf995592bb546849678064aa71b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b1a01e331e095bbceb8b8b142803417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99c4b902223e36a8d0a1423ea8489d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe34d0fa546b1b3e243c7bc70287f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f542efb68b0f97a8c8993a22ba8725420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c193f8f10865040c285eec7d7f942421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e038d13a23bc45038f9bc9f279c0b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997897075882501aece189ed43e242423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd5197fde24deff9dc4b0e188c4bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002aadf07f3228817be37361b6f4607425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c79b9486ec35877f3a44fae55dc84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417decba527d2620db5ab229033e88b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef72d62ddf8aa4885b406f4c0cc01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce990d0bc9fcd5167562a19bd1fc935429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601abcddc3def349095cbdd197438f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b3806f8cf92f5126f50f66d99cd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721895978d4cf84b52ffa9ab96b2b10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d335a0f9818a42aa073ce72e0708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef9dbe4c3bd9f41291f638aee7d1c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce12581c86a422c0e37e1807533e269435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52173477ccfeef0ccff8861d6075ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40b2f4632429b2ef92d649dc0c613437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e461fd697c19c76282a6ad9d2d2109438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4a3e640e50eb54c8fdcd321e9849439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af0445bde043d283d3b8cfd62bc73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86cbeb3bb057e8d3b7c7a6c3fb95bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e185a013e7ec4095fad5cf29e3691442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47442385b933773b09cbc1fb9525c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2d55850021dc214556b2bf9e0787444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f39c761e6d517aa0d9481a970ad2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c650e6df2fa49d464f9af1c89748446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda95e7a88f1c3ca3a5171068e4fb8f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a67ab0e56e557ae33acae4dc56be4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a355ddbcc0a8a68aa799b2b793bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d7f6405ecb1aa4087cb35cc70f599450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017cc4b75feacaee1908667769db63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c88fc429f56612082447f47c03f52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f504f4485c2c3100fb19d9c6ceb219453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c6fb6aa34fa1fc57037b28e4b8223454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024ad7490f67b9de8aee27c2d12eaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a38635053095ed3f8ce13c7c1ae83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f795e0f72eabd2c6b92ca5b7f748457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16b596eafb80d7e5a4ebea67b85ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dff6de02415a27c845d0653e203c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ffad54a91fdc4dab806856705b93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ac05a3e6bb0a7fc84a612a253b14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce8c71e256533f0c642d8dd4c6282462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e0d0c9a1426bd9cdef3c92b4dc78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b175ec181fc6ec41174dbe5e7c665e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e60ae34225d64ed76f042d644f02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a7b492c89945443c5cc058d210f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea60de678d5bebb25a2e8c011d352e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c727e732f0b3f7011eb7d73f212dd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e155713abaf7875e01f246e7867e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a780c5be1fe12bf0d70da3a4978b91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3ca2b95eb02128aef970fbe9c2c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af476c999a4eea7538b5fc21343a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59822813fa9689551b859d2f91eefad1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849d0d91a23466c44578ffadd4ce77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d359ab0f21cf68bec32a3797b407d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34310a74dda493e50495fa6404916d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9f9ab7efad17e5b1319f2ca343fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006cdf2245e2311fe71885f00889437478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18416993dfdfa0a4713470dea88cf2f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9b4f8eb3ed63a6da19a64c6e1767480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3eca180635d8478640d2a092c2201481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a9aac27b93e9948b9f25aec57a57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9cdefeda4dcb0f5afe20fcf6a0b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67689507b76d5e1a9e2a716a7375d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619481dcf082623877ca3435fd24a5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231409849cd0e366da57075e619c0089486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66983f16cc2609dcf15128582ea63ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494344cb2417f51eee8424648a26a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752096f42c00bcfc7208afafa51f9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e28f995c673029907a4507ad780e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca0bfd62845dbfb9a42c826d6d2ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d90de7e3782f26596cf395540eeee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4799a6c2bc74a6786972866fd4e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127785b0dfd723c1a7db71ff1f26f25b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0877e22e1310142fc8061ad8712219a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9287f144e40224e881d2a209696ae96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3da5b7eb8b1d4feb1a0a09de0f09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd32e156d7c65e40031c6d119557b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e3aea64a2f99ccb4eb78ddaf8418499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa965f3a2998adaee066d60bff183500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ee30cc34b2704da35ef41942cfa5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ddd8a1d8e8777899c25e986ba8dea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff4cfc72f248f9810cf7c30792614503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf21a1db733c8a942faf28e01ff50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b84b90bee3239baa50a013ba7adeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cb6961ab89978827dca6ff8eb7559506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0e8851c14fa5834389e3f02dbef7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e49e4ba7f1e435200cf276df86e7ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12623447a82b065cc1e6041e641f2b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635c86b64307aea302946725000a7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd134bb0f287a04c7b67206730fdb71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47fae5f11620865a19f8811950b05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48ed03901a1f2460f61c3c2501fc98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb2f9dbcc59f978113a46102f65f0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36298e993c352f132672e1adae416bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85335d3576665ca61f096e9ff4c841516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220c419053a7445493fc98f4a7bc97f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086813aa14e1381312bd628cdc8df5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b46e29963cc4c47a32551c63b7a9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9719d3ef8622a09df7da52da03554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d877bc82a0aec2cef98d04d54b5a16a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb97903ac5644c86e9b8a5bb65d90f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e17452ca8eeb0cf503378299d1c5cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0c0e40298c817ffb3a2af05e5414524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27db41b8ca496459a47c490a0270be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3e830fe811fc7d95096b803f53a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f73b1ee2d95cf9de96ff16a2d97a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfa6ca6750ae86c91e573e07ee73e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8715f5af6909f7523bfd5b0e203e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13638ad1b0113ec32c1a556500cd31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dcc450725f410514e9acd0c26abb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae3b5cece817ba113b76c2e3667ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11155ab012c31baa84d6326b0ed9089533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfbadb7bf0da58fa1cbcf5955a6e81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aef8af69c2a56a9061c39d85c6de3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6008e49d809335283a5d7378f9314e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85971a69717be3b11d7262cc881b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383df379bee1c8205109a7062dbe722538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560aadeadf8cdf04e98cbda79097c78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b410ff1cb1ef73f7bb59979b43e09e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a372b8350558c8c3359d4771f6a74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2eaf99a1950434dd60e7b15a24137542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4727aae7f6699b1f6a5a82e12115a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f56a6eb724432833bad61156e3357544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ff7308766af49ad799a782550da3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1de31fa51940009f625d6b55d0b42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8854c6cc37df8b96f156f0391e4fb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766f0be0db57027d2db7b070191609548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cf35b56a289312231fb7f4740d3e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93bfa06026a4bff0e3aa726757bb26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07fdda971692a2471d8fbbad8683a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fd5a9e1e3e5cc47b238f6ba17fc72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6013f2bed61d0642cbbc6b81f3b4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc509796b2f09dc5322ffb8c28e12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55872809224e9fa68c5fb635e2d5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3bad8f87c302030400e21426c6ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac142769823a742348aafabed0cc02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee40b504568d9fd055aa360c0ebe4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077803fc15c52a2f7a0b67606cc998559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9985d6305a36ac8e12390e058427b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88295454fbd9747d19615c155bb768ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fcca3c11bce5675d73e3ecd00742f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b14fedae2e35d4c8e8b40544116bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c64f2f8f77577487f4ee95dd02897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257e2b735df8942fc5197e28658d889565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b8ea3e4dc28de0f97cf708ad33e86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fb358e36559ab423d27c570cb314567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c343f94840677dddbfea5de6cbe0fe9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23513cad0aab5c82c26aa11cf106a49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85064bab81b3fc3df36f17ace1a84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2aa1e3505516f4f0901f7b9ca6a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a837d5270cbbbd50c98c9c9f96024572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7341892c70feddcf09f624b095a3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac9978129bc0839012b744dd30378574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b283061b207dbc34a5187d13ed320c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6807be4a7a24d8812c4c0710b375b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9caf29437ac5b33cacd3dc024554a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9e779ed3289a9b89f706c46963ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34948d876a41f945af6b2b198286a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2a166121fc9a7bc610e4f90dcf0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b71d47a2cd485324f8c2bd410f03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded67dc2c885f71546dd4210d95fcd88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb29a70df4d45660d91c4407a14bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee8f5e0970394aa956db520b3145c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988c5994d9de2c3336393903b27c50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92b8d80fe31a4508b79c1229baaf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ed4b30b3afea7d5fa3026fd3974d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aca87720cce8b2fcd362180e25a7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a172e8d5df00d133e4b03d09e18a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6022b0c9b57e32e46de75b1a52790590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6db980e292d415efe04e0ee49c60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480a7a8acaabf5f4841b47a86c23cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaedf2612a60a9eaac1c8f117ae0307593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd42513f6f6d34d5811bd963c0c195594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c23fe07ac510e0fff5e1674eceec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d89861f69a88b96935fc8841df08d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d2f1c7a98ce5699464c74a93cc3ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1f4e48dcb7f7f2cc39caf35a3511598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ca25191d4692537131938f4cc700599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76c259e481b5c31e8280c7947b160a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd842cd45b7a3f7e474d4655fb88a22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71c8cf400f7a212fccd7f42abc4fa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e45583ae5616d7acdcabc593fc4fd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884b0ab0fc7311f30b4056c304085b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc141177a082592730e5201695176c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4347c49af6412d9b106182111982606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baca9cdd204c6e3ff4e135c4b0af93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9551059d1c47ca983c436ae2031613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522e092ba3ee9bc4eccbace3feb0aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65dacfce9c449202dac6c9d05f9e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023ec2d216086d4bdcaf2b3985ec58b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f2a49d1a3ee88d783b532109c2467612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9614b6d914faf55cf5252e74b8e617613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebf9e2f628392e4159a0e5bcf9bff8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb3b6b958ac424c280755ba9fdc490615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2ca70b757e7fde426320d9454232616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736471c76326ece9ae4f07e148097501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba55739bc21bb768ff340ffe641429618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1505ffe8328225916daa95d619b85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d6a2206a92036fad610614a7965cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a3d2590569443cac1d4d78c2b98f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f69c59c6408fd8def99b43b288c9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898545918ead89130c59ae38531bf040623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c9407b36ab94a57341dd5bb7b01b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31800703271a4b50f5b4f6ef15924e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d7c31d3f79b61ad68d43b5efb5d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb0100969bbad34fcfa3e44f2f87a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b39a9ee84a7e959094401ade188be1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b48d50370a6081e885aeada777ccd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056326c286887df5be3515bc3e7d57f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488fabb65343ae668406163fb6b2b71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f34ab657dec29fb0094f399b4b76b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060cfd6c833a86390200b37f2be655d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e2cae190daecd6a97db423483b6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3fa050174139d19019bd0de3e9467635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b759bd12f0fcaa0a970f9ae0f9982b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a44ad195252c067917b8d8fa9c072637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7070a36f6b713c14b92bd82d792bbd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9265cd305b9df188ae7e19ee7d1b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03361287b5f4f5dfb656a09ca46fa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991714d1a7169b3456c4f63c10aead51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda02f97e1832e4718e3e548936d3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013042789fb504c70d1a55171cedd81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ec9b27be6db41f61d0ebdb536128644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203cfb24bcc9c09dcd12a27e8144e31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968886bfb4d0446f42da991ec1e2524c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d2343acf7317ae34046a3a0c011b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165c081c7ee3ff9deb3b7b49e072c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25f488ecdcd06caf17a450736ae0aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8309e7cc623b97428f5cd42ff421c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a5c2b57a60e0b8d59b22f8401deba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402635ab7d63a2ff1ae02cb614f0593a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2eae566f1af664c32e2e30b6a8083653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d337f2cd1ac8b70f4686b95456f6d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20668bb12d455113027d300ba6ed17d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e6bcc514697072768f72b42e35c1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab9f57da81e5f305b6abe6718df52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f68ab7aac57feaf87d33b1980475658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9652edcd1303c4b9387b5db137876659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414afbf1afd1cb65ab700ea04a31170660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940085acced2d445ec5acbb58f932ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7375e88703304db24067dd36046de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb5b911c138ef8eb4d921729b03600663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610cd9876fcae910347fc047bbd673664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afbb36c832b9860e9c23d8bb1140c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab8a755d1531fad0a18575d965256666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e14425b72241fd7cc590fb05e9355667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a780fd4235468d1e36eac3b018228668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c128df2c293c2e2e44a6e943477e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf06b53e0a8d7b97ed7e7df2458fc4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3e8071b166681c4add0e6727c58f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c34019712aa24914170b57861a40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0a4a60a5071bc4668f7f2263ac1a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b40c5064f885d4d684f3803cd24a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f6213e5bd7495e7b3e36421e1a526675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda76738397a4362754ecced6daa58f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3116419a03abb5b0dafda7bad858677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff8230b1f043f970cacba6fa0c11d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411c950a6a1b9c95a44f3fefa5e255679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e4b670f025d2a96664537c2ff0e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341426e821a826b31ea66a566e666ca1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e2ff0c570a6a1536c23c3cbdd669682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c67cb4858447eff7e81161247aa60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ac9c640f749fc10a4142fcf0105d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08e1951f64958fb7d177335b21911685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa701375d0f8295c7c8562a03ce74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5ecabb1c3fd77e575ab4790bc3a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338a938cc192a14f9866630c3ca08c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd08e0d9735ef691c9b10e2b817f689689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864328eb2a07d79e57d77f83af1ce9b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67933cedb21a22783381b9b8eaa86d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5d19c3e946b388bb21cfa8776101692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38db4c1188fe5d8d61a592b8b1b86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a16b1f016b45c28edf57b89de5da99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4cd846b8cf35b6b733b09e433668695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7493172994f35e8971e436e840e2a25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ddd10272009073143d140f84bcad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034c9dfb2cfbdb7f5d989b3c3aed43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332211c0f85f32946bd5955746e8476699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80a1a4aa93b1eee1bd41475da80dea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66079de193a5d867265519604023ae4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe454cef592a1d537b074bc52d6fb770702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97614caf351587873c354e5a48dbca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a180567226aff28ed2036c6934891704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6b059b562ed3485d8baefdbbb12d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79510cec377f88d14ebfb7ffa36ca74c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a75b0402715ff696794c54e3305f9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09aab0add51fe98dd64c72fafd2ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2a5c7d8f0a52663e03ef49541aa97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c955e61470f27f046b6439ba7258710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292c64e42cb0acd63ace0b98db4c55d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef9913da695254f56a12404394ce6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982495b1bc60e613ac261b4a1093624f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f7e9d4f09bc6a53487a131632ee13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2143eeeb4b1a1c6dd2f33ac920aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139301d00e8df94ce16f722c5e5ec89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a3d85eddc1371515c31f099817c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d977ca84b1cc674d2a30a26815f05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff945fc69bbf58ecdf8587f40414af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433873a04c9831ee5a60c71957bdc78a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf012cb8daa1008ef00ff7a25ae4f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336271fb72a24ce5ebc431337c171d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f685aa94132f85c14d2eb6c80e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c679267facd0e252af6045f98993e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55670252f928cdbdccdab4056bc568725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53fd5ca89d323037c4f826c4ee4b35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf299ad39e45fb84e2d3575534a0b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5798a972e9df7cf88e0ad593ece0ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9475b0cb866ed47a009496f06292e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0bb324973b252b0bf9217aadc219730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19e6d30c219aedbe89f95b3b1315b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebaff6ad6efcce3711bfe822c833e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a89b740ad73d4558c999ea716996733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661f465672f5b9c6bc7862b2e756e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899fbc3fa272717ede367c5bdf9799735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f004c77fbff705fecc8308c237c617736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d754ce58ff474c5d9dddf36089cd62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875346f8284dec3639270c6dd7c9df8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3126b2a9aa72c9912adcf5c6a9aeb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4c8cd7dc59a46915221cf1cb98b0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f523f270355d4925a5fb69478e368741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b62c98c1b6318ab0c35fcea9663260742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105b4a41271c2212256a186d17f32e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e513d7df99d0280ab44f79a3fa8359744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ef9d75c82cbbf63e620ad010bd84d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e833e593ea1243397e5261dfce537746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2e2cd89c9bbb939c7ff59c26e907747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ff353f31af3ddd2f66c3e2e274dc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e6393298a6aa9500986528262ac6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac156e8a5c9dbb1e23a1c77eeeb1bd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4328a8971aea675c2b1207fe3d0515751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e008f1a43cf34db55ffb389c51f21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe4294b7aa5abfa792154c773302b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184ba14a38c3179a4a6a01f31d18a06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2502099d71b3b5375f365970b67815755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e54d8fc4489f74bd6a40c2bfe67a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd35851753c9f63322ae54a285378e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25db1dbbbd91a5a56f88038956fb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf83d26dfc854f200f7a9980e791e16759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d4d0620b85fb3be26318663586be8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdd1d376cff1d641f2b8a3c893cf52761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af364383c8b0ed31873842b1c9e1edfb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8805e7f706efb71af5879e2f1988763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7bc076e473f3705b6e1c043017380764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968786d0d455b65d019f400a7494fc1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7761b818f9f3669213ff7b05705c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79073dddc618919d39c16c640d7dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d3ee6235b1e88dba301f2a3253ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6e65ed9bc4dca351be0fc0570c4d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b40bdaddfc73d675cc12fd5873ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30530b3e0bb420f9e7cb72f17786a79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e7f0501acdf2f6d3120c5bd497db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59616f3518278c26d7c2537c33106d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948511a7e976c3d9355c4bda3defe2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cff0e7f022fbdbe1cc30f578ee2b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc842dc6b5b7741cec02a84a2ef8e9e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff714ef09e73359837bcb99dd438d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58185d5c6a3ad4a894bc50cca6258f98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6298014c148f5d503f7227cb09dc72779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364de6792351247a91111357a51c1b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286b98367e01a86919e099d73732db4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47238767a1ac712f60da791ae712ecb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dbb69e0507f0a7d394ad788c9eb94783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c12d5c1dfa39cd58135ed97fa9740a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40e15d82e9f7d0bfe8136389785a54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e6c5e95c325b118ec57fe5ed79221786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1375ba53fb7258f8cd8f5ee68ad7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be040d373952d9aba1faeeb119308b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3a5d49a6edb65b3f77d8aed88262789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868636226221c5e1dc4473e67cacfc2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232b478f7400f308c68cb49caadc3d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64ef959baf9603aaf3bda29a88f73f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e69e479e0255efe2c14ca119c49a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2458b9def5956a64c66df2248acb477794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110970588da7b3add8799b800920dd1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4dd83feaccb21a521e61706363f79796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d89d3d1e2a7be898bd3acdfc98462797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ab39fafe626be66a993a3fa5b8472798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f76ee9c3fb60bf010e39a16e1854799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230266966f69fe1f71303a55524aec0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dbf2ea48c5e5da930b6952f3eb7f1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c28680b33933d6a4caaa13d7a5df0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c2a05ee435e6e44f1e835857912d3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5933c1a03d1a1c7ed0d29779730825a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d048323b34eae0c85094fc92fe2e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd9f48d5e0a3ee5a14c3c72422bac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213c7f226e6b95670bf255356765ed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e80cdcab457094fcf53fb89fa8297808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46753c714bcf36216638dc838298d7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285cdfbb7387d97e5bb9491224e9897810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993c973640b40c669df1ce03298032811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a570338bcdd76cc85dfbedcc770ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa6c7d76a962c1e2c01b4101042f4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aab09b93a1eb1fb1e1d8e102567a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c1227c3d174016ebff97cc8ff4a5b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6b559dfb4b66986a43bc543fe6db1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774d0a443e1f3dd865b35114c83b75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd47f3456af70b24da7678bc47aa1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2595a7974f3ee2e8d82958ad46aca9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d566f92c29978671213a8f6a9113a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61414b910c42d624039814b7384a2ac1821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>