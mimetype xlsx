--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898552a1a2febe58767c4558dead061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be19cdaac021af285d0bf81aae3b0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620be49b2cfcbaf53f2d465311591f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69837540ec6050e16a1d57253e47d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d7c670c20b74946a5e6a19775e3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a796b8db0bd1d8e370e93ff5eac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5439c9ac33fe9e1e3f8faa5701f677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842d2a7af15b4b702d8d1c21b2749b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987b13300731c01bd016682c2f66349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb53b1256b6a368f3e2757686d687110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47e367d27183294297a422fec17c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d906ce4b727285aab3611ee06eb7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6e0119dbf6e522761a46b29ebac0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890565c2ef9fa319851fd3127fb812b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a604a37b1f568092ea1f81c91e5eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da532cee9a65ad98052e2f92b4b88d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a762b7b11bc46f5fe280fd289e96c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d5203bc3c025fa4f11d92934bd4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10275da28e500fc4775e8feb64e8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a51e4ecd1e31e64168fc768ee5713020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd08615c764e2d9616ff869eed00d5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3fffdeae1c59dae1ee11b36951a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7308e47fab5bb6050884a3118767223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25250488ce19d68cea7564518fb7c35d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47f97f8ffdf21cda73592b097f87325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c3342956c042bdf34dbcb175474c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c7d339517e063ef149da4f1df3c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cdb7c91e8ed534bdc9ad0636491c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311c7fe0df7b1eda49288af40b2ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca01f2bd6ffacbe8829150a3a873d8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4cce835d21d1c874c18f83e30f7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d4b832e40d63728c1c114dd56c0dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da1493ea99995a0e4bf99ba36ad6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3deeb630d83987714b125d1daf461a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06e017a367043128ebb88d2bfdc4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaed33d680152a6f35ddbad4adafe1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675825fa64f639a016fd69eb0f5e217337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd1a257aee1039e7230a7246a4a27d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a5637479f3d548504d7925fc574f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d66aa981cdd6bc2323072b32abeb7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058638ff1460a8f830d4ac008494fe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8167f93e6289e429dd322137777742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973c3c922e61d9b40d1ffada8c0c94f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6cbcd6d73b32bbc87934810856caf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c6c674bdf6bb6f9bdeeaa43815b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25821bbceab2582f132a870f68bcdac546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee4e8bad0863663bbb4c40786525de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b9eaedb388062d8e1745420b278c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cee7b3b7fed5cadfe6ef79641e61b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60495b1e5024505436468dc199ef450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac2a8ac0e0cf1a9ef714495a497f0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266366b62f85ac30c5dd9ad286ab71ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e54091f0701cfae7818ee85f2469f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b61348086c0eb59023474b4616de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3d11687ee1a5cfa6b67d8c29c05455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bb890953ebca4a38a5d8c4f2e19e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cd19b976c0dcbe77d39380807021057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8515957109dcc34028e84fdf68a7e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d00e9ae9ac43b0cfb05b4bb7b3deb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322162e042ac7836b942291e9c3cf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8e3dc3b6f50a1da104286afab97e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6d0199678bfdfb39d0b2707eb628362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5433e122c90d5ed86f858059eedff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef29f3ffe02a688946e1a2326813864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feff376cca2b8433c1f6601c724d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4db2e176130ab32f50f4ac83229b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef92bb9a329d63f78548197f811a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2273a63128335413175dd7d630857568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1326999616f2eacb6f70f3cee9c01f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a0b50560e463d68da8434938cb2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede0ed77f18e6e583ce3a6f322d1ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22d308733a108c0db9468409e1f8e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741230958aefa141533d88d9bb66f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e1157c94da4d4bb7c52d80162a8a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f1d2c197c23e3e63c62b8089b42675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d8c52bdea78f921da79ec2c947b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4055a3566e1218f5fb62a2f52f42077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e5e8ae48df88bcc34fef2a1cbb2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f8ed8eb5c73f2dbb6afac604035e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b20c19b1145b42a931d9c417fc3c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30907683ff174a7d09ea5b29a5b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d405fdc3097f1067cfb9a901edcb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc512a247b68524c51525bfea3ba8d1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10f86ac07168bf5ec3106b137be9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d20e14a7379d97ce559ff5e6338f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b68e85cfbd47ea86c023aa151322f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53fcff176c9003cbd34ab28e240d7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9e3ddfdafe655612f4decd1c550688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3ff2e72fdac32efa85f186602e9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0b6788d3b7ea4faf4fecbdc1349990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee649cee5058a21d30d5851adeede28491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e707009a078446211d9ff7129163e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4e8aa42994b8e26b30e59bcb7a4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf2f2b0523ef4fb29ee705dcdfb7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23d3bd69de8615a2db637afce1889695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86e7e152387d687b6ab092fda63d7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4753180fe29adb1b5078ffdee5e4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22116f1477abaaa7838d57c2cb3df498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d72a24457c24ad02e1767fb33a29a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad7e2af765dff5f8752e4aa830c81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63626eb414b13297f8a81b0111459d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd918df322925346e97bf693874b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bfd285bbd122f4efca3348b277513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a305f3dd6b8943711757cb0a74db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df03d6e493c9a3a2e67597ca2f286105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c9bf6e8e4b7700a399f4fd1c6d29c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa8c0a6547ef4d8e4518745df5b9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179561a922f44a7cf304e5bd2ed4a1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840b40d73e2ab641d7bbc65aa4612ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e291790a25339bdbb31f0218cae1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd77d93002343ba43bea8d0a6ea4be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110659dc39c182a59cd6dc3f898fa45a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a552c382fb4de2e8ac899de923aa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0bdccf4b7824369fc94c3645454c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28796f4d47cb4a504cabd4a26ca56fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9594f6994fcd22658a4051a7f492d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7995b2e7808b556fb734daaa32883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e078d4247731bea04fa1054387a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb189f31a39e77241224c6a78d905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018e6503e207d40899106659d60520120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e311677b882d6c548511d1866622aea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d55a86db7f5043c326357c87f7b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf6df15451c7ff92cf00889f6fe9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaacb6cdc7eef40a3c37d521c0b20d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d02a2dc35379bbeb4f88ba3807a04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b54ba31c6b809400265321fe5ff686126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672446d386147773c426cce67f4a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe6aad28b6a2f3e20683bdb491995128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246f3ec00ccd4ffb03545977e2aae01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b371b95a5e0d9851b333760d94b1f8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b4bc0c0ec16f6953ed2a9e8a23015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd048c318aa4bde3e73d8aee4cfc28fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f39c4118063566bbfdaafa129670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db806d2cbf9014b11d7ae9dc4749bbc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34f50a2bc5aeea4854650abde96b33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee551b60f8bb10280c7927cfbc3287f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385ac9fd3256203fbf8241f1bf451b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405524659c0746b55640c4d8749ed27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b92bd8a4340a625943e1d1e3ed00e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11657b0b30919c408d2e2714a9b66657140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717536b7eac2841b876d59c7cbb6ca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f58d3a60c2a278f41f1e4d4d3ce6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655ee64e3f2aa7812ff729dae09d878143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507762f356064d9fcd265b72a6fccb21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5356f7ae43e509ad64e1537c5ddd19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87740bb7673057c96c91be809ec71eb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd19d8c97c16f91e87f6cb78f1515c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa4c521d25766563cd05e5b005948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243eb21bd9d349331593a675c0aad20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4188433a9643bab613c263378b6cef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180de9b5bfec03ce8ad2ab01a892714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db768b6309ba3855a186cf706e74ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231517253cba16f366ea6639355c2fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af71f0a68f17060a907985b00452ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808fd23f839319f88eac13af309888155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988ddc2b2205553ef09e2cb4c0d2993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48febb407aab7ed5a0400387ba8d068157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e96d3f58a0e092afa3e0f7d8b2432b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22196da5327e89a96f1564a9a09f4511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b434bb312e2531a5c405fa3f7bb4174160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13f3f9e8b275f6d7a4977bdc9b071161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27831bb1259d97fb1daaa4516e6767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788379d5d577dab7808cc80e51adf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde79f0fe04fff79587fb991fe6373164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092b3b5dc67ffb7afc61a227620944165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3476e31ef64fb58a933dc23e164cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dbcb7f3f9893930d377d1b06c59f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d12f51b35ef05bb4cf838bbde4300168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb047455de8d24c649e026c8973ff46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320d874919b5ab34c77134c2b191bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40745309949aa08606ecf9549501978171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3099c1fa403a123bbd0a43bea4e6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c0fc962f7fce7204b60819e198eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b36032cf34c3aa6351832d889a79c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab365043433c3feebfc82993b07d6f5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903472abae3d9c80700be2cea7e820d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339ca8cda8cf6d62a1be281b387cd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ff735c5d5ad1a74e806a06d0c186f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a24fe1a15984720914d5749829686179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646002ed766afbecb6b72fe5581b7e3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9184d641ec82571d90f0225029fcb28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf79f1e82656db70dacd910072fe22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f1a295f69d2963aaed220575369c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1266033beda41019ead5c71c49d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58902a69b563fe9dc356ca66cc045185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab328ad96a5ad831ea899243b6050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde37358266d507f3ae29ec934c3991187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710b8708937bd473abc22082271f16b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ecdc14cdd07b1647661a1d54946bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b7cd1261d85d200f114c7998ad5ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da36d826dd50410e29cfdafceff716191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce734e5295a28ece67fe6ada2cdf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c637899c11f738636b9a840242d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2009a732c333fd0c41e91fc29f11b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ad2b243bfdd6071a4ca672a88a28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdce7ebda0dffc44be69a23def9f0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7fb0e0c5cf3d78a50787043d4abfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad0887c421a3e26404f5ddaf01242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896a660f8266529553735223170b336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b66c81a91b475de21b309991d8ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486507acb1e20d0d7d7039d8ea9c8707201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e351f3958b603ab86f8874b96c561d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271e07606d7b6f7073f337d881673db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66fcf09d299e10039986a66ff03159204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f83b4d287e7158e4b832733d49abc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86507cc7d2eaa1ac9332b816c0c542c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e27ffac5e8833313cbd8d9b372e97c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1787842acb842065504ac890f121c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595111d2853b33331dd64635c8390c8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83fd41d72e1a3075bab4e3fd17a4ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184cb287ffc8f93e9c6d8326b67f0d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bc7460517a16ccea33dff78d4395d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b34fb5e15440d365a63448bccca3b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3db20ebeff6b59f3a25c36677670214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27b2a05c9510557ac1716e82a0d7d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfdea866672dd36111edf1d4c89287216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce7e6ef22ab4381e7f3764a40102d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e4ea6b16dddc01a738128a3e4055218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c02b0fe180b1808e27a0ee96171057219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612e0c1841847db330354648b800e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572576ef3602d283f2e168d6f0838a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a76e7414ffc5982b7448803c5a5a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25525f5e64cebeeef089d9fb3892d44a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483388b603e3b920fe50130e5ea069224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a260ad0bf464aba2688d923e85141225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445525853e5634538fca4142d12fac8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd76b21f749c85529d4c5be4c0cf9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2acc59cd93df2b583789e7f6e5dd13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56910b1c3759d1208cf7db1a459cc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742099a2098fff822e1d32063b2ec1a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b1745c4b24c30b5190319c652d5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea349c18068815ccebd10334f0ec7b64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8250d3953aaba8a264d6465573b499233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82475206aea191bd1ef6eedba8851e18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e462011914713cf33cfb701d64b7e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7ffc4f940902b741a20231c3eaff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8d90da4d1afab43beeafc6aff934237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1541f063921dbd916777a7dd302e959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef2446a9ef98cd32e1d43e9366f0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c3e43fdeb256cd055d165d17c10e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8481741e4167578aa8f17616541e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c61cd375b71743cf77648124f2c27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49aff6fa6bd6c38fffd44888af7fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efefdd61d138060135da38265f08576244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d767284e5689a5b50cb073b39deab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d652041ad0acc343073dbbe4d90f32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892ef8bc33fb5112fc0fb3c3289f9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538f0c4df49d39174da266b05c9f86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b821ca42b014de511ffb57e61fcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5527b5c1168deba806fa29e708cce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaef6a50f14ab428345ca5cf20a9cfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4e45a3c00caf8f7d0385c9a46feb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0d526787bda6d304e13ede279360253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a544cc1659fa03b98dd4835a0abf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a4ec5c39637000a40c055a67a966255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1fdec7852690ecb83c87631935061256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c03fb752892d95926e5045f6c8634a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601efde7654cfa619b9e0779d7655ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df686cb3e4d6683514d57487e841b64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75221f15c1c1bf32b1c98199e68777260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d12a52f7679b21caffb1d4af404a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213966d7b3d661cca07705f81a36ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec2b079898bc457f81b0a2512f5cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7bbc59d9140feff5e5a23e7358673264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69082488a89a5fd39149f58e412eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce773fa61812a58068edc2d0e7622d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a47226aa84cfa05bbc1c2d45c9b57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90dbc3cbf880df5819e2ebf18652a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efad1ed4bcaea809953bf77603bf5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6d516e943c18ac02aeee61e3f7cb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd544006cb3d4cca08deb0e4bf8aa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ed94d0361fed043de92c70c422d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a110de601072bfca2284b99a730f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d1612a9dfc828003528330c9f2a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56991111eb0524aaa879cb3218ed81d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639838241e33b511838792cec145c224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744657098c2e053f99c0ff3a6a45db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2cd23d559da4f3f7135650df80902278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d6e765adc7869f43e1605228dfa9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62051d09dad2af90ec7bb3a158f642c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50101cf64d6689f9660ddbdaf47236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc9aa8bc21d9b5841cca351b0bc4c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf4fba44c9a3d18fbc11723fc35c0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80a6513ea32f8b7bfb1ff7d98a8e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a06f8a0626b5c982d1275f85048c71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355436fec821fd2e4bc7538f3ceddcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc309409485d3c08cca942332d706835287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279990bb464b3886a2ec44e4c896bb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e950a1e72e3813ae579c1e40b26b3a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c9dcf4b63bce2b1f2841e249bba7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5339801b6d684379df131325343ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ed77c4eaad1318143a3ef30aa8a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c4ce7b3e80058ca920385fa045e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7645525e6c54dda3a04750fe6c0a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a3fc575d1408001101f92f0e2470295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3733efba52d1069272183d0076b1665296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa5046673aee36d64b474eeef5c24d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d55fd8eb74949469b4d3698670386a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99989934959795944a4abca06c6169299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df244c7ab42c883b6ba0850b16ad2901300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e4dc977598251846ae5f62a8a222301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d737aa769da29f22cbff41cea4cf2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ad9be3f8ebde8488cb1fe3e95ccf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1933a49e0452fe8f2e5bb758fe7dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c22017c9659f4204a62ffe6171de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006c142c0cf83a33da801ec83bea15e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be2036f7f7fd8f201318a2d2a7c0af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df97d47653f4912c8c9168e266c97e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd837f05888948bcbca20bb049026c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b1eb1e919091a3d8b56477ce9414310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67fa71fc6fcef3c167a91657114d99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61e12b8f55deecf155608604870ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c8e8a06ebd3100a719ff1543ae397313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3330ff1db27d53652ed22eb12f62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae113c4593d274d07a27bb1ff3f66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e092e6e059c52913900a4a8d62d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc05b500e29fc0d3809cbe6ef9ffba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd261cbcab97160bb9ad10ef3dfb3262318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd1ee7930c49e528b4e31692b17b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc82b45083ad869d65d9577623805f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c1f5a40e972df83a6c5854dd8ca9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8b5c55e5e6983cc3de91a7f9b263322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d1581c0050049fc7d297d9154441323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c41ebfd881f5ba75f64d0137c76b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa8d63d49e9d6531140c2e52737447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee38ce37dbee55f2fdad2b1fac0da9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1200c5114708ee4a6b1f8edd7aae595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad5d03b2ee36801eaea963e118839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38991177c530d82a1ebb40e81e3f62ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c56aa2a4b05ad52baeb16107b341c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e2f489aa27ed47dc6642041d960d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539038998c9d18fe9b751c3f784e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4eb117bc18ca71c26547816a508a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2cde41ce1c64ab2a96c1ffd638c22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9453f09cf70492879294c1ff5ce7981335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f15fcf023ac2c88f2fc472e9fbd39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320e3dcd89d3fc4a9165d25c4969dc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa962b9b2e8bee79653b3cd0cd53710c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914766cb563d33e5c21e55d6f1a31321339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb415f5b13b330c9b3472e0b260db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acfe2ea0e82ea0ecaff466807d97b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b963fce99247b024e302b2f4ce59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4426b9a1e4a145bcb5ac2040c6fbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915fd0d17889926e93094a5f7e30357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e318b706c30107397328d25704fdc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda751fb097d3e028721b811ebfac530346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfbd1d486f2f6588093bfe691139c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4940af1a4548700b1a98cdb7460738348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d79c46fa1cbebe54c511e72f69d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aecccca2c7c4f5a50bdcab1de56f15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756423db7b76822fec4779d91f2ac9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05313d3931c7433829b863fab79a397b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd1c1fc460614fa9f7a67facff9bb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51632d3f1556f21ec69904ef0ac864354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48af9d67580c6eeb57c2469c6c6be7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620929d6f454d283e74c49a7a12c3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def43014f699c5a4fb5798b30a238c84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5211d413a7700b81252001640ac4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf60a90702ffe7f4ef9f72a6b01511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934afdaac9fbf58767a9cea68995d5d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f768eb763de082c04afc4729c39a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4303cf86439a77b53226854d0bf19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951f0228986b86336fe019090e33005363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee457ddd7a634fe0a3c2a65f2da70446364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07910ce7760050f0c0893947b3580d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaacb069de6097df05cee655314bb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad7857c97822629839d7a0a139471367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937206888461c2d97d76b99f6cf2bb45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e86717ee70bdd32992df158c6646369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380e45936cf35dc5e57051285636862370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383459170e31fd90611d3501f49f1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b41472c0e17dbf07041b89aaf8c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9d3ea94a44551c0664f356147842373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc6cea10a9a41efbfd51b5d9c8de9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814c6936c1b7d025520829747fa832375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e9aa5138717d2e3722f984edfbbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fce02d26217271e9870e6fc68550cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf24b311b2bc55819ebb2c7d9fb15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef382ab40e05e68be7eeaafaf7a1093379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87aeeada0bcdeac8a332ba503b76e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680983adc72a7a5229d25535da13e2f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de3887d96e2d22195995de2792d50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a4b45672e906220d3b963b6a2727383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197202ee37d2fcd3c71f31c57675b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986dd8a2c31c3138cf38df9d7b80f34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1787dbf6684c87c2270ecad70e6cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131d80ef3bac15fa809bf3d281dbb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed257eea0170d6670a841206428c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a04762cf16dad2818c05ef0d2502d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8058e4f3af2c4f55009380e777d41ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe12ab853ec3e786f5d60a09cde664391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ec8ebf14f850689b73cb6f2f21b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be357500586224859a28652baa96b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9f59100391ca9df3c74f523852ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e6cdadca146227f201d8fa23190a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073fe41bd18c2dcfc94bac4fedcaca9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35bdd894e9885c1de6c1367cad3c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bfba41f528ebb6142ad18952584e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b228eeb4b5a66bf67e4e4f9f4c0549b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20815e70b794fe4bf35461b494b978400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28506c965e42ee4cbe99377fd0453401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29370d79c7244947a177087c7df157da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05133111f999e517b88870af533af0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d21895f898c282ce01f9b5ad32c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc30975e61239450366ca9c396914ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad25afc7f4740752a838a30a547b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c799c4a61d28e669e489043c0388407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb8ced6067de01008cfc6d5d8d39f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef454731db9fc27aedc42b65d471bed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f1fa621c1355e8552cd268ce9b426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f505e67d65e29e8e669b79e81e8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc29f5cfaf130bb6bf6867fda87bb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f566db30f0eae2b3ed5a7b734a6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2adb1ccab9dbb126611bdbcbb63ece414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216023c4d88cc8a26a0a536415ba188415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acabb24e54e58da0bffb5bd1729257b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfd704be9e727810136e4e3dc508e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72022a5bb75136c3ea37449155bde4b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f157aa83fa60ec8e6fb46f32a179e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964499dd16f22117139addd7ce4a345420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2b90e7d32ccececda190b76a9c4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835373b50a83eb9decef43c3d4778f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba60c997c5b1db113ab6f33a261c2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50265e8f7173309213bf3694f9f979424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cb9febdf1cf2a8996790781c8de2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c48f56522d9c68f225da9d610aebf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8ce1687eb3aaa9d601a9079db13e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5504f57e19246a3900ec3b6c2dab8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6efd68c21faaadd82b408428277151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2f000db04ca60582f9cc4beea53a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c2843ff1afdd901b4f9082aa4e9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac5d5b38be23b3dd0c613e1906f893432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e8ad8fefcaaa20acf0026e1f62679433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5bf42a2ba8d47bfd39a99c4cb7ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becacd74e760b27ecab9cdba55534a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcae9b8b9c1fc61859d9e8786e97ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd12d19f7bc9a077a3228bea9dd46a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe0fc8ff9951683703d5a82033da1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d4795d54d3a047644b75bdc6c784439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66effa9cd707bca8d3a1d37619b1e004440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea9b6896f074329cb2ce1ef980575441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f145e8aba9e27bbe4bb48ba2792c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d649d0cda676b9a7717ffe24d742443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec17da575b1b490b676e7f96622f9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11eaecbc34c324aa5ce3687491b66d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8e1c5218b4d9b402cb335ea3bc489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1cdadca56cb3ef93f76209e27960447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6635bb249e4d60761a2ebda04a648448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e700d099dda265d3285a5b534ec2eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb3e3c66519c011e60a6ecdd05116450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d9004e2f55fb730e0603506b9b32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476a915ce50664f80917c822b8d9eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b511e32da45a0348acdb6402fe055453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb40100d0ec93601834bc7e29f8df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03163cdd33b81f0ffb33f3afb2fc7ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d14fa808298c9eb6dfc3c37b351c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2fa2444b6364fd63e9d4d0b2de548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e62c0ab25bc93827aa41f154da58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b6d8e04cc3730a8917fc0c729636459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507923a92942d91f4f3186391b8de250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f3188a9fb65be71adaa4f2bf5f8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f7facb79554f0fe73b6fa618a916c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f9c1ddd66e65d8a2fad0126886b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb39b17fc2af5f8cda15d76256071a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c087b85062848edc09771895d3f6c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b4cdeb8708b1b197a2c84d93d5e0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152779b38309200d8d60df8899c6ee8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121196e21915854539405422f4e2a580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556fa0c96a7ccfa4306083f6a73f10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b3bd3d249ebb8f84c3bff88cad3ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152239196c97ac7fc022d57dbf652f19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370b4df58f47cc621fc68e0c77060d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5209a7b122f172995951988f3897473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d23e64d5ce9fd5ae96012f926ca7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fceb4cce1f695fec2cd72d27de364475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d9129802b330bf805752f4130d04c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eda38624056faae9bf53482fc5d94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b817236df0fa847c66a5560268e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710b90c9f3b351faba3361b8102d11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0716f1b36b1150691846138291c6964480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397fbf7705aa8590e702920913a95c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e683d993158c70b73e7f94931a19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e40a0c8af5aedb7e69dfa43f01a4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e81b88b3bd8299c3924c66730cd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e6e896907ebf069a6f6e66467ecde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d7654885160542efa41ffbaea5f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e2daa3b8119fa56d592eb3eec0d4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578449f3872a158bef379aed62a5456b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79af1c39bc9a8d6fc875e08faac0e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c85e93ca63d6bda821291ac88c0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a2a3c7b3db28e3d72e9e62405c5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119f0861876129213e2c50623730a28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d9e59d34efee8510da3cff50485a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a2076effcc3e4e9da64ea406ef131494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1065ef46d755c092ac78863c46406d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517dfe2d2b2a679f27089d3ef50167a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb00fa1a893f2cbb77432e74cb52b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a650ce4e23c4470ec56aa201c80f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a99aeabf8667a7a7db1dfd2b828aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cce7bb30ee4dcf5865c45f7eab6b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59d1af40f018f6f85d5492a9a8aa4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb7d963aa99b0e433e0b8c7234a821502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722c16908b380146502f60726409cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995517ca61bcbb3cddc78e45a54b67f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89feb156ee3a4bc2c621955344775ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b482c2ec17257b0b00fc0773ea2f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5874d453e7dbc7443b4328b8a37bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09867f86ada91e55de923fc9aed1e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61baffef126ea6779d943b1b8c48d70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e2e4e8f481e7d651feabb5306355d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c320e5d21c8c3936eeb5616ee427b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c49863bff02041d33e22c5a56a21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551f4a52759e38bf9b05755f0f6063513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855bc7fa9cc4bd03f503d8628093f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e497cc35bac03b20bfc0baa044a6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d78d9950103509582c77a04fdfe49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b51891a2807cee4704a27df1ea79d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b7435b8965223893c8a7a37142d6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba60801083674aa000aecaa83cde69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3ed76d0f5d3845cc39fba6f3435e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8301654c8841fda390267c022236e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d96cb3c0939fb7a760285b363ced1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d321d2fd16df15ec2d028840d9e501b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85034b48d667606c3f337e5b212e891c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d44959518a4d25f8a7372220102f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4748c15a9a2b95e9d54f87db44f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44bc52fcc106b4105917c4dc4f4cd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d1adbc90b42c43db20b9ca2ded71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3249706e58f941b2f511984b35225529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b2bcd03e59c5ff3ae6618fb532e8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa347ebe6bcf9c11ad7f2f4798cd84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f0222422a94fe980d2a7ad0bf4be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05cd90273b32d4afadb1e9ed0b4e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204dd7f0b1b4f285975b599beda22e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b1a3275a952aeb0d7c6d573f7aeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118752c30eb7ff14a29f54af165e178536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb682e6d23987861221bf47b6e4ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724423ce23e0941b2f9a777a464b275538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35602495c1d6b5462878c51b114abe98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb832e8dffb9d0fb2b079869d87632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af4270608c5ebede7a691f0ddfe1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10aa62c092f4c43c16477b8f4a7633542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6f0473058afa3b322c1ddad03e6d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df2003e596d9ac3692685eb13f36df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a836afd1072eec7ad2800dc99948545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e7b58d5b517bcbe63236a077f6660546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7319399c07577ce37ebb18bdd590248547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3c2c524f5b9f43749925271681db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4220518dce3d32f0c4492a3b8234d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a2cef04f65d152f4ab4e87bac55f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264572ec0c700b5dcf6b85c0dce9e8cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc7369db77ec67c3842d39b40d7782552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de0a64a9f4b05af1b69beaa1b1fbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c373f19d85f6a5d1724b27b37990b51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85427aa152981925e4bd6b3b012a1099555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3672eea86b55411d5fb991f3057b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df7fc66dd2b2a3ed1e160576b9c6f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d0c0518f83087bfda3ebb25f7a7c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b887990bb5f62aacf591439054c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c068f38d0df88bed4d76e215aa07d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13d80a8c28e951d549a9637c85d32b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd86fe89cef1a7f480d7bf35b97514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d70e76688744cd2525c78a6f8ee6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8baaec19e6281f70abab24ca91186564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1a7c7c1d092ff49dc84d3f922a54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dacd743adea6634e1837bc438f5040566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe8b820fdcf576fd2782392540b9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b67fe85b5ddbab5316f717608b1f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e46bba69961c27ec19f42fc49dbc83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba29e75fcc60661f1d1e89f0fda25b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c498e3e56ee3d1e263c1969370c826571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700644b9bec3fb38e7d74e7fe5be9967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba07554d91b58c3d5c9b162f628549573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb01a9c5ec5243258ad05bbbc160a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbaac6d102bcff2fe33a82644e3c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5626272ba52a7f6e84ad8561d4204576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95821b2a10951fcfeb51ae93d0d59726577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2979c73a4259ffbe5ed1bef52fd7c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066172a42ee92a20d65c60801f26eaf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d9d6212c3b89075d5a73d3387160580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244397f316d85bb833f7bda9fa4d81a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b26efad9b0dcdf2679670afa010f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7904854e2ac6cc4dd6354b7f2ab52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d76063006cdca7eee084c93255db63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753b4b0768eb16fa3d426c8e244181585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e81957dfe77e5c2c73bd8b722087586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da036beb1d43fb6a96925b7bf933960a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d52568c6f78946177914b97e7381f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56cb5e84d15399b9b92e30b08757cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caf4be60dd61f1747d814cedbd8282590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0d090bb9b854474ec63b3719756e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32649033eb9bc0dea61e4187263e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d0eaf3c609bc4ba618f786caeda5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560e43f01c1596f6fbd5a466782cd8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2f2c52d20238473423873e26a105595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea0b5c64b82511ac824187ceea1c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273971b2cd6be196725bfe6e8147f79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45914531bc76e8602c1a4d32e20930598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23808d891935f33d34e973dd4e2518a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4770942b240b403b5c660f2185b67d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f49389f8fc8d4eb81ddf4afbdb62e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5bd4c19d68f827768a0a361c7f7b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240a2577be45745bcf3ec8d2a47e1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91a5374494c9668f99639f81672fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b01fba892cdb06e8aefa5488916b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8176bf0dc4fb390af1a3e74b0ff1bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e893b0bd964ac9a8c458c2eeceafa9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9b2a207a603dc49569e5e145f536c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184008c83bbe77edcc7ee13d74474b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064714771468269e2589845a8c64d226610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeb694cd37daaa91b4880a27597e61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35119d578d8b4f11061b08371b368941612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab7b0fa7e3138ef616ac567dd31688613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae9687975d90b8548b5a5679a9e8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a252276d10188a657d0db8714779ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf85ee5f10077b432dc5765352de9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cbdd25d3ec8d779c30201525f7e61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2bee17958f5a421c3ed957e555ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405b1968a493ded01f94acffa5da7a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd2546d9ead1eda69e92a187ac2172620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef8ad1c281d9f1587dd77d045224ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370255e05d4dab99ccf8d2696bcc3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe91073254a4b4b243d90d379df02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11daed9f3fc163a2eb9517b5dd4d9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10c3bb029c51c7dde1e572ae4eecf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf791aa9c1dbb7c3a33a2fc0c143fe8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53391ab7a07fa508435931f759c82e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e91fafb6264622d31763a0bed0179628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358baac722e7911f3ecda38222e5f491629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b6a1f96c9bb174d6fd180cc0a112630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67259220cbda3114b1e37f2b31e84f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf374eb3f1a5987b84184b9215682632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d8ad1062cab3e1145213017125ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cdd4e28571c1aaabffa35191d75ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c030d0f99765d0b197f5f66160f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8539f0e1c9c1a90f0104cb5f1311bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f4ea329f8481ce8acc6ed38ce10b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839d4ab8e54fbc0037fccf92185bc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45359b0454a8aadd74849f19ed75b67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7051c11e7cc4cc081a69b18d1be4e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8606c5e852c2d9a74bdeabe49508a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81759c1b4dd8b19c05734bc31e24cbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d59c8c20f037e8739423d85a7d45f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676678b048fedfd18ae6f5e733ab24d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffcaf96e408ba3e0c92ca6db6f53f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6120f49c120b3907c55ccea494bc40a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609011ec35362e788f9f2ff6c3471954647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cabde5b18ddb3434ad7ddad8dd939d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7361efc6b5581115ccd26f79d8f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0786d6051156f3a6622a1830de224650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc3ce6e3f540c99e61b0e3cc3f0b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605001bd02785ed9755dc0e7c5f227d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e280ec7355a6306abc1f79c8cbf18b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ca5389238e3929b1b65846177a962654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5edad76a25ef582ab5dfecc2646d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b1cb7b519820875754541d664790656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa2900ca2be16d6c0aafd8636aefa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362c85342c00aab390d2a10817477c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b4fa40779d186b4673f291a0e9e08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6f31406891a42d84d5d30588e1073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22111ca9e45a7a2bb474f08428e58500661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb952005d0f6ea15b118cbc912d88ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0096438a17e5008a3b70464e3d6c2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e993fbf532c58605dbd42754d3f36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e192356456bf198f847a8499b326665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de9c127706e92c8e03507926ffaea9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19608e4e7ec95a372f27ae1ed38bb82c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1c17117cb2d7cba85a6801c8561f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d9d56be4c24120374b9108680f3a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38284bfbe832dbfbe8eccd98b820d560670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2479dff2ba5d5c9fa0d44ce1c59012671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074f70bd1657a9481e3bb618f695bac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f1ce455fc6247790f8a00fe497b3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a55dc6325a7049754cb285da5baaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb44a05930b60da5f462b20c05d797675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062f261888cb9389f3700fdc26234d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40b2b0befe6f2ed350005e4a4d61d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10af8cabdfd807b01260ae01de1cfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a36d3e8d220b9d73a0873da943b877679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b716aa5e44e9f43b36174e11121189680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b108c3a01349b1d0413d0e641110681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d661850bdde8b1dfe72fd85f51eb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d11901b7ddb1bb8f3ba16c0899af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b2bf681dd072700a36a391544b99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442deeb8edb6cc5617d897fcb3deff53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae38d7b520dd19935f968aa0842941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e273e7ac43bc1862685cc1af7596687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdca5613870e60ac71180055740e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd855d18c42135b1223bf912e211c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbdc410cb99082d330bea4e49ab475690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223bae0f6c038cdd57432b1dd38dfee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d845d17be48129b15f924d2dfcbff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b962785da4f38b5036ca021b340f91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef954114f7cdbda000a12973998db5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043cf21902d0e0a705ef11f176b8ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fa72388b5c3ea6b0cb68a3dc1aecf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4669b8beee67f0b360552573f9305f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160a8d014134eca6cbf9ee861fcb76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80208c242c607613007b53f58db3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3590ff2f9e83ede91ab91b2a79d2a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ddb4736d8a7417b9f7ba4a11bbed7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86064fc8ce9b2203448e10a962434b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b90a816a33254433db229cf5d0a56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2118e9b3e7851b52a94ed7b83454704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea660932b29bebf520700ae05221e8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d08f9dd92771877b12b7e0922b306706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f9421fe9f83f2f14f9707d269deb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb534aec892782673b2efd6473387708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed66cb18bdd647e3ed93c924706073e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa73f43b554a9d3b7ed65a2c16c7af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812f17ab3e0c3a681d3e52859da6dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401cfe04cb0397431cb7d6ea8fefb54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac806717fc25c30d9dc5e03f452f09f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6e7178af4557393b83c2ad9bb800714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee380906093311eaca933407aa1c102715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612973187eec850b15ec8439681cecca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c998a3299437e4ae01374eec2f71b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1602b0d38f1528cf06a8c30bef2f85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7a58e7ec11cffde897a4ea082e69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd3381f272ebec4e97b63eef9e72f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05961b9d19b03b048319863525aa5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14447b7d4e09204b7a2b0be2dac29023722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7368d18836133b32148692a021e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb00e8f96ff8cebadf8bf611ad00d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5107a0c3344894733b2d43c18c55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e0a72e43ba497579df11e09aaf27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d2bd0b3dfcecb931d7504729bcdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddfe9766a662a4ae93ad9acce4ef4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4ada93a7480900e3c59126004f11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9b638a0fa7d42274b7fc9a5bd751730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c420c0db2335ff9b4e9ddb23c2219731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabedfc20a40f2e6473962d67c1d327732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632850892887b487d241f17083c45e64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbef78d72cb03a2d5e018cb640bdfd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258463a0876a219e85fe6ac2896e75a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b9c4b3d91005b44bf54e29170ba2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e431f69de8e1ce18ed7088b1e8f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e67515e626c4f5990e17eacfdd56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaca957d659ce775e8190d0e2b25bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e425418599fc2f4b341ad5fcba873740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc89c64b01fd53d193bd4da9f95dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a1bcaa50108b1a78895e813ab806742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c8794446a6f9a46a0c91068d453aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86929a09a71d4659e90572aa184d14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b77eb9d4a3ad10a1955beb3c5658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a907c62a0bdb8c705e1b2bf82afea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427fe8a157d1243819ead6dd1b45b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434767b13b17db4f1aa9754b2092a147748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56fdea8b59ac3dbc4827f1c50cdd24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d1bb423c465c558bce07ee8f29aa5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8831e0f7485a2ced542213459289c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb6ccc43b9ddcfe279674768103c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a417ca8699e491e9d4d5377d776b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7092242dcde4ad146981f443d2f795754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4474bada7ac5dad066d2ce58f8c1e03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92b0804fe4c906b5f8cd22aaefb311756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f878a08b326b0b1c86eaa4cef00c0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178f20ce92d34aba37aafb280f36e18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d8eeb2eba7cdb0c349b28b443dcc6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a489bd056c7ddffefdc5c681680adc9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096963fc8746f0444f7dfa64c372fa98761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347dfe05613c6f77ac4916b61f0ee0c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57bcae4cad252c7d0997c83a2b2a1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431c98b49a96dd16b7e67114189de2f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7585ac710f415897948e49412a3b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d174bdcf2c7d887e5b2e79a61714766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59250fef3b375c53817507af802c2a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b114a0854c7b8780a3b760728adbea768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136349745cb27279d8e18cfa4877656a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca362d92a5f34d3bab5096003e10f9ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e3c90d5d807c47be512957a37da81771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b231f127e19558991b58a5aa1c12772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af621727b38e50fd25d1f255c7667b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6e03a02a5ea3424af23fdb1ada76774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aeee415c832563a34d1a79f9cd1b2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497aa55d7087f34525e6753ebd7f9a4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43475f5450f3363317d282f0e32d181777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6b73c54a20aaf6c4091dd61e98938778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f6759fb3ce1e0a4bcf7e1a3293e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc397b97001f235a437dc315e21c08f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da985c67474ea19d9790e3cf41e9080c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d9b05174ba3bbcb4dfb672c156d8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a27e178936ce4b2c27604019c523783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a5218ec357421d02c0bcb0f200cf3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e5c2e83a6a21347be393890f1e06b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612fd5ee5b17871e02f68e9ee01c393786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6fd7ee0572c998d387aac2e51b1d7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c951725cfc6f435f57ca23b444eab788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c6498422779428b6a41069116ceec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe4a59fde83081ef17864024141954790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646541b4b2dc86f17d505e24965b140791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640fb42f9b97c0dee5881966bd3e12b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1986aeea7093f0acffdc02ffc23e19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ffb75cea8177859f6ddee844fdfcf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd73530964b13ac90b02187c8d6be9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e04028df3587ac80f2bcc9afbeb3e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e727f44b3ec11b9b5761bc32ab6028797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7cc4d85994be9445b7a4659c763e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135677a512d84260aaa29d7d8238f4c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e373399fbcddabf05c81b160c8bc9f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc871071179463142115171068b8cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03077fdb407d87408fb0e029258a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf313aeae5f171a2b03c88585e2c06803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ea65b33f4398f3f434e4165d2997804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60bc81df9276a4265adac676767f37805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365ba5c721017c34421aca28b68d66806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17e16d3f71fecee07fd1474503152807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc14b0b4faaf2bc200b9e72e492e4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8d5c5ff0a9b9e1b2b221cf7b8cfb8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c506e44474b27cc16befe25e4771ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0eabd27c129f3fcf17afae12833d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b766a750b164af45675dbeb770b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443503e6717dde9450d9d0fa6127ddb2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574682160b0cdaaae1bd6cfb2f61dd8f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd9d9d9a860a64d2b2a544fae26c07815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9960bab5d231eca1a1756825567345816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf14464d44f513616cc529989136cb2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c5f3dfb14f68df6f13a7b697f992e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e195df8042dbaa1943a17b4f5538819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ab8e8b20c32a11e14596a11c2499820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c375b04a869158621b79a9c08a76fd821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc089536f30ff732d4f918f607bc59ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9a131fca8202d78b50a31326538e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df4d1ffb2c5c34e643ac4db7589b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8081b0a9bca61d5a4d1069c894197b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8212519e261218b520feb022017d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e882edba7b25297968a26d5e9d52a7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e5cb4a438aae8657f6e5159b838677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d42ef942cfee43e9130a0aa6073d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0275338595de87298c336a836b1bdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5d1f6cdc6de9795a6499345dbc5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f3d479c82b5069364c178e9baf5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8564a4a7f9061c2f28babb911cdcee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc6ad52692ce69792b41a861b8487613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ba047cf8efdcace5cd97cc334a7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7d02c9b4664bd414a6a850f8d83e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af5637297551be9c5b6531445433016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b073fbd12f63d5e722a22ad4686d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da063cba7960657a2873fbe12df962e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516262fcea666c79f574c90539054a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d3a6aa4b075cb73583cb95bacc5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07424d30a6581f6659e772c619ca6c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2e7f2de0fa6f0e1f192930c4769c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef8498079da2663398dc008e9063423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d67924e9a17c0de072b9fcb29c277724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ac02e558cdcfd897ae9bcbac29f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5db2c744699a562b7eb8db662f7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64549390032ba253d425ee4ade64327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3652b1cb333b9c8b9011d153ba6c7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeafb9ced804722af3ec5814f05ff4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d5d26f0e31abd877e82f39ce4704730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804e6fb2cc99c2dad6b88e0b2f1d3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28271a765a26beb951c862c1a3896db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84ead8770ab2c5813e568299e294533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac200a40ec1836190096bb1f43d23834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12f61e34267b7b48d301cb4150bd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e042231cf90616fb2e77211cd725436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f58d6fcc739872ac3a7b958a20f96d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85ed50bc02305e960723fad013c3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b9f3a2dc6b148e27f9375e933faf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a19f2ae84008de431cbf1af1977840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ec9e684e2c65ae6a8becd16eacb8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e84c27a23c21bed226582b71b2398f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b41974e1850a264b9bef9d30e9b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4069f0cee107431fd25270a7ffcbb1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37759b9dc4784c4cbe74d98a47601a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef935fa061087b2210adbae7d62ed9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b2c4de14aabe85c250672f67448747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee49701f388f133228640802d09d7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230832ca43ffa187b42f49e65fffe5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb997881c4608e142244ef8671ad0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54818a3287da3ff79148cfcf439b50b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba05e7edcba0309e3aabb9de81858d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8cf0864b8bccaed58ffd495b814753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a57fc1bfa0c59293d4d59d2ef18f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a44395526690b097e3147a72179f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e102a81389c2ba96a77450ea555b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09cf459699a0f781b9239e7d320d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b6e93a7743cd472b6e4e3786c9b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33a404f25904521ebf2611994e37e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b0b9dbbb2eb40c40e72c7758a72260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cf2c868948eb2b129931f6e6b4e2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d37f7a4e9279c3cea64a9e6fa749a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9a879857da949c001db957e70213b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1047bcdde1306e8ac607a12801a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217443786278851114285c9a9f92d19365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a27e071eb417c22758380f46832566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1acc93a40d57317bfe0949c68340b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684175f52ba121a61c115b376c22a2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6067c1bb3d1f4a8989552bfd782f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64874fdcaacc18385469332a1af1cc0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75ed3d36873b3ede4be42976057ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4fe97264da139130d74003eaa4d3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625baa56d8f62417e0d69993f8a3ad0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d7703adedd19abeed0d0c660956274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4819edddea9c709cf5e35b21906ec9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71a65cdb72f78b33e1bd8c3a89e6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942878531df80c65904342912fb3ae8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d766d893fcf643ff71227e8ccd823a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a2dc7da801bbf0988af242bb4afe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120605986627fb25fd062ce6e61aa6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5447beccd8210c00c95011091211a5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64106bb8b3b82104051a0f5fc18bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf07ad0a59c608e2ee01c84d5c4ef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb21bae9abe8b246f5d6b3432abb2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b65b98312b246d672b087be45beeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afbff0ef572e74747b048515b6c28f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec6975b6b662e2bdf2e3733587f0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc15ea016490b32c07415e8f3c97288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61637bd6f8522e4865db29358b7134e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33f3f57ed474f9583a083bcb5dea7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c202b9c8e3ed5d1d4162db020e58d2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd901ec8819d0e0079f78299ab05c59792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0f457561947343e9b363f9fe3b9a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dfa2a2ad92dc46a982f4249f138a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dff0017377ba99debc90d3957ea1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ef242daa009d321435fcd64e97ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14cf7199e6437bed81586655e819197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2e41eeecb49e3ba5715767cb678a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bbfafbde515605161c69b9d0bcd5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968120df2cb1e675ebbdc133d25ca3d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1367f85195ad1b35427657f70d7073e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d905c982e8c36aa1c7e06e106c9161f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c20e8180c6e29f4a003a12effe2b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1344b4a4b7475c783ff8aa63cb5e69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a87678abb3a065c8ccb3f500a0fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b7d5f47073e70d024c24931d700c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec2e7a0b8a937f2c4bb178c062f20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d7bcf7c513f6f752d6cf5611744a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fc81775067d2e7c98b4075b540f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed20f7a22b4767354fac0a03f09af2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ea8901e209c841ad7bc875d3eeff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d68235645814fd17858bff9645cc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f846d96a204bd5822b3b2ec846f787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7223bf9a596e21f55e2d9660a250114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f8dc17d99f54034a4a020762f859115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda5df64d1387356ed34c5f1aeb3494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac418a8775426a2a132d86ae30d2610117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572f82fbbca1957cd1a3a57e451d75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ea7278fbb7b54b8e4f969024b986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf2abeef96318e79a82ce11f74a43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fbe5287da9200605b5de7e5728f6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7ad9e7aa1706174433b6c3e2d9fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cfc733971e5e61ca4e0523df7650f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41954b7cce5075106a89bfff79c49b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f743e8e431e28dba44c59321ec801f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef5637b4a5c0634aa39f974706a07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af62baa58ee85e77537f3034b718d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddecefa50d0ea80ddba9896901812ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4891296385447b598d3e3179459ba1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5a8100ca3eb4868c172e951cc64d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b25801143c556bbbb1f4a24f88df60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87130b2c31128b04b502bfd38cd3b997132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d4704608eefd1cd4b06cbf698f4c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785effa7aaf9d41c1efcb33c5aa007ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f9ea749f4a37f80f2981273d47ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f466c7f137a366d257ee930f329c899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b99ac14a5aebcff5d999646b61a64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e72d44e416ecdb20c466b28f4e3643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0876da9cbeb3d630268f121914667cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f30fd7945f613d30674e34a22ddbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cffa9cf0b7fcb62a99c4cc77462fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247a668348dee12fb1ef021a4539ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3378ae29a802387771d032be26ff44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7faa558a143e0db5846a299ead6458144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd80f81e16019da33b4c04905e2bbe8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24c08edb3f375073f478815a56912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e19fefa93720538492485158ce532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ca3618212e84bec5b63def4f53f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86230ff81b0ff8a33ad6f426d15c3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb30d8230346fe0b16c193c712a881b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8517febe1b78726e431c6f6374340151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b145dba872a576b65a0d1484ce22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd88b6d05b82c6117adcf2a8da2c98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499f241754fefdf744381b5ddc0ea6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dc97a0230a3f6cecb67658aa0ae2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7e2bc31572c7602041287479fbe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6fb5742f87ddeea016fcdc30285e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4ad808c2dbcd80c43bc34f6551f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea2c33d7196a412c589ae6c385091159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303321bae900939acb65974c355901b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53a151d384917e72ab43c7ed2b2eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596bff157d510d30116230b1f237bea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999c298c1842535fcb25fa3b07b24e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa4426a0709a90397cf02f031f4a7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6772b230465b1ec975f5ec764e77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870981b0c4117e2dbe0f48c11e05ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdc715ec03adf5dec64c752846ab3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407f91a2c272e1fe7dba8eb6d7987c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac1cdf115b45ffb4de203045b2212c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2493f34204842500f8695af44709ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75072dc41968b683549e76f6d4411d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5fb796794dcd77b5ecabbea8e971d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e752915d6d36d40b3fdd8da700bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d22327c99c3ea0175b0e4ff3bcc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42dd4622c981d11a2da7aa02404dc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be265d84bffd616fbeda47eef5baece176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b900dfcdd4eb57eb7c3858343d594177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06692a627b2e935ef270a146cbb11e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37aa7612a7f911903da4d662670fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbb5955ccdf04f62663e689fb89f2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee0ce2c4d1013aa6fedcef6fc15f02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826929aff1edc9e78c5b2f4c7fce13bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e373d5bf60eefb4bc2bcd0712948a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ba1d625655e1953e6bc478f70168184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983056c820a3e0cabb3db7e3b7d5bd9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccb03b1d4bfad0d0718781b9035c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdaf2efe7fcb41f3e944eb70c4fcf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f22fde850b16a8eded454b7b2855d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94a26ccf3f622f3081786a13c0a21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40794a46f57b6e7f2baf9403657972190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a1283faf9fa778efbf8fa60f5db3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be907abfc2d38ac995cdeda0d2e835192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2cd0ca812f23334261b0bd97c2256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88e191359900c50c6ccecacd267dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c8d08c66975d9ec13e407fd4ec89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8170e2b6f2068fbc36921be84e670f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961350eb2a04e7cf9b6f6e1e120e55f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30090ec00e06bc0fa4870b50423df610198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551356ea0ad38dc776a448fb318014a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b0e64f94250fe9ff4a0b5ed51ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c0024319406df9d28c6ad88a4603201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a06845e697e84ddcdd2a9a984e8b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd94cfe781d23926eed26182994636203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c252e3c9a15f85a7e63ca2e34e5813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d26058192902354034ceeffdc32af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426582bb91dffd76258de38cf45964206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74137eb51847268543bce4fd2a13485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea9d6adb3b7d33584f3442aa9d104208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe6f29b4fc5c4051a0865bc525986f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c07d81d98ea4ce8c7d2b996c405c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c1a8724e7e3a83f49b2a02a52b55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53021a91ab216fe0e5f84972a4eb36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f271918d3db1ae856645fb7efc1d2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034107bb5a34db2bc7fcd62b17ab65e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d07628d57ee063d8c7740b5bf555215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c03fb8e96435674cf116c1579a6dfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ac783c6d73a849ad80ce4c2711b8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09795c4af6fcf287a7f23b0a1552ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a0c00ae9bc6272eb0c99f9cf13ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0d02ce380c17a6bd15399ca548d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4dae70a3259055ac6af210a27d7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e66e51cacc36f870900ee15cc3b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731d3116612d8524654b07a5c8ee0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c67e953a65255bf4702cb87cdee09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521aea328d2df0aaba83fcda432ac7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6848cabd93bd7f7c1599c7a52158184226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812b7e286b14b8360cdaa1d0b89340e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2eccd5f33b5d1ee1fb888cfb47ea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7a2588c964d857585abc7aa9ee20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba2a93991b9cb9117194931e57f4b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f72776f7b03bd6c3988ae38f3a78c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349adbec78d2e74163cb1ae1a0ddc74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae24c8c921db44f62d0bc93429fbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c85ae89ff916ef50b3a9cbaa348c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f05a3a6ab4d5c48a506aebc70f8403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd51bc76e9e05d41cf4cc41b3de4b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51308cb0ffbdd6a1e07e8b983d953bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e155ce79c28d55a29bb666eab2bd2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b772be6b346c3306b739677bfaf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9649491cc7e33688354451e1a4313240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91abdac910a487bd15188c2f927710241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2ded7b0d31574a2fc7f268bf060a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50cef78ea71e8e026b611d7c3aced243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d5dd3cf14c26a06347f703abd98d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687983178e96ef4e612badb848f566245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318fe8f9e3db3a7910e4b55bb645f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d230e18dea91cb9a9d13e8d932d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6ff837779b291e380d4d5bc424a19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb99b46bbc0830cf70b527d0340a70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7946e087935011d053a8d6d231774d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2b44bf4a25a7453d7a55cffec435251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d9086007456920658d61a50304f69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58c9ae46454d3a066937a138568add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f5fc91aee0422231c721ef99e7be3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6fc0cb8ae7ef185a83ea8a408985255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc15de600fffb702dfe45bdb4c391256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb117518b9a408ff126e4a2105efd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029bbfe0bb3154771dcdf87f64aea3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0ec60dd69500932628a363b0497e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9457f5770fa622435537012d70b42c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bae3eb96d2c14357730d1e12b2d6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0cac3bc909099a8ba6e31d40cbe0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deddaf895e1de24911ba86dccce6b8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9c57c000f42c81312eb11b40c2cd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f6897b17df630ea7e616d5196526265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b47c215a604bb2f97ee96c184b0629266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d611058021e9c9638ff0edccd9572267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7a62549ca4e2411a9af77e45fcf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9b3f69fde667aa9de628d2de84fc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c8e708a0eec12a91fb1e046846ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf636f8a5d83370ac31a52bf36435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a121f1edd52c67d315ab7afb2633272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc1d21024b63274f07c57768b67c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a64b1edfd8f9d8c7b031cb8a2f7d3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e013106caf598122283a07574a608275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832cc8b98ed74d99d269c873099378276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d17fbd68ed4e1993d718c979ebbcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eab516e13370ca19362046227c5ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554895c518d0f3ad59c4118ddd61309c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db61c3429ca12a4b6ead76993cba630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0bcc759b9de74a7e7c23e66da97d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414191a746f18c4282d8f5a55b26d9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c54ebd43913a83af8d46ea87856df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72e7bab685e76ff8a36b19debdb49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd430bef0a1db08c07c0431fed5a96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8707d82d43748c7a9b1dfe9471248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091046c245148e200e53099f8227796f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb593149241162c726e1686afac70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c901747e5fd932e8dcdf10f5677696f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f401a547f7e84bc41ba894cade7dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499bdd0c66ecaa74790ee2ab00e44e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f7e3814833dca73417f867ecdacca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd730736f4a24e1c058d3f6d922737e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764eca797ee4df527dc1668588c39ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ccd14c8a9b19277eb2fd4fcebd7bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e83a38b26dd9065ff42d3df3cffd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3771c4116d883c15fc34c43c214ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b0a8c3154bc97f4f81a1be0531f19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e3524b7acbd1fb361f0585841245299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444657cdd3889a788ebf2dd4d4dcfef9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92882bc0e75672e2b544aa964a4556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e98cd61d0b1417512bed1c0d7761302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcffab01504103739b2b646254553a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a4d3a0f3c67d51d772d0a70b1683304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78d84237ae369d7ce5929d0dfe221305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65e5260ad72d059e399cc9fb40734306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f408b0b9f2bf470f666030796d214a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090ed1e954439bed6dfe2c90726295308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6bb6108a4f6098a1c67092e18c1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadc41f6be8cd291792d55b24930e1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fdeeac8a7b504106ca474813c369b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e14f1a0250ae1e6e53dc21c3f521ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480fdc5fa2e3376c7712234c73b159313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45321d109a30ac7a8a6ae71d9eb157314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dd9613af1d75970fc4dcc7c3008e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556f549e15195df76e09cba93855c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d6707303fccc84f441540cb40d2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd7848a27c0e4e0abb0711aba911d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90585734de02de3fa0fdf3fe728ab98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026cd186ccea57c0ff8e42188d85b9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b0e92a70a1d658562427bc1bf399b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f95f91e09eaea53d815d517b26f5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85ec06d5eeae689e9b9e720c1346e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840dcffa5a4acc19cfef2a3f3552c13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c478cebd20bf4ab51f67051d9b12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8274bd3d4f229ec16f12eaf859fc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ea2832128c271e2bc6bf36fdb964c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc13ba37622328642c6fcc76641e51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f91caedabe28a2f95cc0384fe0cb7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c57911e2d0004becbe30e58af861330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7f7e816d7415836e7daa12768e8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da047ca691c9ed774100f82d73bc70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d296837d734b31ab443916016d43a5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318e3e1c55aca506611355cebee4eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353d03670c7da5037db79eafaaf831c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1ede4fa06e2ccd03b4db82a9c818336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef820b29840b7b7fdc19dba4ccf07fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c82b8d8cde7ca1ae0ef3facb8b0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb69ce7e61749855249b21ca5edf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eac153f68f71ec95bc3fdd46844f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5333514e6fe0164e0283d82d9e366341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00a36096bd4bc58d2b459040e8bb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217fad963608bb7934df4fec496cbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51282eeca7f1419bbd17c13ab6b32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa046846adba6469acdf7766148a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ec1a011caeb6e7b23660397c94cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f61b692e3e310c5fb5ba71220f778347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac9d03c8e2890911aa6f780c2f7cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a23ec507dfff8bf23b07ebb924e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0f378258ef1a4d0b31447a690b5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f688183287593eed95a543335651351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d17c54235d0396e81efaa132c6424352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375eefef286fee167f055fe0cf59e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8a676e73d843c4471c9c2de10ea15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3ddbba8f4d6671b7241746a817e4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e72c513f4481dd386a086ac7dc3d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596f8f6179a59e407ade15429f197a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b60ccdad996d03df65c6bf83d97fb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b77992f64aa4289a0928f3f2279a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52f1052e0b573968a587afb058eafd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56da430cad4f498675215126204d016361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51418c8f37705c23f07ed63990009e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e8f0965a07663bf2513b27956b3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b18c57db2d798a693ecc9f9eff5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98283c7540595ec6ae43273d170aa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8fb3694f674fdec4494c178264aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc311826821a9d98a3a4e5a19f995367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b57425f42fe0277607c78c5ce87df1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545855db372bf9af1b85063a639e002369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045d910ccba67b267fbf9f1d696ece0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fefef4b28e5345ff1b9358f70e9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45d3f0d41b58c8d252adbcb41f754372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6ed01b6b9222946e86d456f117731373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67115c766c3465088e557da7d90b2825374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fefecbbadf06a9eb512a720d49a872375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b635589cfa5bff5fee6778f00972376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4df2643def41af5c0be1f47a48fc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07267419bb45f43b49829e5e95dd4d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592ef7023be99d72d4a8e9430055ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad18d8e0816ebd3ecb9c51d2a3af4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf362dce64f88153d7f336f3383d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4769b397f2a567fd7be7f773b185f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce75269506cf392041e570dfc1999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380901341cda7d270e1b2ebf3972dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43914b7fa235e46f5fee02092b52baee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6918e915004960044d37a0bd37bb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107db2826de09c4cf5c3c946f9d350387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028292d92b11e235fb08f52e3e2ba2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e354c797583a487fd64a0a2fbe2e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72eae2313d1a3755894153f8f3f1fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f4983e46aef689d520e7dcfb10ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb84de50a1c559928f662e550bb5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546d84feb3ec2519721986e014224c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645956ada978b78a9f47a03b6c73d092394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15816fd0075aed67d0f7609609efbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d404bc3aa7b7f356130f5d6e534206396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e062a3c19cb586d733da635478e6ebc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84472bf8276a2fc58396c121656b88d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6112e91de2351aa2c9874bd93c9ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164cf11f66310c494b787e0f49a02d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8f4b5165ae02487dcfdd2490cf8be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7fc3733375613fca8edb97d2c567c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081476674a3451731e496da8058e5bbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b94a327abec6c80541f902fac4ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1a9df8983c27bafa4aa13dc253a17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd04996a122d2f727ed4a764ac36a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00310f1b63688b74ab787adf0aa3cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78ad5e07dfe1c860666b74121bace3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb83f0f9dae8af9c854e0116f328c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1533a486fdeffc672e9a4f7335a36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f23a29989d2ff1cd1336e60481119d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e1f6e8a333d701e42d0b5629f9d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af78421745e03bd61d69d993a4732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fcb74de835c1219a52493587d2870414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0507a2545749fbe17b70aa5d73f93e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553817d1f2d149dd13beaec717fa6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0efac8ec7958befe047eb2250c5766417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d398caca1d3e30124f14c5688e7bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49cf93b0ffde27fe34cffff8869273419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b621276bd3164d16aa50f0eaae25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeb86ef8891c8909a8f08a4f4ce7ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0973d9ff76969e30207564f923757af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240daa4018d99ba9aed553dab67e3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf25e1b09146977978479b823c5aef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88dc79cc16277ec780658cdb982547425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bcff31e1b7336a5128d60b1067c32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279cd6b6f6c206374e341681b1473f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb6f1937e94194aa1d53b2bdd2b5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4db8d24f087578901e52f81ad45c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a799bb85725207f7ee37276922ecd76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb99649837725cc3f1b68ff2e3512431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616cc4232ba79c34e2e882b66983eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b910b7aad28bb973b5f34a29000d073433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59ed339614a004bd7fd6fede84d2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1acf81e15d56edb93738e0adc1b46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794325b449b2f995cb718ece31847b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113b1c3bd98ccd9ee51d94da4e9954e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833a530bb3c1ef1937a7ba42a18235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf890546ec74f955d3992a1d36543439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc45e00a1734984f8afdebff2cc40c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682756b62776b38a8a4e8c8c6b8ffdd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe080e2424edb4577c953cfd49ea88b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b83f303ccafc9f9443021e4cc53a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110caddc1a2d226be925b091948533444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af31ac7947a176d7a1a2e254be971445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56186063886d7fc5ef79b77ef4fcaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69ebb7b776680250717323ec9265fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cd90ac83afc6d46da17a8fe0fdd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79802cd85aab2d07148bda9f404cc41c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b88a62c0978ed364d253b01165cf3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ac22283db7e13de4cd85d45c7db03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5c2b0a8f9a0dbdf3183ffc68dbb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb338a325422f3f9735f10d758df5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac364bfdb85dc72e04e2c62393fa3e52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67fd7f7bc40f056d6a1b8af955148455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d80811b5d3047790cbe4ddcd39d4e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c5616aca47cc37c553022ac6b2b2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad1ccdc78513fdb7d2643f2b3d2db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a185b4a861b652d1ccc775ba862218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f58b2b61a5c35f53e214f7f2b429a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762ba8ff90cfd25c9d0aeaa46bd047e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a525b02020ab4b826487778f91ee27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6152a0a720af92613c02230754074463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f048c4da46c956cd461f28eedc21a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd998a8d735fa8a5c08511ab8de8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59138dc868c8db8e26392cf7ab98a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d610303d7c7f004c27a55943e2b47f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f385fa67b0aff2d415aa41f9b4687468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989927abd1f42272fffe4176b4cd795469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5874d3ca69d93be21c4cc474f9934470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a333bd9d43b3302c25e8d0faf940b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ef633bef6c97b32d1aa11a621cb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae71b6595c81c64ce31e62a629ccf7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa762488447e9cd72f1cfd1a66f9bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7bb2a7151348f5c75a212031980a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a7e042768432dc6871b27e436c12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea347a314a8b77a28988df659a877a17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3c56dd8ae0c75cd6bf58df702a366478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d49e25a80735b5591efcb1611b39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d589cb0aa3feb7350e8e85cf8505480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1e4f5e74184a6a4fe86b60bf90bb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b807b643ee0f6db95ef86d8f3b2a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeef71f6dd7a659df87f68799f85a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b69dfa9e7141a464884e38782db7df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b73d22f4d0bb9ac7b75112161cd79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0fbe2bda8040a5368676197d0e62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0dbf98951e913c301b141c28128df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ab404ea2d264d658ed06e0c7bb904488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a01593704491f3b2151afb622097489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930850f3ad004e82d9a88848ad67cf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe129f98cf5bd9929364b2cb74c7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda6037da1dac0c91241a03e5659dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ab20eb63c39a23402b6ac408877f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446aa6501d3a93ee3df50b1e9840f1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16a8a06d4e0b56a11522e7b6728bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cfcafca0b8cafe1814915f00ac178496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe432d296c73fca13c4eb619b436fbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc38003abfb3234e900ef3903e05e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7219c630875b582bcc44ef277c6ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e1d41cc2974c2ac42b9ecc84cead500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f48ddd99e96bddd7e3836b111a6f82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244104fcb92c78e8a97fdb3b71af333502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907dac7c498f625c8917f80aaf95588503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046cc1c01236189da9c0ad90779692504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db16ca27d622a6a53c25bf113fccfee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1df338c48078f81e293c57e2f3acf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57fc51e59dab9a9e84bcbc41e3c6c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449f8f07ed28f8ac98ab12d6a9d24e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185852fdb083c59d6acf1009e4a2b55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1be2a41a94e51dc0c5f18ec717af7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1ce190e37907b75c22caa0815c2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c32d4fa42c8d028d8f828a7ce78c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234c42a36b457740137fdc9409cfcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f1d514bedb515d8bdc35ae3d83ab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f370af981e1bb69bdd9f0d67b727515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931075b839cfd1b9c5ed01e19cebe05d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5ebd14cfafd788bba8a93ba5b654517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2565e54248f5f470b54dd63edeb19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaff41b07c5bcc491f2ae76e7bb310519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685917b2c47c223a9ede410fcb047502520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9806f5663cf5283109f2b771d1fea1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8c187e55cc05960d937b530380299522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e1e213570eb5cf2fbf395afbb769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132fa043b0de7cc8d17f50b7184e56f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb53e9c2f198a0a674c5f60afc3a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35232d750961f31c06b634b1b226b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bbc83c42af3ac5ad1b5be76895907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80ba075d411855b06887af05cb85c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892296c6972bc11e54ae05603c68f629529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474cfd9aa7978a44b1397af6b57a75e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b53e402799bf7188a68e8507199b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f7a1de56825b4caf4c5891b24999532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826bdd63082eeb87d7b5ae112a15c78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af52ca4f1363f40b278f45e3212c8bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6511130a00ac626bf81d07d0b13150535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec295099f3f083a4c5e614513b272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c944f591c91f5e23bca2bd39acb5b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb928489f01811dd911db5b0caea77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b95770cd04ecde4f490ddb8d0605539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b5f4713e0f8d6d0687d8625a3dc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364a500281069f15d4005d40f3e496f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9422150a4f09898c7db9ccd0eadedd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b16264cfb0bebe8af57f3879585544543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6e9768f398b0e91a20ee5b3602d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a0966f6d9409d4d77a3094c92df0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922b9104bf2c1f8ff587f1e044f910546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984c92d20c33f3d39d5f70536d9457547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883bbb9e7f2af3b23dbbc56c79d1042548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93901f30e455234ddb5aef562a1d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483633034ebcffbce5bc4c25a59d6d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b8743fff5fa2dadcfdece1be8cf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606303d349b900740a7fe41ad63f2e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c9a7ed22cd69d2701afc552ad5779553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c724cb8a7981aeadaeb9e4c3d92d2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861d00110df4576aa7fc41af91f419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427553e657f4942044eb50f1224f20a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4592be2df312d6a59dec5bfee4f137557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d58ba0b29ebd16a701a565fe8bf2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370445a67b49d4dfe6281b40ebb7c3cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3242c3fea7bc2a1c3a8362efecdd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61cfc11f6addc36e6b35c3d2bb5bb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a4fadaa95342dd716845317d044e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc6708e0f3c2e7e71e58ffe99cc8ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5499533d65b1b4c9e6fbcf731f4cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8cb20002f6a6438721c32ddc99470565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c07c8b7f963d1367f96b9db485b3cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8bd4f75e500c82ca7b2e878491cde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dd3dc72048f0b8a2a8bca385d2ac7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98948152f33e4fffa39bbaaaa313ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7287d5808145d3c74cc430e21e85f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30f5bed8ea9288681fd2e09d734c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29084477d74079df098eb411c66aca4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b1e346f32e91c5314b5e229ad8af3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fc23f0de1488101e1797cddb037e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d98aec1567b1ba7ac52b48da30670575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afe564828ebea169ea87ac92eff509576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f42dc2468bff4c6808e1ff761e5df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669c660bdab0e4f15ee27fce7d0af2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae09a2bb3d9d4e3e8d009c0593a0952579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4543db1bc15b45bc6ff30f8ae4f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9adc10072fac39ccc231d2a34480b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984687eae2e027877c2ae12c55c86de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d8d9f104b403c46c93d19f39947eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff037903f055e4612170332e09b3c4e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60aec843fc7f79485723abd12f16ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571a0d38310b785f9b0a3722ca6bba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e521837c5b59a98e895ec4546296f28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ed8566d8900924fe375df6c6a7ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461470610945d631435792673ab44f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f54547eab133712b3d7bcc03c143590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09cf9ed7cff13da467e9fd80861ed8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f54432d1f4174d1c17d222b9745a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba074796a03079e36d31a65792bcf9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3ac121012ce823bbd86aaf36adcca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d7755848b58c0ca13bfe5696cfa97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c91acf9bd5129be7bcc168fdf4aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640362ef8eb78a58dead5cd11e63012d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c9de867bea11319782e75dd84b57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47227e25cb78d7b5e9bf4bb3ddf1494599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad88b0ee7ca1ae350e9155254fa3ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f558c8bf5e25ca7b8461f64f8a4fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd069283dbb116968b7df1e087abf41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1e3817d0f821644e48248f572320c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06ef12c05c962231ce0b9896edac8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e12b72da1b627fb770c1ab328e98f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb311d096b3af2df11cd3f438a924f8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef9e7ddd175a930ee3d214bc6fb23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027eff02086f46f82fb5ab900f3cc66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21210a82cc23dbc9b9eb305b562f15cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e004efdbe2a9a0c23a8f9886eb19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa3d65b86cd599c5e67decdef0346611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdf2f3358a0df43269ba11f497f386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e52c97f4ad48ca9951418478bef7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe7c0b642cb7172a8554562e2214d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a179bfc3277b997edc8fae0af11b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c178a7a0088916a82c65e82d297600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea80a7397b45a3876f6f2563e1dad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cacaf74b75d82be44de8503235299618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271528ec88b9a5d6f85e73eb83ff675619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6109d6b40d3ae43acd8fad30233567620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d2b2d8f3a951939430bf59cf759b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8135766b624899a36d9761082f82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab064ac64a5a9d4a267cce914eff1cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91ed1d51f09a8340de35f45535b5ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff487b0791007a89a7ef47dd6be58b4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58936c8c265e784d5b088f18c4d33673626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233393f120ff0c08698acb3860fbd29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df431e74990510719f75b45663944fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d15803772eae8aa56d465752213a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b922a4d6c3192d222188b1d401078b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad50e82cdd86e126f213997f42a7ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd00193c42c1c00e36c40dc5e64e88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd539082154f3e6465d96000afeef2ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5f9db59c2de2c0b3885c34e16140634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0ecf758ce2766f1f4cbe13467d7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f953a0ea39eb5eedbe5f522810b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d25d4e6226efb5d2651162c52f33b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e555525268988f6a54d279803ff245638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd511dadf9a56986a6f25af2d02f40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c7f371afe44eccc054cd108dd1b0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e685298f4deeeab889a62b5e4ccee7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64862cef23ee98bca3e1a203a342ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f3d12865c184c88360e40f1b87f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1b56bdb03e6111948b8edcf790a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e06a925f1a3fa66655837d906d894d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06df50cdc9aa9ecf1b7f19fbd246c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898106a6c9fe85f335a0da04e55c5e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7cc09559419e72189908c54de7e0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893b238951c1396a816dfb1aae2b7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e4b6d4891c126cffd25cd25b55ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819afff634dc255187bcc5a75a17c250651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57107f26922a2c561fd2ddaba2319001652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ae00c20d022a5c37b5b7dc03349bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787f87f232a513bbef0ca204df78a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b114d6702394731f6274df312b0f3d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063a4436f746f0b8e228e81447a37d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0cc93af5f922d0593dec175f6ed0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc92abfc96a61a10e83f20d5737564658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea8b9362afcc92469b270b2c7f09d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede4655568da232c0edb2e7c22816c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced011b31deea73009b3e0511362c019661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca4cac1e37c26fd8f0dea291c86b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac4d0e45cee1837939745a6d869ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845a811f7bda6a77c3524fa3a4ef5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93b437957cba26694826dd71adbcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10cfd8816397773e75249d0c5bd8f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf985b628599d2c7ec7588568ffade667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd187ffe1b6234c71673979d63c62a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa4d7eca41de6e1ed4e8cdc6ef300669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b686a00f13ec9a4f82b38fab11516670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c11342b2d2601e5629981b53f993671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7630a5581f99431ac5c3fb0e12fa79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8df88fc856a97784adfef9988901673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d00f6f6f36c99d8cbf4cd182b669674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46d98d965c889588375308879ff967675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b8891e3fbcaa473c3830323a03c88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f40f07739e836807d98051b42d760f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a973ba3ae1ef93a8448f1c56f519678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bff96f8e1489141c930b0f82d0902679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b8126389d41088c520c1c7e80470c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db962392287261d79f97947f996e29e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f759313d83ce1c43113fda4224fb16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60346fa3211d156a6c9b54f392475600683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7df7ed6283b71c27c0c8ed4b33d0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753297fd11f93ca7316dfa99b8c1fd06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af52c7b135f9dd2876281e874fe0c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92d5f747361d3ad3e9482839baab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b09b4cbee4ddc711ed13c6ac07e5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd97c3c298f6b6d4d182b946474928689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6072d973f8cd61131a27c2b59e4f0b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a31b1f6c5500ce563ffff85d0531b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e859b08d843f435f99db2e073d9e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac86437d4469897aa3b3709385c6e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653fd607fe885b12169df9c35e8cbf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9070f99e3a6cef83dfe19d904d808695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c76bccd136e6c5629c6478668d56e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06d00359dfd01a519301b197a7cce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d7016aed85652707ade0f395c6261698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787bc575628636d651de7b429730258699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fff56f4c86a141e169078e0b24d263700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1769d91e03165a431cae657b57b2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0842239f02d488939c0f307f100e136702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679ea714a46c0961dbaa5a1465e0f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1f99f884e0b474e18eba9bbfe945704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a36093b1e55e50d59fc663c980e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2858d6c396d869bd66779cce860bd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d842c0c6d920aaac66b7139bd29db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba5d9c291f5a93aafa4beef08456cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f34642a89404c04cc08612facb09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb74503bfdb880d0fea8e07376a25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd5bd8e1ae963adb205f77c8d3334d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f12c03e0e315909e949d122dd93a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd544af2268316b0f3d411a8edfa4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d07b6f015c5ca1cd9d8fba88b49b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d39910d89141bd893927406247983715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c29009b16b577321e1f025f90ab1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425af2f288a1beb23d915f3464622e15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7a3edb12990ff89190839685af66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5eb0ab27317a290069f64302a95d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac713d8fec45981321db2f2a7519a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce287509a7fa2a28b91727093d4ead0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ddaffb199e21f888cb64861fc0e4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df252d693eb1f4b202e09b66bd99abde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fc95eb462246ef08875caaad7dd44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a5544697db48330c893ca6c5d560725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d85cb7fe4e00de909d5ac26831790726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891acaf5c66845182cd007abba2b905727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf2dcf257dcd51401b98dc890c850728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8767ad2a24129180cda059c09602b4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f4cf7baeda8ee6b81c4bf6c1ad53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b565b20b49c6af19c31e8b556e5c7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1dbde80e6fe8c967ec795a16a13bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba637f59a632b149d0f2f0c4eb12a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a40b0c61cbfa2c6a5bd280d0e9096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767361976372ce61bf957361ab9d00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705efa3ade3ea2fe55aa5f86ffd1309736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3139a8f41c037b40540ce382a7eea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede12263e748bfd6ab6818c51d02fb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76acf302ee3918f0036252657b513d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03b262e4524c8332db28c30abc0fec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58795dd5cd5ca264ffa63f761bad3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf606f0f2b7d55b0cfe1e98ba2d31c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837203e5a90863a9bd2fce317edfdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2d6233ec485c37431e2e2b3bdb44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c42d4cb8595b9a521e7ac62be4e4c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590ed8732f0f156aa17903d8c57d4bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac908e21c6fc0a3690ab703b687c04df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b12efafc46d92367b989763758c1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f90ef5c8817b1c165f1b84955e1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46538ad66895d953b33ee974cf415b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d83c1cb90f276feb1b893c87dbf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f28d37107a229ea3efcf3a160b54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325744bf19afc821c6663fa1c065f95c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550593f345d28071be37cbc28caa10c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e8097b84203640956bc00bd3f00e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cbaeb40e3df2a425d251fe2f61635756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472647bba9edd9d1e8fc94892312a58b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa107bb1d011c9b2626d7d01ac6e95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587e88cae6a680e50343cf36c044ae1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f438839c4ce3f87e2d972cb4d4d43f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f473362c2ff67ac3027c1aa2057ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472cf1c4f29c929ac210cd4daa18bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85393f60061077631c8b3139b072b0a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f319604b8b725912d19f8ef6ec51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48adf453b6117e2b41efecee33c58e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17347eb86779c14513b073eafa55d8fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b98b8a707320475f20b8c13157845767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>