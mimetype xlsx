--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4cb5afc55b8501fae017eecded4321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0e040c04f97d80b66c8420a21c412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244a39e84bf2f51e52806c22b3781733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555423ca924ed88721aed1a0ba67204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e4e174a17da86e2e5d7f4237ae32d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f9e8707abfbad120af026fa9fd6836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24282135af2c585c6db40f5ca508567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25da1d3389e6736660d7aa5f45e15f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234a5d4a6ad9aa4fc7a1377393571d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe954ae84d357697d71c062202c5e6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4601851e81cfbebff150d480e2e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f469628b78620b2496bdc90f564601212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4543ba9676289060bb506275b07049b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d78c607f5c7efd1ae244d2b1f614514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec5024637048c6c46a7318b0dc052f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f2511f38b2a66fec9307f1e6b4f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d5336e3dc139a976be2f1f9b9501917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b0883434b262605285e5ea727de5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca917b71e04a26f9f3940cd880014119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3adadac3cc9cdca224e25e35c15acb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5505a162cbc123572e44e72f484021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5545be7017df61687ff5cb5a13594122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec028f459659bbb78cf5871619b56e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b97a8788ab0c76b9fe430ba7e13a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39594961c7db32fa0462659d62dd4ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f77164b7cb1bf232954cdc93c4a8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb0a79d91ed062633c4832431ab3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c29ba9dad59f23ef3d3cf37acf71d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac1db276a740f481a3fd791cd2b50a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170abf7c84ca1a818ef1b576ffc073e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78495ced43faef4a8845c3eabda8e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1fa48397bcf6b11ca1cb8f656c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa11d05e9e0017185d2deb7ffc508f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72008baf850738588e5efeef3aac82f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54347eee15c6bd0d0f27d54a441a8c4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696067793cd7ccc9c3dad6021e9b4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b4b1a60f2ee31700467d895c79c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac010ebcf5f86d37796d798826d8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a370a9c9753a430f5ca65e8395d5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3efded44065936907c19bc4831a81f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211f95cbcb1cddf37f966d0192f5cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0d726db4dcd9394e56fde8a8c6b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1824eb155eaaad14654ef4cd4c4e99343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ab7bf5f58b5eaaeb4fc137772b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b8255836f7e5151c616c085305f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25638af69c22eb6bccf7f4ddaa80946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfbe0f19a4eda90d132e3ea5d06e2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350548a1fa0563873dbd3f446ecf0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01ec2d0bd1879893a1bc21fa5d06349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df55a944164931abf143b010d2b0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64501531d5662c8ba1aa76292f1b00651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb45b02a275e0906ead8f10ab2af252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a52ef0e76359f970041f19dcf38cc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150f87c37ff44f474e199d314e29f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b20e76ee04555df3bec9460d298de855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3574d1bcd0d6949901c68fe78ee92056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c40822d6b150f7fafcab47cacfa957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04939a9f1ffc43550a3800c03f7586b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c9c8b14849084b78c0a8035abc9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0cba95883a52a8e8eb1aa19e728b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728a6e9ee8351bfe61ab5293051711c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a9925102b09223cf28507f7062f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094991f5801c6a2af479d278c94f60d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1f192b5ab942b57ac2dae3587dbbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11361438ee81796d63aaadb8b2cc0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0485fa9d9b903c3ca8cd469855ae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8739b771b2563d080c491d40e7369767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3402e09cdd8fda28729448d0cde768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc7d78bc124b9fd7806ff986f434d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e43eaac13a6ab3a0338104508c4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac71c267cdbeb60ff6347c60faa6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7453c5c027625b04ae75c70ae3b4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443bc9b64abd50abd7492b7b3a0c13e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc141e256a24173fcbaada83b7e9ec174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce75e37c97fc5a837985d431e58a4fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7e346b04ce24cbb3a711244f84c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5ccd7704609fa43a004c73d3d9b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71c034da1c98d2e737c2820af803978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d6a8a4c8d8c325a1022c3c6f4a0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a49819b26f993c30223923d1be30280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86545ceb80ee01199bde7c0e8174d8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b708f944994e22d0e5aa2b2ca25401282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b48bdb880e10ccc1601f1c791db0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d650ba4c4a74ce23fa19e7e78b586284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ad06feb5c4c2d577e79fbc5acf53c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90340509a9df0b77a3e48ab9084a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab1145a2383ce45a0961caf23f721287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019525710efc2840308e13b737c75b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7dc9719aaa5b82301f862ff8b6bd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9694cdda6cf084ae84236bc20e952e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78230ce1bded6efba4e6c4ea166b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d38c336ce5b244ce95b5922320680b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd594a884d9fdaddb25d712765e4c5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c613079059c5ff9462ee26eb621d3a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f7db84c178ce32a079e18e9deb23d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7942f98610cd0d31dfb73d586b8b9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43cb13ac34f3cd1222a1cb179c36e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec282f7650327ba29be38586d455c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3d13be101581e17f012b832ac0c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671963e20eff57751ba05c9ab67cf6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f4cf2c137cee18a3fd6a0d033c7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e018462db7475515576ebeaa0af8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2de95949ae4cf3b6e8be25d6c4465103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95928bacf91cbc473456e8d2d7e6e22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33727041513c52b4220608241fee8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5dd11e41d453021c132d824f9ff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb826e9da44451c1b5f414bc124ba02d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9711f93c92fa0d43c77926fa35821e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be99a7ec00c6a001c830f2ea391630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa09304559ddfcd241587d8f9bf9127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d45cdb8f481311b9dab64545e78a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f075b797cc17c3b8a51f5f946775a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10851a775e7db77fb746112bb3acb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662fc33d4228ff74ee166be0f1eb04f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c0f557ddab9b388aff479448765c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a073cfdf87f23acad79b5f75842866116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9468bec8faa0fe4225264c886e27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea58f015d83193f5ca708aa433884118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdab02b4aa779bb926751386593313119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873479eddd8fb21437d162dc6a62484120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3106084472d60b88074073eae260121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ec7b54fc0c56fd7c6d11f77ee9e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85021945421107b34ae4e090e5c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adaad68f10ef152e8a23068d309164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01f3ed6f7af9841c4eb3d0bfbfbf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10596887e4454b8cec20d93902ba5f05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946288eb6a78f65bf22f5d92cc4f465127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164ab7991ddc16c26395cbf7462d5b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406179811e8c23fbb929c9f62afdcc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73277ebce7ed7069f451b4dd891c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890508ad42102661163eaa470c67ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19370e0e6ef9d9d0777a88e3deede1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf43ac5fb3ed51c8dec9c4b01dbe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392d1ad1f92cab8b831d14ffc0750b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01a4119349ec7b6106a26f0537cd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa67c1f44832f28f6fd7a88e54f764136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e039defc94860b5d679231b9fa384d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee902e65d9836e9dc7b1053dcf9c0e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf5cacc20797e5882bed20df2d60b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f01d760584080287229b868fc6316140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60417726a4ca1eddf3361b19e13f8fdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded464e6fc935b89af41c1b3b4584243142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81f111a481a32e9aa50111001515b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbddccc4aad0ea5b767ff8964168357144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde35f8d65d96360246b9953b366cf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018061bae215906afe2b2551984c5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa602105a9e2e077d71b7764b57e3fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8e0b7e19f4279fe713c23118d8dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d65cd21c1932e909f4b4897dd0976149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35f9e806b7baded1d1a6a08473052150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e163383655067ab82a0451cd4374151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa1b70eead2e11d17b2497df0da22e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d68fe97e934f2658bfb357735f524153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac3aaa9daecf3846262318fd5c8dce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38add6dc0c2c01883f92c87b69f6ee70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec675b23cf7eeae672554b8f4162c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64532c7b8b3a2d1de26b52135685f8b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef992f2a4db1990e89aaf4f371d88080158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a610fdef2d1d1ddb414da34c825325c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e0d6edd1d2ee1c2254d1cbe16ff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d410df8cf7715fbfac27d6833088161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae279e2f3d678d5c6cf70850be044162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5219e602146ec04433eac55901b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02223de1c2dab90523366008953ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5788c8fb7ba6db67e6c6e9c0136f3e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651153cd6d1f8a4a33fd045285bee036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524845d3269d6980b1d3974647afb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6159a608772e08bb86fc367ef3af0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bfec0cb0f7b6e1ccb200a2c17fd2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c89b8c2e310e4c8fe821cc7c4f931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf94cc4dfdef1978c907b835e9b55c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2c03f2aa88343012a6df31d6cf63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c12d745b32ffa38d4948a34640c55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3528d86cc2767952698c459fed5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660b1ec5c7e1480a5ae2770e990256175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f4c80d7ead61eaa20c44520004a81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298d3b16d838d195d84e203e87f409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c5c9f90a9927fc2c76a2d128b4129178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6fa09f3a5f290925651738451ed2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c847fafa70d9ca4f9fca1c77e0fb87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab517f92493c082e4944c4d0e598f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd94aa767098da69a3e45483f6f270182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee31eac439b595d9d801b7d45bcb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0daf5d5332cbd5b3b575dae36fb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab80c6dda7e420212f5fa6827fdf3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd31f08aa011969905b2579727e10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6440e12d7723652fbbf5c11134c08d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be9d5a135f9986b190dd45c3bf9ea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c01885bd4cdf20b7d0071852ff581189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ee53f48e484b1ef2826e7fe192a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5068f2270895ccc4a85409baa5817191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a02bcac73e27533d47cf857bcf71a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd561997c0457e569f25e27342b47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be50b171dd0c15de956d0b7159dab0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16b841f089ba63e86a77fe4b1609e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5409e47f61df93ee156147a9af85ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed6d896ca3c20c5197906fdd74e46c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8234172be0308a42c8c11a0f11e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc77dc9eec1c0a51a31a081c4aeb0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121635141762eb0f84d60ce8ae7a70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d2c94cff1d6ff3f81d2749ce69f27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928f02f59b2a91f539ce96a7061f801202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0df01c1a4407630c2c5ca9139d82f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191532e48486b6631c6022f45578893a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d874992753833d29f106f9109a418205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bd8393f1c98da7c81c9268465e454206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399104337064e4ae97fd920179de1171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ed41bfcee3aa6218f821e9e1d0a5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7348bfee255726050072bb20017d85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab353ec79c1466c66df7df8035818210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da73cb7147dd545d1a9718117d0627211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99c14a253a9fc702112acd02f1a5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ebd581f63b71783107619326d2bc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2277746778e64702763f9f55a25b01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05b505586da7490ef4661944887bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76497f4408c842d5824941ee1f30fb79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffff76d4c9ad7aa9e8dfd034b523b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb438d8e7ef43f4ac24afcf77a7b797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918ece99a027598ffe5f742af1e3749219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5bf909cffab14ce6fd54be4964f39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e0d2ed7f4025397f373de3ebc4302221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af1bee5ddb08a02bf224f1d72d3afe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e05762fe3d54930bc26bb4203252e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074759a2d539c11a36e2eea7a2c9e9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c1bddfc30c2eb42c99ed883f778fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629114edc984acefe0e60895699e6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7868fd2d1fa43a11eb33b9bbde43f33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb865c016478540d5620cd14a34ea5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df8200c7680c90249cef16aa3a697229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70832d72bb3283b316094a5ec691748f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba458d7f8a227e35e36f0268df288f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5de2cd2b2df02c5fdb5d6ccec23a6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e92764e11290b1c906bbabf56840233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b0e85b87049623741863f02ff481234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194637ef6e501287590f1758a9e1e1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5540da9d7469c9b59ea22cd65ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396defd03e15d3756fc9c7c74829ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f091f909c24b6dba8058add39d145e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ab4c96dba18306104b9f7c4793d78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627248575964c97c52ee3e993cf4b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820a0732edad796110c77a9fd93019241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b2c79983fbf6dd9fb0ff74d699cff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d435b62c4aa70611e95214e1bebbe99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f6132bc0c9ffae13dcd25f20428de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3659cf2d318e65cd2dbf16548b3250245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f851c1581905f3d095aede69adcf1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a734fa18d901076afed1ed8fa71d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155acd428d35b4de9a21bd1ae39e3a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f29957ad54c4c57ae9f3bd2de67e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ea041588a7e4ffcb183164f8c1bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719bdff38eb6d1739186ac0ead068dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290f502e9fd91613a4f142bfed608ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb663d6d9dbf933f54bab5a90c2539f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89548946da7d9ecbccded2aa2e1352d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4672003502d97c27bdfa561c1edd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c8e96692ca499b32a8f327e02a15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0054b1e1429570021e8bdb27f4e232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff508a97d3cb7ee26ff60c542a8471258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa92464ccbdb46c5f20d9b80e90bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cd91c88fadf4006ef71e060413f64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed04fc802824c660bc487ae0cd4fd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112cc21950e8f00d7c1d3a83a464543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaceef332c3840cc59958aa8307c7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9e855045442641ce1937663599518264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada9daf9dbfd025ddfb162e997cf58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2179e033864d5ff8af777345504e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69599de89d27abc35b1a3230e3a6bb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e0fa1e7f8895b6c0fd4eea6016cea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf730a746db5907d56aaeff3d839ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb21a6b15e72d43df00ffee5cf39af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949426c49dbc707c5161bfdb7eb05f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad668fc9c1b74e8b07e9e79415aaf50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a10631088d2646b1b215d6a555d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac338563ccd2f8ea602bdd7a371bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0544e8a71a60c052f2604f4942404f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ab98d6fe91739ccd3f1064ec2796276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22bbd349c684b0368241bf39f5aec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b59838da69f8d86c6f2a2f9494a8a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd4445d297d4358bade606200d198d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67fab844471ee35ddf5a03d2f95afc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2f282f855d4fb202ed3b6aa5b010281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c42ececd4c5b9e33ba3ced0258ee2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0bf8c66c66804bffa9fbac2720e9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f614c6585050bc7ec62a95a5a5747d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b706453e7630c1df39f98fca942bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78761cc8ec1fc26dd576407a415ec11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860324ab15d33d02d98f00f6478be6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9a72686cb4d4ba0c083ecb5dfd82d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13d5cd03467861e714d0c733161bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ad1389b7a38d8bc83e5d5b8195845290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4120439f5eb72421c3f784549c01d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f96b9e1ff48ac05c074592aa53522292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc3bdf87888534fc099c2e1d1ca31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd9d9e7c88de178158066d7f7ed01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017d7cc815ee27a7bce3a819fdc42c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26e211c59d17a24da12c5d09cdae50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85cced34fbdcdc498a3f44ba889e0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeb9a7a1d4de6a6d6fb700cf455810298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f778b39dfbe163cda171dc3c27fb89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2f5db57c194249b8664500ebc9d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8121e8419709d995e88cbc81fe7dd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4dd9ab3655b87cd47f51599101204302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c85da42f96c6414e3687ec0d3e783b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebfb75049344509510d2b99b84c95b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b154859ce32ff39acf994f9f9eff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f345deabb3f7339377424168a8eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33e16826b8761c83ee15ea94909bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db410b5c31814153a2e2fb66920eb64a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf66d0abc1ba28ea1aece0dfc9159309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ea43c9718e6398ea8f2a0c30f9d8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa86bc5db43ec885dd1b803197293c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4df0aea71da65d62a2d3831ab87610312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7fc6c4f50180fb24dcdcd25aeea7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fe7b86f4c454fb109b72cf31827be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94a7556b0591c5a93cb3402888f469315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93df3a6135a7132fdb2717426f462316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5de44679077a1072fb60b2c0ebf49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d0f76679a2e3497577a84309c7e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc812534c653095a22b7555b4616cc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473508d914ab98ac6d8eaf94f5a3cb31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a7083bf746237463e0afaec7d7070321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90467a4b19246471cfd2f3f37faec43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04375133f0dab5382ea2139d7ac00fb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20357d7f117d1a5b229ec5def3ae11e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447ba6571e660740a2cb1b9620be88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b861521821f59ff17cf3bc655340326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55640b555ec13c45247d2333db52000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7f50b4c1884a866ba4f05eed5fb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6901e3fb687ecd1683ad680605cb51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee009abb5c7fc18fdca947d1ce991f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b91063899448ec1e14f4793f7a9a5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3289bd0de9602493016876f7bfd123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b2eb84699db9b3e787d783f6665e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7013cc92d042bf3bab82c39e9a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357378d1277f3dfb09e08b8f04ab4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd95bc9843a1fe3d4da217e734ab60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c158e466e210696fd8d28d79d551a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96bdd7598c338950df2d713e6163a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b36a36ad0ee5c41c148578f389f2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838dc44fe56d210eda5513d16f03369340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b781d4783d3fc7b3321bc5a6fea45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb0c9349005492760e29b0d83aa09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462ee68efb2aee25d5bdab47fd90dc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc344d35ea10c304a964830dd26c0a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607aab66a5f01e4244d3eeb8eb5b0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe5df404096277eb4eef61ccecd936346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10a66be5327dc234c10dcac3c7d49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b6e2128efc3a3179974d338f74b3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237112e17342908ad74f25567b9561349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9477af4d6f5858ca477fcb30f38a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8389553d1615755efb83ff1b9fa83eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9abf1b1b6f4339d0387af7bf30156352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9dd00200e0bdb918cab9c65cd0f17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7f697bdf04de91ad3715431d63fc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2a31b645c2330e2a20bc66e0f18a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b388782409954eff54cc1a5be8ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4742ba7f42b6901318345026573f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb9a4d7af21473eab4e270c7ccb030358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa47b5b7bccc11b219cb9ddf49913359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a96a16e4b8b99e53cc3eb06c4df40f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc86b70d2c87d99c6098a354d312d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3971ed9774d7fa47f176a6f1accb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bf14392dd6ca22af1379dd9a3c8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489d1e60099c4564b375f08949d3c30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1972d9349c6a720fa8bca1a55bc795365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7587871ca0e3471e95bb3dda9fd338366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e8f09d03e0a190e7470d91af550e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8848a81a2b4472ac3a9416cdcb574368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3dbd193719cb85c3d89d88597a9e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035119b2f2c4b1bcf325879a4cf0f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f612a9eaf1fcff6340df25dfea4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54db103e255cc688d678bd5ac0b40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0121ef68b2b750db3542cb5d85fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcda1fef642d2a3d5eab9afe074605374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c03be739016c9899856aeea4f5b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d9d0b42a3ebf780f3bb00d894f86d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820cf02d7be12b33b1072bd0a4b9a25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4369576a07158f503c2dee9e4f217b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8a311119515faffc0587f23aa8e19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8f0067c863762c4d948f6be404139380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3edaa02f96046813ace7698e55801381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abad803866e67ed9c71be1001aa30f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c66c74f341809ce7681310e56a6dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9833507abb93195b58f00998513a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3de4fa1a401c3c24d9716f493c349385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c2b48247b8cfe90d8e2449b26c49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec3979e1358c3dd57ec4a26d231807387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176501c1d54063fa1bc444280e4e0387388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf48c508e4d90536920861ae046099389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dff4172e8c1a3fe29e90d0b3c88dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375cb91b9983ecff92d9b714517527b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b465f526b2608ea7860d1e52ffa5c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee19c97dc364b85b88a9f0eabc4815393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759dc6d1e209b687f0fe1d98fc149d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d47efc636f52dfb0f97263b403e16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac062a9978c8ac766eb73d550c1a596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af82f8fe22cb09dc115311b3c03467397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2848193a628efe35f36dd154ab1e29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a93f83ef143672634b64b481bc71e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665622310489a74f8194f5bd80da10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602a3ea2d73ba99ac9b3fc87eef61c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fb4ad51b0408d36e29412e3a3b9df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a4daec3dd2a25ca4b1bd1d6f45ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378c8fd1bf1c4b26f99670303d06071404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f35a194300fe45ff28633a34bce3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd160ac8721312c3ea61cbd0080428406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e96c40b12dc3b5384722e39ffe109407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a562e3ac24c67d130e966545390fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f0ad3a1c365d403259f7a02ceab2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c66be09a60140b1f8668578fc5a6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79916711cca263585700f3df0c1c0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9aa53e47d0d9ce77994351fa36048412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb6dbf79fe979fd9b14d2cd81a70bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e725cadeff8d6e273109128cca14b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ad9603816403d8f7bcbc488a5715415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7c2b9baefe77dd0991240c595bd57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aebc407f0ee598676b2b5bca609981417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a0ad9d052e8618b4751aba898c7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d9d91b04e5e0549d66512d960f943419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f387c793f51811a46497ea06617bb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234581a72ca15261092b8686b3a4353421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ae80c457f3c777d6cf7dd100ead9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8939709af3da9ddc5a63359e2ceb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf5569c11334770d7dd02f21c6882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f7899957b1085a8e3e28e7480f30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855661566ef121d721fb3c49885e9cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d5395249fbd2496549cd84079508427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a980a8c68024961a381a4ff9f9e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70587aabf11af9036559651a6ba5f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a130f45f590173be601fed05d3166430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec7833932149f1788a61273ea248f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f993e4d3308d58337180aaf1ed0bf3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3d1ae20b705ff4e9f0b92f1a81ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b944f132fac0f6e296606b519b0d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df9c21acd6a093370c9139237f2ee4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705506a4e10d7aae2b4fd94d1b3e951436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6794b9b476127f21a6cf411b5c93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd192616662e23aa005c0f8c2084eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a12b2c8eee62e47a7a9c2ae3cdf265439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b39cb7b2541e6150b40c517fb89d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9791d0ac123352e567835b100a76d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd70b6f4ae9942276269bdbf58523442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d232381b94feb926ed48349dcf464f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a376d668c1b68a6fcf11e5a27cb0ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae7211abf240d504e22de40d88934445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211c57b5d55265b4c2b4b20414469b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428062a20dc5213b6547adfd6b65c8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8645e667dd7d37d78906f22474012f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a346e10a0fb43d67442293588001c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d65f6b1474aec10c2d247d61d3d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401efcdff1cb962ed46a43aaa629da4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c8955d51874cb17a6f2696d53d3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebde2699431e45fe02197be7548dad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdcd99cd3231f0d48951df682f9fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7711c479ec946e1aeebc7af9af3086455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a04eae6691c7b8e5136db7c0fdf2d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a143ea048c169a8c00b7ba5273ae91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e881ab7250922834cbc55413bf2069458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadc4be8248e15c95d4b9364c9950f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db850ce3dd5d8344a3e1b315cfd05bfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5dded120d875eb62dc4403633ce10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef47549075058f1fee47b615bc35c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657c34e1cf6d8936a3b3ad17b42fc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099759f23ecc9780602f0ddd57c878464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c130acdab6d52aea152dd58252338a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b460a71e6d50b6d741b091109af0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d337c2f1d53dd502dcb7cee0bf20d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b0a612cbb2f8296b96f697cfb3177468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb4cddcb6391bb6e3579e5310d99b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddadb3a9899916a17b49041e323027470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41982082884220ffc989af1a5689538471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b9136335ea99431f11a7efdfdc30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d14b5861be1a8b6b9a3c658d50f151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ffef17f23ecbdcedd0817c45308a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f8de3787e7111ef2176b4e1a891e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3005e17c68e81b18ebeb0fa9e927e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b8ed356391e5709975a158e91540477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf01e362470654b5dc115391a5f34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa89f7ee3beea774505be4217b4cb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040df6e5886455d4404c1ad734d4a241480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6aec3ad7cf728548b01ec4f5ba210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7da45f65218a541a899fea6cd549482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64519c1a34d4f4d67a291bd2279beb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830cdef462d87a2907c7a94c1006ac7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d75b2cd022d20e7d77aa6e3a1b91f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6551012893a4e958dce45a9e962c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeb603d88cede95be3d251fe4b3b04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071143112db10a30f3b998b9d49b50a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e22253d94fdbc6f0a1ef32ff40c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abf766521c8c74d612af2a0df2a41a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd463dd30c064db535826dd77f5c0b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6063b37126d99405377b1116c056ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8b4da9556e98c8db459e5ccbad29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa897c1c46016a0f9b38847adc752588494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fcc7b73eb3b488c40168fa9666168495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f194053a2a55a0128289c445fc83f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b8d17e35fa7d1629850b9b491d9dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a944f860bd13c61fa6fff6844b54fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989607e65b94a5633c95c4858a4c160499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86795e8f64e5d61ffcd44b24f3fd4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ce45283d61122c1eca13b93d7cab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b8c75a3087914585d759d51e12d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e644d1464c463b33dc895c9b25f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae911a46150beee33f813a0b62c3ae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0706ea1a720670ac54c09669980b7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f428c5ccc758b030bff08fa5cdf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18456da32f384d8844fc2d405af47fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1c6f060c8cc28b560cc1fe97452a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7625a7feda84b84f8f5421717f67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c813db9291a5517619340d6138aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591885cf94e4d32ed322bc45dc3b9ed1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4743d07b72bcd5bdc6670e7a48128d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bee7537774c9b63ed948ad485769513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d06ed04910e88f044ca1e3ccd6e8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b4775673214136607ff0d676e633a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab98ea7d2b4ef26f5b56dd49d9bc8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7588706369e4e2709e1c42edd6de32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffef1591be35de00bb5ce5d1d13100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383b4324167ee9fa0a5f538d3404e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f01443f22de762e53cdfb60ac5d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc120a4cf0770be6912cbc0af8b873c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c1de05ae61d2912d5f58523fb0745522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e17357bf01cfa9d02e15b6422a85f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84d19e73210a8b48c8eac97013b00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdaec585b1df837fc790fbfd58fdcc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd98808b59e04486b53a1485a625e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7750b1234f0c81529e44bed7eeed5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3d7a6201fb27306461918d8720f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899ef2d373f936e9090334b158d6a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbbe40ca7e681fb53df97dc4da3c6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d9d061da5d93392c701c2651a8e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35887f5842d5d0e1db1f1ed423ef1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55530d5fd69b68ffbf64fcacdcacec8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcd2691222cc79fbe3610f6cd6a068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610f8d683f0a5a799862c0ddb0b495535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e2dacac0e144ef7ac98a9c293bed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe5378425be65266b3d185a786bd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ee9eb3b905fe255455afd931dae8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f3679c6cf9a68922f50176aceda5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8720bae6024cc36281f77c67f8dc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a3bfeb9dd1e62873e7de4701f691541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80db28fafa5606b1af3a374460ef3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1611dbb57d356e8b759203286de312543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2130214d7c08c353a41636c3150479544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321d836db2f44c32b94ddd05e90f81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c0afb0fbce019640fcf9165abda2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50443e317515988668e3bac5044b316547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093907583eae24af9059f7b49bdaf52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d842495be42b74e5181b0ac85149f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a304e19bbf575d09a3b0e40126d4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d724ade13d99038b84e3957086ee877551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2010b7b10b49ae8627d9e6a57f9a27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214205d417723780925c113e5ce4b20e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc04825297960a09e373a091a6b6b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71786dfacde0587da2220de04947230555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adbd5bc3f312a6a43cc95f0ef65f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6b96a95dc020ddcc0ced9204322bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43a591f10ced73dd7ac8596b587db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b14c4bd34c647dc31abafc62c1f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd270f4c05e9f1d2df146c396276b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768366505afbd28c17ad9e51f7bd6197561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cf91910eeebed60a47f2ebd7f12ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751f8a7d361525122a2568b0c0bed95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a05ca40388149be66cf2cc76ee9a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0211bedede93c8312f1eea8e15e12a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaf3e7e89b322ee10a371407d07e97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58393cc3bc8091063e234e00cd555d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32765530f012e1212b3f451e8f09e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255b18f802141323a5ce5b63c782de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01439fe7bbf155d15fc0c46066030a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd45cf702eadd09030b7227920ba39c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cca0d9cdb640454cde6705717cff3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e049b359a8872f0edacaf6b614d35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e029a8a626bce0c2f15aed9a20bd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50b4c98b7f7e260472c913568184a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea727c7b658cbacfef222582e6a293c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965edc87c2ae9c05b56757f8f5592c0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8442a9011d235859b5a062ac0aae0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153c2fa83cbb52453e6328b0190c96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9693e77f259ca6830910d6cf2bcec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750e8bf1bf751cf7fa5edcab3834ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c4bfddfb9a1fa34ad33a46ac968a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078def4a07455aefb9cb7fbe6cc676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd63c6bc693bb4a22cc4f057bdff91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f11ada99b080d7ae9103e01f781b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42671765bc23b7059c075b4080eba00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae79587e24bbdc61e12aa5a3aa873d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333b948ea9c7eed71eff4e5c663cc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08431e231c4dd495e901b2631e9cb4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af69cd446cfb54f88577e420f9459ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa874e31d1dca21ab5bbb4c42e521591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadbfb31ee6264c3760a0ea68aa7ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834806f132a950a73d9850e3fb57726a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff35f754973b7707c18c8133f9bf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c484c73b0fa483a6f3f715c0162ec7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa80c2c6ac0bba443073f7abd47c5de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80128c46e7f3f027f5c8d4cedc491ecf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccad70e2c907ecfa58abdcdf19d462598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9a184da3947e3a655773922df72be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5892866c991e4fd53fba15c12a38e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814a357cf8dd306629eee57bf3c3b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b93702d85bcca539c46074baafac3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61500e45ea1c3855feb8740fec431787603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb5eda804574059eb600c437b596e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b6c1b537abb381f4ba3345e5bcad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ebcef595f836b68f82bf67aef198606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cad3e070bb7411f285a3aaee833fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0fa03191464c1a26a00cd0cae2719608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bead7414ad873a111dca1e0f127a86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d2da06efaa5eea3c69f18f0a896a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb690b559a30560a92da81829974881e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5c01ed13a3701d36062e77879843612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9e56f7972ae8aa622c6cb185d57b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3ecab9f5a0693dc16cd03216d28c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ef3b399861a933676a4640c433bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6bfcb9a0334a902805b9cd72197f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff021842acc3e565deced1b503dbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484046efdf7e81fb18df031bc3b33ef1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb8bbc1c8663f87f60bd943f9da54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e28f3f963c4642b50455763afff21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb29ccbb2dee2645dab873a0693b5db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84368b2a295e8a85df2e7532564809622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816c2dfc3952c98c7fda084bd63a73b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea607601731aefdb6e497dd4c6c256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698076ab4a046dea5c0ce151a4c491f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e053b081c24b8d5e69520a903ec64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e74af26196fe61317dc4156007715627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856e83e03f1aaf03144e5fd20dbea0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f67be47a064051bde0f1b35f398f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce198e7e9491ad2fc0297724962f64e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b4b14220fce704e3c11a5ad0489a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9597c475758822b8b453ff958d4627632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab945b47e218560c23f2ae26334c0f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53317062d1489689caa5bdc62754f78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97e7a09b5a7928cb889d2fc70b4406635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba3599f957a94d4185693ab34278e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e480108c132aedf49b6f107881e1a56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e922360d5001100151f45cbcd72df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be43eb229c391f2676882ada3a92d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e20a1f198b8197f5bd24ec3fa9690640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3ed75c347e7383b767a1bc13a237641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd14eb43d89419b11355b3731341bdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473c3bf73aa2c115e787f8ab271952643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125485216ee7f5bbda53d28990cb0145644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf042af930b0cd1c532150d8fcabf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6e987211e1d70599ad618ae7b3cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6614f76de14745c3afa6b0b0e80c16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ab19d17bb5ef9396cad2335075bc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df00a822fc4c7eed2b253ce7252c325649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91852b3fc75e0b6a656eac5a798377650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c778632b98cd4fb47577c30e84cf1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7530278515aba144216eaf3a1aa8610652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0248ac1c27d28c026c044e594b743653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca3a6214f980c4f9b202d4db25ab6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f4435a6eeee40a18779471c77ccb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca2f7e66410cda7b3cff1a47cfbcb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad07f9c9d3a8bc63b8e5554b25ce173657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6924849b19d0bd034d8f76bb85f466658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bed8859a89b79f5f68e1114e4ffc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607b3b2481f9ae8cf61f4f0527a633a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec828836d4c44ed40a99f4b182672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a38dd83845849f627419ba412853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de03badf882b2460be18b64e485aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd113051ddb516daa7c77954caca3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913eeba9766144b5cabbb5f981498c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491eb85d890f74bd70c0f4baa266856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714f8fb92f75267ac436242502ef122667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233a6255c600b4392917fb8926936b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae0734556f819810c60f1b901157dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad529a3ae61c19c0e90ecab50b68949670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303cbb8fa250deb20fd1b533fdcf757671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff0cc1a29e29a6f1750fc93244c158672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2cd27dac9d6aba95081639e72d6b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57227e10b7501495ab403358211e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae07dd5ef603e6baf4a1f6c64f6f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c468493bcd8ca872ae9013dd5387e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b5fef17061da35cd41ac8d89f153677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1789d8a6f4f5e0933d9da6f52e4e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637a9b9c96feb255af9130faba25db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e2fd9a1ec8e3fc16c3ad9d438527680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e03b6334e2689aed7fced762fa7b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bfc7e26fe78919035c2427466c509682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95385698010d9b23efd0ecc57b294139683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ace36af87609cc0f95aaa65146bc0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f58bb9f265624bbe4d4537c1e889a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139c2e974eacb69ccb81edd8ac6aa0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0caedf03a99c5fc5bd4631f60bb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b48a17a1f9c055934950aee195976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f70e8b83307c682520a869cc491c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20145d99433dc340cb7c19c94a55c8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a59ebdb46a84dfe66894d99cd0cd64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738bd6e1bfd33023119699dc68f1a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4fad097b6ce786dd4a6333691abb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d43a980d5037869ddbc025a28ee43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d360367276d0a3e035529c2cd6333695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cf28cb7c067149302e664d7215476696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacd65c8ba9ee85ff4912b796ea7e4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7501c392574adba29a8fa98af350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da78f700651df96d20d0a8c8710ebcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b895458933eff5f3cdbd330859e8424700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea6711254d65caccf115774816975e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab6649a40c2eed868bc666a11bca1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737296095b4cc3c39d3604e107149dbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62439eaf3ad78be567275483de9a3615704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f876b7bbabfbdfbd04d9bdeb8a78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d2000fafd9432b8b985a78db5c8fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd0528578d5ba728f39211aef440e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aadce626266531c49158a91aeb91ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5360eabefc0f81952ab60ff636277c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce900135a5b32c634e4c52a2bef32b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb902cd3abe7ffad72a5a2e4000a15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4fd4b37e6aea7eb58912b40433bc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957465d85925c53d7b8b78d13f807bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bcf5a7318cb6105eb81fa2d3e9732714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bade3f14b1398922bdcd64e40683433715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1413e4da696cd1476aae0aed5bcbbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473d71ba73d1c5385f7a3e31cf2da5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc99d2cc3a50ab67af823bf877a18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12c72b9423a6ca4735e83885eed40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80bc2c27f94ebf934c59c0a5e0321720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a4a7a84d4f0c08e0a777d9403494721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e971ca0a012f0b05bb6725384488fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04081c07e1cff31b2ed3829dc92c90b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a89e796d34db89271641fbcb12294724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897e9bdfa4b7d4b90ba4ca3f7c4afb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026f5e29e84d5880f372cf825ac7eae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582b6cdf5cd9f5140a92d66374df69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6a1cbc7f50ec051a8c4404a1c882728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248cfb5d3225546c3ea6a2e933a25c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765764ef1a2cc46dbacf287f356563d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03692f811c2b2a25940585ba2042b073731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4fb169775fa5b72da8dc0b4795c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfea818c882cc96c50a356e6c23802733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c576f28ed18bab351aee59f0193eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae4388549f2edd4454cabd08ac6de7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab87d176a0f83a1408452a2170a0f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70fd32edac809a2858a7d76c906cd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f2fcbad7c2b273b83862fa42259c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a7d993c9e8c4b305a6fd090264ff3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18f7a6aa45442fd32f5ed9535ec62e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96880fcc9c9919d30e6d79e14f70311a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a884f31dc137218563710b0c46e6e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5809e4bde86ee29c46c3dbe628fd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e1a4954b45638e221a7ae8d4cd4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6e6fabf43f0e799bd6386289c8f2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0347b0789a97852cc54879eff4b4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976ddcd535e770ad922e0b6c7a441d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa669188ea834085bc80829d7adeb94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297e521e196a79dffe2a422a249786749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337416635d8fef9a17a346e1a51b93e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50edd8333a5d274cad3dc8fb265b018751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312d9179df1297161369bcde01d2d12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d93dd2383633212599fa55ea493859753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5fa4293c49b837d6fe30ba1e2fb4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541325680ad2039cd956764eabe97c70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00914652a576d568f88961d684814ba1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d950e8b447c75cbe33de7d5ef11307757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3715f73519eaca35fd906d52e1773758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48760656f68febc2ac5a08b025a12759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2144ba1beed1d9d1fb88411df9e6ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e49e86719e25b3290799ace8093a58761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218119187b1527dbe1ef454cdac2f6c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f0be688bd8f4701b4d8e5659ff295763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edac8a8f66acab90bccaff43b834c82764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff1e6610083e91b01f4858f66c5b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ef93337cc05cb730e1310dc46cf7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30ece38ce751ca162538fd09dcdf3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952022e83cfe134e0e755a991c9c56768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e72ca27047dc4ba6d964201f58c25b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1e2038339ec59ba215fe31b11c9d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f68cd5ef6f9442716c810ec4ce749b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f952ead2a1b1a838165dd5a45f00f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ea917ad8a2a2ddf1d364af5fad99773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627947c791e60f1218d510b866d231a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f3479d9a1bbe41627bfae383ec874775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a022291f0619a1d0640100b492c8f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c9ff1fd74a7d6d0d55d706ef22023777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5acab4a96c3a96a54e102dc7c7a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c556e36fa27a0068abffc0f5561aa8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d044a6962618b2778eae0180a7c56780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661c8eb7fd4dd7a3d3a9f1bd0fedd9c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7299997d542968922335bfa7aa3e54a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d6518c0c59e3a04703febee81295783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f09d1ab225a3beb6a1f1a2747249784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442ea3e2a8678f8cfb4ed4998c415d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cd0ef1d13cbf10575da396124aa71786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666aa21359d3ba0ca5e8a36a2b512c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a9e3032e08c181976884948cd7aa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1bea373e836242e772be582d7fd3d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324cd9b7d1ea91fc3632e413b0bf9be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0321d864d8935f7f12bf07e156d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893709ee323ce9609cbd7ed948ebc1c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b5d85e27da1d7009f43f921b8a957793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f91656caaf762fea2f14b2ca14861794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00582a18a8ab9760d378411bc8bf0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedcbbe1dd2e83d7d01d2b2f633ae94796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ef0d4a72ddf6575e91487564ce36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c62e5e2cac6ae421778882fb0dd743798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68274e4916cd1bf081bdc692447d85a9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2aa28c052bf5c203c042aea784cac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffd839d42abc5f8a1043083720612801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9bcdfb20e61a7309c6140cf6ddb90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa005b2ce9ced59f1b0ebacb28349bc2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d270e61285aff8457928433d2305c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb6f0e26823c4e2ab072d0db8736e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be999ac45e3e95e67ca0e52dc3631806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e4dec40d13130c43dda8070e5fed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3d01dd503ce83478579a9eb0e745c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e4b9c068babfab839ce66039eeda809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa5a498669b6e3a22a80e927f042c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb62c12f1d4e10601a6087cc7ee3e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c566f9bfe6e9e85d508eff9c6f92b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe40d29f321790c25054e9699fd41f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f1658dc02b5c4a4af662b1cd4958814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72fbed4d64e43e2415b502fc0357e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837176aee8db34ddaf0212e49fbe1148816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bcec9b3ce94ce7ca457edb02ab5e6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce37482ba199f26b7bb3743192d3b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fd2b4e5f9e98bb92471cbf00fd732819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639248760d82dfb8d2580864f7e5cf5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b6d2542b88d3f9fdafb0eb2600a7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c8ec03a124c7567c0a73e6d33fe02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771de93edf8c6d74319b7c819beee7823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3d24ab654bad6e45c14fccd5a7511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac3c0dd0f2143c4e474bf9d53f42282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59ce07767bc1ac2c701540c74ddae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea31a89aa6a6e066a6f3fb78bfca14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76bacc8ea3372bd81885d6585581a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cbb2be82720f66d3a7d4b195edad46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a137333decd11cc9c15af2c3071bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786159042501f7aca6a8f1531cb947078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804564d8cdfecbd96b5bd206b19fb799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965f63a93ca9056192769a6fcef0d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddcfb1b0f0f8aa37e1911d7726eee511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53406e06ca149f5f9e3c9a6c4f604bad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841093513709e07ae2c0dddb3d6684c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad81c4fdb59d2ab392497c5277a6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4e7b215fbd42c61db24eb2347c1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8e1570f5eb8a6b3067b38e1376a6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678bef7e03332e6ac61943a926aafcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a91d5d04f324f0d1e0bf84b0c1bc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf3c41a129940e2b95b4289367a5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1803c9540a5dc327a5a83fd36bb1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922e0118d0c7653963225fb5d1c9b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d016cc6a6730d9c9d0fa3c9548fd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2075864f68ffad07ae48587c2d767923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d14edb36d860b73a767678e7e8f22424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383c7b2361d5a5cfd41266b8cc1bda725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff677479235c87f548da2fb2b82ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3474e9ecbea52cd0a9af61e1418b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe611e3775bbff3872a21c9522f364228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ffc2afa9d0ccdee0f200d822cbd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa738dd2e63e58fdef9900d3cdc32930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57142f637956b8ba71e70a15c0d49031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d853318fe91f4aebe94bc140464d2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93eb876fa88ca18cdf3ecd034eeed933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd3ab9648e0a0dffe969e98f3ea5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bfa7639fba7b05df10191be5824e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c11bbe8a5ad4ec74caf0d9bbb606b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e24ed29ea4f720a5e9db90579068237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef4ef21f5650dcdb3d2510b2d5178b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9eac4958ce66720a28e9d102a47c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eff306d3f9582bd6efdfa1592e65340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ffc8f2f9c3fad7f049ed0205ff55941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e89c34f9b2fa8dd5bcc905b078a5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031bf619b4ecfe920fa29e3091d90f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913f85a1928c2505eb899162b1887444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6718bb986c42b6909134ce8314b4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1bcc550e1db0d8470f57f9cd758b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8cdc2de0fe1a010cf7db41c5fd11247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e400c2236248ad136193ffd5a2c81548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f8a2520d856088f35a1463101bd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c9b0d45aa9f5c92d9f0f4d43f4d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ed0d050be30d4374eb7f1227d98051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1c1970aa8811bfc3f0c557f3e5bd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bce612f6a9d0170cd5a1b8181037d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6221a4c145d3d5219fe60b0641d2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc52a09d5311568a856b441a9d03455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6fc758d85df9ea1755742d1965d9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c97b75646aae50367e9c25bcf98bae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb5b39f1df1c46d49aa77da984eba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141587c7bfac6aafefaf59f536b266bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e204bd54c3a8fd6ebc2fd7356c3fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7d8ee15c8fc5325b53e405119c65961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188eb55a5158d940c950cff9d734f8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba310ebdc416992842216255782b18e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bce70b70468dcf39439542878863364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15d71a9d92b0c066457eabd77e28165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde91c5441b43e5240057c3081bb438d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75391e1496bbdc2e6ae545c6302db767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa261ccacbc13ef93f4f6c1b1c90e39468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d572a2cefaccddbe69a6fe9bad5eb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d9439ffcb216c246c200b28e73be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb9fcacbe2fcddb2c1296f058535f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546efd92897a8f24444be7e55b9afa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed8d4e214496aa2d33cc20cdf7df0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febab855f1e2fea45fbff637cf1ebca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7114ae689d0504387cf3e070b20cef375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc3c288645c73c2d840993ab8c391076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79032a9d5f881a344a4bf476ef415ff377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ca970c74ddd9a41017e4d339f43578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf499948a3628270bd5c5505c83f1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8257a2c8895f39d12da47012940bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ee25377f70347f4d50e20b43379081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c7bf489b49c86a8370073680160d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c54495ca6c695f6f11ea607004a81b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263e5631464f9358846949c17c3dafc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e206016561dd4e63db657ff0be621785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e8e1dbd1a07b1de2c18a2bdaec3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a29a4feefd07d24013c879bb4f68487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fbfc98facab0b982a4ad4a38edb2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba15e5dcea04ef9b74f6043518db19a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d718a3f1d9f719d5b215e1d91d742d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb4be563230e9146173a48479ef02191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3855ddbe848fa85c01849b3b0af192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc350bb4ef2499f4ba9ac83562c2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b921557c34b38d76c5700d13d58394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2485dbea76d81a9f4c3b686cf4d1e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1e756868817a3f4b38e7bb75d35b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cea7ff559fc4d3b260a8351156861a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4e453e158349976f327e6fc8d0e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cdfa698d8d4279561f79dfc7b4dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8062e823c2aa706cbd7112462201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d347d69170846622c858f7f45084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc92c0b2d5c515f038940f88be942102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ecd9c93c21c044548e1da5c8bdbf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ff335e59a051566e706921015db1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81deac0fcaaaec60e991273f0a5f751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0a3e90be86d9b7f585dfe8971a6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778e63e596df7a02f70413a3ab71dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95532c2f50de6252e16eb0ca7b602849108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090630818ebf329792245cdf3742c0ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab2a5dfeb8a2105d4fe336f7c2424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18956164e5fede117b22c3628853f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aee2eeb82bac8f65cfb83bc29ae888112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79333427d591eec4f3e3deaefc0db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993aed69819da3389cf1afba48a3159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb64c178012c0e2e2e95c81f0ccebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b009718cf7b4344de82cdb9fcaf607116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c52b27cd25f58c0b083acdc19b563117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6a1dbdd2f25e61cbc0a077790422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06955c8eb00219082295c9de1864b7bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1617ff7620ebd5514354de494c1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b1ffb438bf06ad145ccd85a836fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e815493eb4b0ae21a21ab889a09a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e94878ecda879a366069a77b8e13a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ac3b104288f0dce3e136f8bd7eda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb376b006d4e4018d36f428b8bebcfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9999fa1dd087fd5bc38d0c33cc9e4f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a28cc9a28153c8c97dfa293c3974127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fd3540d37e6a24c99aad5b98aaf1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925cda110dd26e8cf782b7aafb89470129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c4e63b372818a310c5cfe292a916130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485a3d62f9870882a9c4e52396949c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81082e788df62470e490b16bd6b9ab67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47677905fc87eaef9d158d3501222ccb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023eb90841e9588bd96e5abb6b9a17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7f54849382530206f1e248fbf55bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb2d8a2de8c68cc24df1850358259136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36a7d7140c8faab2e0ee9a6cf5360137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50148557908b11ea52a3600ac805b9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26474ea31a442d4ad3968835dc5af64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008e4b6ec611fe1fb4a2a8725cd1a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832bd7d1c0cefb7549e76aa918e803b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a82fa6e0eb27c9a5c6a89f305f1c27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b86a4108ea774c2324fb745283349b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b67f5ee9778cfbea5067663e5b6eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807eae6c42b400665db11587e4486db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ed0eee5e94aef5d218c971f134928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd64484c95cd20739bbdc5d44a3c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5eee4c5d7d496dd4f1da78675855148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8fda60904c6c33c950721911ba4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a59c6d5116a7634baa23db43d26ba7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3e793ac37c2653fe750526db9830151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49b44ff8c673f4352ae9aa30d7104152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93271d11bea026c65b14e8d9dc1a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c8275f9afa90a3adbb249b71cd50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553daec3b6e82e5da54c402f964fe53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e15e98d6045f6d73bbc53963b991b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fff77f4aa3023a936e9231a423173157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63464f546d3ac18080d0c601ca47d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c21bd81e637bb0afbfda0903b78cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade958952978b1106200da8d7d1b115a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199c7d2abfb1d1212af9990420a7af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6fd02d799de0d1efd04b296a24f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcdb8a10992ae681ccd09d10bb6df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05db85617597b5ee08f9950682764e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84765116987d0facaaa484b6e9a6a04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f6781e6d235eb12fed2ca6f7e2d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f483a42cdeb82253665c52ee0680d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba446428d5b9b6dd453d646f9d0acf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f2e93b5b07ec7ab4ac48bbf15619169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd16f9e47e829932a2f4a4e3110da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f4372468b626611909fe9c209c28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd603e38f9f78020f1278a94942ab13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86181af0af52a3c3c9b6561efcf16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa16c6f37346e6127f7bf1d05109c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93847c1f7ca520376e9dafb0fb61db2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a7e478c50fa5944eb1de358de6aaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7007ae8c5ebb9c94a866a998072a3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc4394b0365d7a532a8a4dc1af2657178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b70f802533e3f5e0f49897fb5e83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330a0ff9e92049bcef7113ca0fc001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86017287096145285d3bcb865809d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e76d13a507a79617841a7ca89b1a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f8a627f9bbe7cc42f1ca5d9fa53c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b7f7e48d467064d51634a5e2b696c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb879460a5e3e1b26caef6160aa0fef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d660614d336741ed42f1655be1caeed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e6b5c20ef662880f3dcee9056350187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68a93dc27348daac7d7ed0ba874a37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80af3a1c42edf782964936519b379b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbe449102b90bd55d1904019ec7d1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda723520564ad71737e51c7f01421c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620326b264e485f6dee7df85760c751d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663d7aa503c05b00dfd109f4b2d931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787fa9d807315e2f3677eaa7df200d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed5cc2d9805ea73bb08e8e3efb633195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58a6170582583ecd8b5920991bfe8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe8c8fbe69b1d323af9a66e34a598197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d2b874b33598e8a3be8515760b976198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18999d791a7145683e7d9e310ddbab2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb36a52f3f390fab281fe418a7e2ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decee55363bf9599c9911a316caf05c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a850287a61dc994ebd7f93598d4c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af1f378e48a7e2a293b53271ff622203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2086c3aa29247e8eba0041aed3f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ddffeba19c00f75644d32b044fe0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041537676de958744a7aec88340fb5ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6500da30c859ad23ff590b8b8f9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3d777849d89ae7815aba1730170a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc18fd6084f7dc540c268dfcc321f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046939d9725edce6d934c5a4d9cc22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df8a686193a0f464a5c31c4d11499211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58401b1d0c444a9eeb7f6e4549611e1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b26e3f1a0fdb13b820454b8a001af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51645f78de0461a8a5dbc198c68ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5af6480a21e426b57c313d85ae5f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885887e04e57f211a8f3d5e09ba62acb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7a7622657098eead0dba0af3c4ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b8718c31c9b91d0cdbaf24cdd1b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc8e256e1cee32a0551ee3b2b693a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118fbfe00e2f71d8a96ab9eaad97f51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac197754ebab5b07669e5b9e6f38a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c2ace945b6c1bc44e5f5a10b5a399222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51025d55d2925b3c7377353a08df0f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4424c41d3437ca6eb2d3f39dca42c9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cbbbec3df49c6172285996178d676225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f1350f4e1ee6b13703755b3ee6bbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55e82352313d954d317447b2c48232227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8353e3ef56b44a375e4f0fc59f383b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598eee9c813e5adb7943f599311df95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7396cb8ba152999737304d144ddb289230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89687c7bafbdd82fd5b47b1a5e90f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d1be0d071d598a40f21c07475ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd48c11c28cff40576373a2175a8bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b513f353f9db8a0533860f019e5a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3dd39f8c1af87eecbf41f8456257235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f04a1c01cde21a0e6cb4b4285839e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6c28ce547e8e957c4e3294a3f888237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f756aec918a2250e5ebcb69263b66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e01593ee948a6d537c75bc513de0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe54141c6144e2bf3beb793b8e89de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59398214773fb25fd9ae70e1ffe976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441316616a17393f03704d4ac802d748242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae598903b2d977b6589b9eadade14e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f0a1b5d9234d77bd4873ba68b4df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc29217d5aa06cd2fe53f05edbe22b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc54d839e5e7f9aeeb11f560a45b3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc8f8246aaee7634ab7b712af6396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bd669f490ea2565874ad46c9169b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bcbb4a3e461ac4bea3599374b00a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85380316f81d4977c29f828e9527700250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9852fdad68a420a04877d81f15f41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf8706c2ccebb402c6ecdf4f06a3b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f219634979e788c618440cfc12fd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d41095ec9af6353912f0a4de2ee55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d236973718190f17fb44bf56d5c7925255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e303191431524f3d9b467f5958ec22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a8ed2e5b086e1f63108d7ecef83b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854422cb04a9fa38c333a6f7cad62544258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebc37743ff0851114ff517aff4db3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431cecab0a08460def98a538321d0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa1500ae61b862a2ef658933d0d2d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd01874c62daf531c9b85b469011c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78b9a24d8d321f4153d053ef24beb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f337c3692ec567641e2e3fa142a48a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ab5620b061855790152614852e6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b51e6faaa13312848fbc1319950d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d365f07c02ae1b82f02aae34f0a991267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf030ddcc860f6057c4a763a3e2d63e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed98530d3f9e168a3bb81d31a6749269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8c8f9f4aa66de3994efaedee266c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5397f2c9516a08a78b656a63853c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9edc493f4ab299b99106422d849e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6f7dfe9c73431ca3c3749cf70355273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e79397d71ccede0664b7c6b9b606274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e02173fae24839e72a43ff5bc7fd6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de368ac8518b7227cdd9193860f0bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2da3bb4016e70c54437f05447f6c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a716b91e55c99b4384ff9bce7f804fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e252c6e6c6cf0889c97de85553f0c1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e11f700d94d15bf6171409d0120456280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b1262e085562b46f3a9df64c25a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa1196931af8e17bda55b133a916f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647f657fd838ccd8466e9106d86466283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260818ece8afe242109d88cd07bbfbc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa63f9956448501179bca033d5d47c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d97f50083b60d342e228b28c8e06d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405af2c0f5dfdf48600caf0ea160e28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e369c1a5c33877b214efaa1850d234288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183831f6a92c0799810214779e9dd60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e553693ecd9a1d9b798b564dfa7de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a867f2da08d85ff8913849bc844bce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddffdbb654b8cafa2ad6e219c1139b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd178d8cec16d5ce0a896d90f65201293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ff121b0c51a716d257c00144e4599294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f4c4dd172b0874e4a750e5cfcf23d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a2f0aee737c24a5f040306ff448ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ef3f485b73e30e2a620e9a1d66ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3731aebfcca1b0cbaa4f832ad705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59297de738b43dff4221a6590ad841299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be03766cbf953cc7a2faeab815d4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee0b69976fb7f096d1c5d22c34d13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede50c31ad398447340f37474dc68910302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f870fbada5ed320e9deeaf0c7b43e22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266246658115e88083b1ccc18d5df6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105464fc033e92694e869256607524305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5571aec5da161b9659b88d19a6fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670a893036a71fb91e216536bc385f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962abb6127b2eb097ed5980936d6f79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad3ef9482b38fdbe833585f1ee068309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97adb6faf574921e9203063b17afa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076bbe70630b952c0ce17b3382db98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9c0f49618f3904bf31314f1d788d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933db36d5c93d95a8d57151471c712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b30e655f48587a652fc97ee58fda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05363abe1608c8c04a54d88a0cc22019315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0302ecb87edddcf253d2d05a9ff41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18101f7b41e47d770f5392632b6fcd3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d315f182db9818b5b53ce7b4b1f4b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce961f17fd9bc2524c1faff1055cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453664992de0de213d4a121cc0ce77d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df915da7dbf303eea01edb014a3bb142321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474be66ef0e0dbba792e436109f006322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33eebbedd51a5eb31fb7b6bffb154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dcd5e3f1893cf26c27e330a89e96b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b6ebd8a67a49e197de621d86f295325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6349df6a08a10756ca61aa432364a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616da666edf7010fe7afe02b6c3ad17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d919aeed0c7558d17acf61172539d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fb287c32b60a60703f68f68fba8a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5438508d6ed314a81cdcef9a90ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7833dbf3b011f72364380917c6987331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce7dd1708a7a0b3848ba1d2029ce23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28bc72a03708add3a56bb9806635f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a220f619d0cf568562cd08b9a735334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6031cb8d47785f3ee0624b822682d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd65655fb901dec743897b7a3be296c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb713241e556ac0db1682eb68b6a172337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f84b34d054a3731682f516453abfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d53f1020ea159ae2d55695a7a1eba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cce39a8bfd9c88247242a745368c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709276c6c92f580d8b9361ae6a4949341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865dad8d126923fb9f2db2912e9e1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ea5b9de5cfbde1e216c8802e61acb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402298db7e66abecbe5f4e446a3264f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257bab4e222abd7bccfa8f859bb5f20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2f0b25afc0d2b7a05abffb3a46db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1d47f3236a2aec5f2b0442dabca5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4db54f36dbe22bf50d2a735c607eeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb77e088b40a2b9b61f1a96e68fa93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6204956260b6781a9ff783902cd66fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff4dd40f310e0396334b1b896d2472351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796878318956e5592c01cf0a993fad89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c44c949b0aef046c8f0bfd3e4138353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293016c95dc1bdae7a200a8e24317915354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1880ad63f0d5be40a2fc8890cc69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b3f180be03d2f51aabef30ba65927356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608d23a40ae8706e1b6fe2a6b8b4f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e413e76534f1320d5a1e546ef9f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225af917632df07f12fbfd26917c95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931489570c96f0288adf42e377b790360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dacff5a5f3036d2431ef08f0c89e17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fd397d8a1fa370cba8ef0d3e1b11d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88518bf206b432587e017936f0dae0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d74d25745712fc9000819d8418a51d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90198a38c526c61aefc49105b232b1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff177167b124546289aa8727dbd5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618871ff5e76efd21b1407c920928232367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7430b34655c2f24cfe51a5081f87a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc04d9b47e0b217f997e35a6730ea6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080aa7375399b9baff45a44ada1f12f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969ec85b0246f21bb6c5dacc00ee110371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f464d58561a8d3c29a87ba7df7f75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae627de87010a25412eea94a13dd89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a461bb6c496e3ce41ba66f8de366a46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0111961387595c4fe46515d3647da3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217354affeed171867116792983904a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5684745da6049b3045094fe2d7fec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ee11230e8341f23157e4b51a4a1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24123e10e2987e6a340f7d9be52f25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50902d411fcac50292f3d852f43b5c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d0bba5d1e524e4c3e4d26a41336b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ed8f39a5143b65594b6034d8397e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440008c8fc9965e0d64b9038e860ede383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3bddaccdc7d3d6dae85e1e136515b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162aa694fa72843e916484a6cb7ce4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6eb5f74bcd80d88084de2153753f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60dc270268f0c40ae9f03ddabc759387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949179e5dccfbcad6bf2952916a3c316388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f747a1922c53a059ad94a133bc711389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86acb49e661534f9bde4ad1392252390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0596f361858103662a6060ebcf0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0725c2822653f81e1bbc814baad127e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4f69d1a9d3bacb42f664bae46346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8359a43b35fb193b91816b12104dae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05a69156e2e41dbe5d7938bfafd0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ba9bf84d5dc38848e0e79485b9c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77407dec180158e073ec5e66dbe9262397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc19d4d9c5fda49f5d1cea48d16125398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc48ce5b9f9f57e80b0383760a7d0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34468af7aeaa412d7da58f1c265b073400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009dd9c103cb9aeb16b1dc1d0c283f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a7977e38a6eb56db2a119814a1ae0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981497e58a140a5791aac3f96f456b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e72700dde1d530f976b714c8b6ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f328fe1009e914f1912e1f940c9f7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb652f3408e7a6df1f972f43e036b5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd773d67a917e3cf086fa872f32ab0f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07902268a381c906a57d216f6f924568408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8f584a96cff9e416d1cf39ecfae1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cbb612d3598e11e9b106cc82023e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3befd301619c06420c3a66482a7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff41fc0cd1ec93325274b10487cf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa143c5536b999f1c18942ba2e40f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ece5271c102ed03ba59d41177087d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046b1120667270542fe6596a1e1fce2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00adbd29e6e41ddddf6fd8e9179dd3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3f72ecef83ce87432976da54434da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a938bdfab323ce9c3422f1de98cd56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af9c5fe53af4b33b6e1ccc7025378419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8229d879c8196eca09138cc9c171e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb67d49bf93a2494527ffce953b838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5efd2ebf994b879db51718ab18999a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfe359a516018da0901dacbbb0fae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e5ff74c8bbec5b7409ecbae2e2b30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547555e2b0606fd80c979d6a43d1900b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685bb4ec4cd0f8e23804efa243bc481426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011803fef7c5fa760d877f759339389427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4151b26ef73b603f9476a5c5dad668e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3962ae77d9615ff94cf64ff4a83d89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e56b476cd54318ed945ba205b0bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b024004c7f52f80691af0e5e689c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736413008ba2e36274332d31d5f2590432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef397dcd6f3f5bc1256207a54bc7f314433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6786686b1142c8c36c7c1703bbaac4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58103f60527e3a6ce228aa9284c629435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0404983e92a0fba6ba97b831e3e45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e89acd2abc5b0f1e73f720b262225b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c4fe0d7402548ac3e706db1bb031438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7eca927c2ab195ab06ca41d2142c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edf51f27914ac7b808a6435d8879db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13250f93ade5e33fb068f87991934b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4379a723f547cec025c8f8d5b75bd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a37eb6ba573260107bd83ba189d61b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c6899226024d66283d8ba9dadcc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a66e5061e6b4506669cff509631a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741d077c27b42e6b9c90d8bb168a57c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c2db77e44faa36b8265b15b6c7c26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cfc1ccf73cc6912007fc861da6b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6d25130065cb825438d8a8c6da56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0a9995f43f3a13cd57186f867728450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca746cb3eadf5905fc3e3a10aae0cd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d2247cb5e6672071577aa3b1aecd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584104b0597b6a837c61cace97c600453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502c8b0b0c5b50fc664d46687bcb4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ffad86652745373574837a8df1705455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b98213331f60d18ae9040d7d763e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b750a29830c829529e3bd601da5da2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366799c6caffc6219b804ddb19d81f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773487e3cc4064008f7b29fed6770f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e543d6ae3b32beed06346bf42ed9f60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed460a771cdcddf236d6dda72f053fa4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176618090ea478babef939e65dec16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd535882392e6945c35301451ab6df7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed776fe1dd21433c989467cbc222f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc17731ee79ec18907a6987ef04fc78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb431865f91ec0bcdff28926fa09a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb501da1f4374480afe25929edcb414467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec74820529135d09f406b532fd89a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dba180c37bfa3ba17e066a12080d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4de998b9c53702bc3156c5ee2f1724470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848bf5fd00ef8599a133f2ea4a1a28e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e311d738dbd0ea593751daaee22cce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f4692cc9ce84220a19a328ccc2296473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707cb89485a7256a7d90069da354ef4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc771f443600167ff82a6daaf41c449475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a725471af0834548c970ba1b56a7c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565ee374015ea5935cc1ed690f7765477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e092ed52584b11bdf9196a315488478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c08ed550bc175158892df68c20c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d6e544fde492d1eda02797d29578480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c4649c9a404a3ff8e32d2c68aa6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c46d205122e23ee1c3b3cbd7442d6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d5f6f369bdd6f4e9dfa2ee2d0156483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e0642d7ae67f039b437351e669904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad885d12edb24f11f39015afae088f05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f9dfe8c92854f4eac1e2c6c8b8e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe9dd0f75022527fce2c28c4ad29b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05168dd16327041211d281c2d1ae7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d18c531ea7d15786a1548399b68e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcc71aea042bcb8f7626b0a9669767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36cf12599a112ad04d37fcccba3ad5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc1cde79af94194d4201b34f0fa079492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab241ed402e61f686df50358b44d7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22477f30ec3c87e4d69de4b1e1ef0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901cff5066d2b969635fa3cac98e976495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215c89a4328dc10eccd1a037060694496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dbc2f0f2f847d458f616615a0fd44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e965c4ad1626ae8adbff69c8a18dccd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd170284980ca517e749b1d1d6326b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24f6641eb73140961458228b89bcf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade80ce636b066654ccafd9065b0199501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e87e2bd59182cd71d7dcf266bc4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc70d4af1f7cc23daf2d9c3a8b7b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f5536cdcfd4dacc8794a6164749f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554babc6432fe4e84c9b733ad98d87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222afa79c64eade1ed2298b143454cc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312339a82140785d8f2263a8bbf4e27d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfb658d3498f5c19715fba99cbc45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71875bb64142ded31dc2893e82dfa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f9158fd8b52c4898c09249517a81d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135442da38d63dd55ca144251da0f69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b99cd09edfeb6c49a14ce6fce7bf80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d6720ffcd10b1c3643f3d17338751513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81b17d720f6b38e27c2d5909dc07a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa504dc1b217da13d7312dde3deaeace515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f2a35b5cbd86477eefe880d66d39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694919dc0bf866733d587fd2dbc20621517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287f30b8afb23d15502c9ea828ce4b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790ef50bb17ac20c9bff8348c3c4a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc57329a9679862c25ec19cf764cf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d9b5e031497cdc12903efe5ddce8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ebcd867fad996dae844619013b9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d599bafd507945fac5da4f05bd685523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c966a357a8131d9f3da025f971969524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e4acc7fe0b3739a9e9f95af9cf79f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ba86849622d19697b05fbb1d5f56e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256318e882f4303a76e59d817963e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829375f390d51682922ee85ea07dd1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d43878545fc0fc6fed08870b914d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa39e87da2363908c0aa6bb81d9b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90421b7fe3d61b93f292eb729d33b0f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e53c8fb9c3f28692b3bc3cb36621532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28432c8adf773727454f4bd2c42ae1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b36724ae729306246abce0ac57484c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b71c9bfbc758a73aa2c6114d673e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b38b8fdb20e3ecdb8d4e8b3aebab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a6a6a72cf3571c5bff803ce6ceed1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb9907b900e628c8efe2c7a69fff3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fb059804ccb21f7a51089772ff93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25fec18421530596d97c34a86c8c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e11b968ba03b6a61e3ebcbe388c916541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdd64a001ed94312468fdc63547254542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc63bb5b9cc420236b8de412e72610a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28680678dca8bab6b42a38791cb7aa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d26e56a80540749fe393855dd56e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073bfde2fb1e137151df327102baf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9eab097bbf50ddf1339cf58a1eeb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f454adf4dc6b7b5ff7b18730564ce9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e6167e8509c18118b3ee2dd18f4be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eecda9d85f5d8579f89538a3c908b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b246159c87468df8e3024c87146e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a077861099a0333bee5a249d49b509d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f89f9e83283de1f75f4c375f45b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e00a88c346aea9ea26b0a8797e031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cca2bdce8847ba42cf568280625d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a3b50676d6ce6d2187f79480e60f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48672d007eb7e31817300df6db3937f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b21c9be95ce2399f3926ea075fb1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd8d5fea421869674021c7a311e5ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f4d60d863b40a95504cd0c1ba04c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c95b79bea7b4eca0d0661972e4eb6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedad490eb245ac345239ca65e52d79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054511d72b7ea63f8f038e7d92670c41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14cc7f0a5107b36c641540a721e4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d00cedc940602e0edaf30d3ce88fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb902350b2b8c2fa76f7e58e4b945f5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad4eac058cabfe25913d36b5e00a1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c3859d5bb7d0d5791da5724e3b01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71603b0f3979e9793881187324f2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb17df5f23a48e8fa5263da2cd3814570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02846f9f281400e1f9500f60ae16b697571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe801e6ea9861796fe2d4247ae681a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035aa0f3d1d8d28d5a5ed8632397de1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1189e6cc5637785df95e8664af89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afbbb257879eee362015e30d224ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba500f5b45be44f666ac931d90b12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356f9fac52b04f6e86a90224ff8ef1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2317a54d1bba8f8307fa938f4f3e96d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df77c42b7e73e3068cffbf512ad826579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb065089de21686e02ac0d131ad55d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970e726279f6645f2062351b3fce3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09432d37c8462150ae8fa37b2705b330582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fe52706ace73bbdebc4696efcec1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfd5609d1812f241ca36341948c96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea0112994e5a7dc0a67c6216743f20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf6155a8b267494c43682e53bf618586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a7becc773621024738b15db33cabd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76377c4e5f474aa1b0cb49d919bfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da1c81f78e24843c9381a0e61498f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea24de4c290ab0647745ca1e571001c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693ff9929660a5f78abfdc4e615fba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b760d457a94ff9402bc5bff8038bb15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b455725fcfc97f0ffe3c1cc0d7d99e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67130ee3a55309f262a533d5f16566594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0a544a34570d926e5f64ffb9ee31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd036463b18179053fbac076d0083596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0458d71def1a21c9e4166a4effb8d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e01331653aed7f110096213cef0bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f5d31e693304ff83805cddf1495c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1fcac8299766b32009c8dde738721600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525ac9af53fa67a761350dd5210958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e48a34a83939ade3cd84216e050e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dac3c32a38d9e0e3379a5a0db55e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568017955dd332ae275366bcb7f38e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f37c5fc3687d52ec51bdc2d07074b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13199c755ed12234c57b4942091999606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada347febe2109f50dbcaabf5bf7e857607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b6d27e66bb536be04182f80bea32c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3798de57efa2f5a0e6d554f695ae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c3460f0253e9cbd4cf5817d2f9639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b5cd2cdfa7f449edd34e2f8c3314611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b99a1b636e7a3aa887aeeeab9fcdad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e46813707de0acb1703023f11db82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14d2e1c53cf5847ba6cbd0d88d4eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5dee745c8e97afda8f58dc3cdb9bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6c344a3ef56c116d3af1aa663730616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c92e0f0fe77f1a05294e86ca40e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff780debefc7cbbcc6eaa522d7505761618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdea665e78cc6c4a95ddfcc34474110619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86300f26f71e2d6f2546d7001a7edf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927e5113e49c4cfa8bbc0bb00b708e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812cc64397c4aaeba33cadfdab088f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965b5723180c6eb84eb386a7b140003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bcb6096af415865660834e90fc22e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438772cb47027fc78f62490c383a2c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373216e5cc4eef5ab8451864e4aa7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ee4df19b53f845f0f19ecf1c40b0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a81b71f19f409f205fb5ff52ce63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75100b3345aaac727391e21023150b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de396b0b289f31244c1d4b437725a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0558b0ef75a59222d53a4a82a19077631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078c807d7057f7a6047cba5deccefc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7a97e2a5f486f19ed92f0eae640d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f3ca721fd8c3663fe422f46fe165d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adaf6b3b19af64711939f9d060f189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0082efba1c97884c176492b6f71d964636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4bc6b1c3047b2f62d0e2515293629637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d1ddbf81163f2d8a659147f25e67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b0a7d2ff95e1626efcf33ad5232dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f3683b3832a689dffeb553395aa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2341d97db99d11d5ebbb0bf5fdbe7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c146c4fa8ab28cce6165ec2a53db7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677dae0b5f866bb3feb7c3ef24864a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf788fa1f7d070f92c4db70a0003a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1121b300046902eb00c9438c6c49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f8d0fd7e3f5671bd2a7adfefff751646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9952b194a0af1e3024c0aaf7f8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ba03ddac9cbf14707c2043389c45b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53b5930bccd7fbeb172c2137fa486649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e631092ed82f88f52480002274f020650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb4582be50dbfddbd29b801eb9846651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9ad765f99e66c31761245a791107652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df564232be9dce8d3f375607154abbaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7610c0bc55f3b26a472f7c77a8d6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab1730d860e27018ad9b79c874660655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897527e03c1235cc3776d0d8a89b0005656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754da86af27ae07e03c1cb15dde661657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4feb198e6a132f6fb54e9d9f2118658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ec601bf913efd7971afe3c7c1f0de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c233d01f0a4b759934613b41c073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b81a6b01cc20c7757910799d9636a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a61b97b0fed629efb2c77ec09e9954662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32970f746642f742999d83e8b329f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f3115422bbf067e585998d395495664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c63c3f76d2ebb241179d43687be7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b4ed6cf110940524229431e314ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f2cfac35576a1f1bbcb11be0fb1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994986ede04788c229a9d896fb80d660668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462de45be31ab535f88c6811ee22c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26defb7a91edf013b552a43c4687d344670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eabf1d27d68c3dff603d24ffc93c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75341802a61573fc233e2103a4a95e7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851dbe83d288469b82504912bf7aa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fcd641de426b06d1b81a04317c9e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b192d7094e3625b6e3d50ff56f1fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec859d6c4c30d2eaea61a36e995ac3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf661b34191e41a46d1c99c6f92e77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d996a25d0401c91e0fba91407fe363678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d18951bbb01befe9d67f901e228a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ce6b0259266435514bb80c8fcf26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6270abf025b979ea68c05fb1057df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c460ff36ec5251a2295180c56fb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb05f6c10663516d67515f6709cbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3dc567892a44615e1df96d2f6f419684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760e14f299e3c334da51db9556f55e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1989dcfe85a7778cbed978fdc811a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236df5e35fd46e99b99fd663532028e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f9d12116135838ce073b3b506d18e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84846ca9e2a53f013d529921841d945689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2b3b838021b94f61478e1187f284690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce930369f8203da9ad9dd5267920ede691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a440cd94c10f393998a0861d20a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762210fc62f790dee8e2d0233d2dc0fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b411c11dfbbc2c8ddfd9b28a45d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5707f07f52084f15dfa213ef58533695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c65a978fed0f04451cfb4cad7079696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f92be28de22f0020fde8c6f9ef0335697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f9b4e0d65afef2554f148f3b0602e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deecae9a25d2b933e5cbc4bb0e96939699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7977dae5b502cb0d241f6a7c582db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43d7103d0f0f46b95bf80a6ef21eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf4efbd8e686e3358d847a620db68e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d3d8532cab4457a474fbdff3ff84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbf209d003b5d2b4635400051238d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565009a0f4df2a0cfb6c9c4804368a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449612cc4286f8283472314707e9d276706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28020cd40237b2d8e76a7561b8dbb9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758207040228b8ec5baa2662d33104708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1225f599c0ab51f6b442b84c41310709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c322fc50810503d7f594ebb4d01e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308d39614db7ed3db4356934fa4fe4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f8df96a3d42fcbe9c4ca9ebded607712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f9a6caf0dcf7d695852832c82ea7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3a276d7c2121bd27f3374644b4f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6840e5bd62781f7dd2c42caee147a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afddfa76d3b6354ea94cc1c347a3228716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7e0aaebae7043478744aacc4caef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc26023682808a04848fcb2ed02efe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279873791d50662ef67b2954e26f1ced719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e10f464fd76592be8acd2cf687210720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74587b2bbcf17fe02f9f9a618991ef56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6036811eab72b189fe97a735261a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe2ff83ec1c66a1a7e9f022edac07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2bf7495eadf05947eedecb9a6d49a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f5daa5e03c730736c5069e1155a6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf07e305c945836b89643656d9a1b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981c0d862472242e71f9b5e15d82a8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b4390577ab80dbdf5b7b6ce6e9ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8384a9f89188d55bc9db6e4daf94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f5cede312a870183bc11d52c7fe9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7563c38faac337b9c8c1421fdb581a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b814cb83725ebbcdedc0a9c4face40f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435023d378eb57144682eb8d4217c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86793edd701b9a8efb31ca11fd7a2f73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744af53f3a2e02bd9c9e4d8fc883740e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4340549895e49a3474bfee7969db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebb8b3da275d1fa015095cb1e0dbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b40c09e1ee19de695cbe21e17fe1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac7df1c4368371d76dc32edd08044b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ae6e184088c38650640bd89ac322a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9130dd6574441859994bedc361fc93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afafe877e1c4ee01e2b049fe1ee1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc2c9439bdb40c796e3f90c591fb69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019d0ebad367be6ec7bb9d73e464493744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04deaff7242f40347f588bdb6427d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d597d97bf985055c64e87d5f3a27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39be14b7ccfd7acff9273c143b9a88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b455067d102dd6c54fa871b0799312748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384df41b35d0461f9d99c6531962214749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3280f7a99d2924816768fa419d41c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8357a7faf8048eb7efa4577ec1108751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134edfba38d41470ccb93109c9ce9213752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f28a5bf336d566de48cd6ef401acb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1f1fbc2eb1e57b23c0846583b8c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab13ae8c503b37c0cb11be868eaebe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24900e0870b365314895f03e8db85923756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b96dc902a90fb46d6de4cf7969e0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea811f180a0af6274122809c97d44e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edfd2bf679b06f94d13a74c7bc4b00759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4d39f104b1f75500d4828d0371434760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b949509bfac6b096aa8d12cb71a47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff11f6f9da614d30be8f1319e4bff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d6b494839c5dd4a829c430d1c8e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44211ea4d7108888d7534120ee74d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9869e53b85be04134e4cb105a303a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de7a581bacf86a5c915d20acc7f7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df80b95471cdcfa8dbb42ad743447767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>