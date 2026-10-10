--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6eb323f9ad30ff429a33a7f38c711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc05f65a9c7b9ff00642c251a8caa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c123e12d7d45e9965995dda6b6632fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5c169fdca744143a921cf7358e814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be4d883ac7178cecf8ad00fa3f8d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55933d90783d30b1b50e8d77795f9506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7905913d29594075760ef04a555677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de691803e45a1e20fa40e1fdd37bba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45dd0428cf22ceb2307334be5b42cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654f5debf769396b08b095eba4a507a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb736246862e765045bda216545b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1562ca17cda0049ad5831878df1ed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d90dcaad376fca2fca06324810fc9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8a2f8b804439d946f24be129567714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d13433d9c540052c9b1d275254be515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b0403679e11fb2e440f5aa86bdf9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91407cbdcefebefdfdd8d92d6b580dab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650979300e62b9f53eace986d1c349d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb01acb5ddd663d1c28906eec06af819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d166409bf99c035537b0f5d44ade020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d122f913b1d8b8f0f185b90d5b4dcba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82887d38a1e4ddc8553f81ad88bff422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8b6e956325adedddca480ff54c6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dbab3c041dc7f8a1d435a052cd77a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db63436cc5a9c9d31a25eac694642a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d3858a5ff06509d23440ebe9ac3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7139212dbd9f35d80d501c0f2e9d7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829be1a7c5bb08be5e3226ddb351b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a5aa2291fc14e27b5393b96d45b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6164ad23fd9acd7f1e60a76d824f7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baad8757fba2b12be25a65da2886f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac976f71f0241ef9546df17a4f2147232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d0938e0a1d79b1268827c5cde4cff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65feec84dc1ccfeaa5e4d74234439a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c5994c740d8a70ee28c9ef2dd12f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864859c2e9db808aa936d3cb93adfc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c851f5b190a7fad1a2e2c65d405537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005621e1055ebaac780227976512b2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c6a5c778b6d628f5ff71ed6bbed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b329a76562b37bab6bdf4a0feec350f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65bc51e1492251759158e5986e6be641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be4d55b9170b15f8aacacb7b45f2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab75b263559bf0ab16bcd19adb1e61943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf2e6f6362f9979cd880cf49bcd4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345733056d270c8ae6d80c481fcad5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc99645f9b765252f22d31c4ee953446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9361b703125d7acd8650fa5c2d2a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7954037efb3d016949dedfe1c63d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c030943d63bcdf797008a8be48779349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f224fef68f08af736890f2eec9c2aeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa7fad52e06cca7d37eefdde67c8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e3b83dbcde0f4ad37312289d0eb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7575a896063e9875fb60c083a58ec853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17087b94b03e2a424567ddb854418e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f901bfa8f65da666fcc537de53abe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b8a7b1d3ea77226fccd69bdbb436f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2831c628f84d8f7456b6479a53a67b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748c6dcc8b1a598918ac8e25a3efb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c11c6cfd1dcfdbeb8861f125b2a7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526de1dd7a2a4121d7b008343060aad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2f1e2a5e708d417dcb74c7a84c59c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de36efabc4384315722db2993284d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c9c55d8408f7cbf13292b7f72ff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd34144526e3c53cd353bdf8efa18e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad927c7cf8b2cdc04e6c5de75315d98765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743164e9d5f1136f48ab970952446466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4629f2705d92c6ac9ed65fd52d356b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f036df199383b8f133f1cd7e32e7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c271576e4c3b4a3ca79eb4d1feeb4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938d8f02e80935af6d578d229425f4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d82f476122570ef6bd08641b283c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c600f58daed2fbfad17b423bdfcc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbba792e9851626c9e35b88a27fb45c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec021907cb74e284f49544a1e85b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c159ad42a6642faa2689f143631e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b515a544889e078b5263da9fd91e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2dbd2adaefb578f0f4b8f4a4670277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52b10a7b4a7ca059c385c6385393c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3570e3db4e047d472a5639b0edab6b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5801fecab1c62c8fe171d4b574f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335103feeb05d71a445f28d60f80641f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc54a01f64afee321bb043ca6700aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ceebd9eb76cb6d506e8e6ab9a293683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e30ccaffb33e526281612b077c9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4363cc5ccdafffd1052d0f1b1142b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8b32134152d4579a3259582ad18e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0667d65a1426d39321e366560c08387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b213e68576dafcd2986851ccd98bec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014525b48298163071bb0b91678cea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba46ca3e3b551b01dfeb3229c56a98c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b08dc107aa0d233f6e4c6d60f16291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e146b00fcef3a2c35f4135895316fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6ae7dda866dae4d76d4d0007882c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc06d8406221fc91388a298b0598d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12c31a871eab89a540befc0b6c4c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021977a0b4fe89d147ea4bef1a83a9ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d996130858a50e9302c573a184df497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7b23f48854cc5e6f24ce06e7cbcf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc46ce578ae7a70554e839940268a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612b4173296b47786d72036ae78df5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c024f054291b1874d1a9e5ae24ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd354cf82ea968dea33690527cba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d25a77e79e0a20b90b7690935c3672103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe6ee9bcad7a4db823d744232ca12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81644682b0c2da5db0c74c325f7d8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d8e64a7b7464a655f4c9e4c0e3f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161c0df82aef05ac7af12358f273ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c5450c3037cf64c59ba3174b0e0ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a49a9bf49b33b4d50fef9f9197dbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963436793aaa6872208cb4b3eb83fff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5376a3268ba1a4c1255ef1dfea0b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da29ae45895f8730e9064fa9546438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa059dd7e53fc9c4337f61275d5e87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01884412b8f31edd4ff53fb7fc03c316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9ec39c89c856fbddaa65150f4e8b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923087726b6d21097280e07f937961f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf221d8b4d8af552888b8c9551599c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75845b9615b4aa2ae68ae72e729cbc01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82f3dad69261d5dbbbedfe1a40551119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47e3148c3ab21d823511ec77439bd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bcfe54459c0df2af277884f660436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1a150422e0738b0c41b26c33ceb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23d17078b931f5a842c1a1cb22423a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480610a1ffdda0b6ac62c46e6f1c1bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8c0539654492c820a43f6b4b862d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ebdd47b345fee68c7d60b930954f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410dcff6c31a4bfa5b06bc436c857ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b68f0443c6cfa4d0977380d228ae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aabe9045cf8223fad4908efc2be0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481dd56c58a9bcfde0c3a6d0cb5d73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c20ed6903a54ec4a39fe97f6d8fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94d0ff331132f3bec0f6bda73f1f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea46b23aa1c6cd49dc52414b6c8ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b4fcbe5f7a479dfd0b923ccd35c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e613043472222dfe07d55afa91f765135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37837f6bb8d8c82db8baf8dcc9c390136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a9802ab275d7b6a64baa0f30cb0cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e222e2618569f3c5545daeaa1b40e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdab86b6cbf09885d4e792651f0fe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09873f3a35d2b35eb51390ea0f91a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e9c6ce9eb16290a54958a6722556141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75533cfa115ec687256adc9335b79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea419cc233e6f3b29f01fc5e4af57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b7cd85ee6578e53c2b9516086d7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0a2aaac3cdab2d6da71d6c91a8ce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d132ef151be9bc04c604248a5ada146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e75704d571be18a9242df34db4fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0fe2f92971fd88c9bd294c8d2345e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd0a921c710a0c081dd4d98c0ee25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf8ae560f95ecca6668e5364f26e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ecdbd307d5a91be512df4b00cbcae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e31529a281dda291d745efb7bf41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27158d3c2a2754611747f63bf610a51b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef2c104a8c5c991ff62c2b6faac5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b4b46ed2c9dd10f82c3aed1927da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa48e9b447918326ef24c31f5d8ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d00d89152e5c108e89ad385e1c62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69088097df7126d9f45f889e0ff7b0c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b967d8f29c587c345547f076411f74b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe23817125c096e311dd32c8b10fe88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452fcfcb887924d0948b0fef0df5ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e86391ea199ff95f9e32bcdf8467e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5199422ceba9253872c3413b51eb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc0f81fe3608cf1ae3fcda44e4a88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb350d5842127459b81e189f78595f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb2754d74cbd19df1b8d03b79a3dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc527691ede696316301baac4188cff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de4640ac5cd7ed4e3e38a2094acde3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e2e84a80f497bd440a4ea94023f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3ed7f9f5b42cab38b673c74e3b43a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194e6615925d50ba4752c86f72ce86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709207e83e1ecf09bacea0d452a3cc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2584f8eccf904ac6010a0c71f885173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12a2f5714b3d42249f99e18578cee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df816992ad12c9c5e8303c87226037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254715b49fe0889ed3f95fc8ad1954f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe805e5f7b3b3b2e9847dfa3758a53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c730ccae1107ecab6c8a015070a21b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f53b7e8f407935d96f7a3cb7c7d72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599055b3c42e70b600ddd702bce1c40d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7d298ead33e2a6c6711104ff2a0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e449ce280b3034572d6630f7f57e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfaa1368ea416e60a99a94f3ec81e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd82d9ee158985839b8473294ea955184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a10a6254636eeed6436c6ec0cd3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948a3d3509052f2a117e207cef33c8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51199adfe5c6ec06124c556d5197b76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fd910c735e4d52e68381be365b85d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d39c065a334d41488cb0637f773a68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71153b5d9ca29c81b37ac9f7c9065a1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed59fb59ada54034aacb206f553f2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f223ff4bc6d4801051601880fae29de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458423d7b2f429f50a31278b0a4055193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bad92d698b11329aafdfc264c86f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77976da43157f7f3557cf5d7d964500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e051cbaac0efb4874716a1a76974bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0732d71ce2d158e3e2b20531a4303197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f1b96260d8dde6a29f1fb0baf211198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738de0e5a8e02d8acdedd48b0bc1e2d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54818997daee05ce5a94c875fbf53841200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b78888856523bd7955b22008db0bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5bb586f1d4016f0f87ea6bc27f058202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74a968f7557187026523e83f2a1185203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fe8f3a5d4c67a59d5ac2580edaa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08987d31d6d3468b169b4c7420cb0552205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f4209f15d8cb61edb6ac8fcd906d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c88f34ece9c9cc6c91582fcb3a682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed7bee0412b168bcdb589d97abfa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4159eea7b917225ec9f55a1fd246209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433203465fdc8f5ccb0e9874b7f97bfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e04451164fbe4c9b060cfd2545d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848625741aee002091e6308a23e22d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089315b448bbd6ea2a898f83f6fa0566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46b0c71ca66f1cc08a3577871ae37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a42d7e65c7f28655801b5734a2e15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91c5a96b3384449713903896a15d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fbe93cf13d67151fa7d5bf7a00a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d510b2481b61350fbe92f2da74ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26682f0a4a6870f69d5c4d14c5de5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11b77d4c4a14ea3c93e7faa3bc8640220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fbe5e090f1e97a41aea8f3a1c4b99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30346dd3e8326184fd39dd0c2d5c39ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e973539fcd48cd39d978b323ad9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d2862d909409412c8d422f8fadf7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293fb0b51a19ae75d765ad76ad28e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb144089d69536ab15d3ae7ef41f6c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca38eaf4629b6b192c4c77c20e81b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d16f56f85261f0b7df8ea89a1d7f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15885d41f7a3f4fad181c73dd1a29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37dbb5fe985c459d19501411130fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6690cd397fcca96c9511cbfaa76ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d012fc897f17fcdeeefd6263fa57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46503e9af46207877f76b08315c037b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bed3dda20b23e389fcdab162089ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b80852c329cb20e5d0d3d1351bc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17c672b127a7cc0c609d98c8ec1d90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cdeb9fb076f0e77f065a82e77767a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3856272f109f8b463f4a28e99f4fdc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6a44c162db334f011b08ce9a5e64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b02ad650d847b4befd15673aefbdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f763efbd1332a0746ea0b7084458241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de080ac9c71fdddb16b4c7ccb249bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d435c269cd140d4ac04348b312d325243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d6a957d632b25b08ec53a6ec9192e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c34faeb7ebff543f1b8eeb635cd02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beb84d633a2ce71ef27c4df34e66c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c824204ac075aa184639c328b19c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950f3d0b910e2ec2a8c40d0c709a2a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771cafad66b36f74f3a5569ffc0aaeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7877d8d1a6b915bcf32a3350f946718250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ad773b7db84f69ac03c83a1ae73f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44600d5e9635cbd0a55113bfd7853a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb42e56a5cf8a9d2900267061cadf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686173fbdc2061b42651fd9bb6bdef2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945c75f6165fa6dd5d88e2fb12c7324255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067105186e9735c265fd772633a154e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b3e5642a1526c18a73114d7cc768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb32aba411e9e50d70fee4f3d84f38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd23dd112eac7948e375ab96a43fd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f780135b177a2369def041db3a48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb862cc9d2e72daa0a25ca166aa1936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14692704b7c9293cc73667a01da284262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d6368e16cdf941c442b923dbdad1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728d9b3026af26721c1dd7d8d142a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a141c41eb0bfa0d0eb4c3e858030b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50674287c03947b88084a43a175a7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2185e81ba00bdc9bc4141523137ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60816a986254035ade2112f58929c3a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccdab4003cb2a8391e61eb0b45aa41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac116c4cb8d3fdd97311bae38b68a91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e24b6887985f91fd4868773004f33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f8fce6eee5282f14a3d5386bba07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1204281eaa4f6208e5e98805d847e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f9d8c5360e8b7a0005b848a1366a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd966e142235552178a30e0b08c3c448275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820d26ab959713d0e324e36ab86bbaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237fa6254629cdec88ae1e51466616277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1329f0687135378205bcfea5e0cf2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e5ad29dbd8ff339097bcb9b95731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff690555765d29b4abe2175da3b761d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfc0bd74a2ca93e59be759d4e2ab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a385aec9cc08bb665540ba4b1476e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1041f9437ec3f06656d8bd0afd87e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc90008505c41ace7d983832874dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406baf8014389604744c64e4ee41f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad58356b30dec41a5837689f3dad8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8855534d98756ea1bf82be89e59bb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3837b2465cae9e10354bdc38ea8ebae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d16c2695f031bb596cb442976d84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132ad8fa45b6b9a22369a60edab4b83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547fcca586c558ff699d2955e42bc2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65161ccb6ac42c20d196cd2df704e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f9712386623704d4f0e737fcb9d80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365380b2dff805d4cbf4bc4cda1369ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ea7c947e18e495498d7f2f961099295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070cfb735777d41352e43bdb68813c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747a97fb1964073b005cf58743e27a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5287358f6a976e218df0c1248a2d656298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffde0fe387067dbcde1481d1f8745f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d296f1ac8d8fd9027803edf5ce18e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e3efd5370a30d34d6584d47bde33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb77fd64ce23931811b30325ed765302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22869e60eb99eca6ba80e01a7929b1b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3fd00f2517bb9a9659a54e2fa38e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db15e2217fd7d1d05edb78a9145e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1450f393b5b4e1c4c366e3477e7f71a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93828070ec3337258caa589c1eaa5189307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3460e64b5846d2f933145fd0685e4b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14773bd2e6ebc7ec16f61a2ea0570db0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322790bb0e1c7b6b4055ea33bd1f625310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf2170994827f733cfa1b448ac03fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad84c6be9c2723ebfd1a8bc6850b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12852889ea1a50a8b8553eb8238f32d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f94fdb743c6ea54f101d6443507026314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61db655e682d7717b7a2fc37e85590315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6d7e6363b94ceef9d8406f98bb78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecaa8beaccecf9a8116c6337890a9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a777e389229d2dc6406c8b6db9d122318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216a0a0fd3763c7dff78a9e887f067319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48187e0d7136c76d1a9b08f28c1e8ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebd76f175a17ea1d5d17999fac8ee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce354334954d0ae82ed61d0bbdd7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8959a59c41cd5752ea5ceccd19c9a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910cb7f84da3ec47ecbe603d7c0050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816656a24a760375f6f835ba56410d60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c3cad25f1bcc7821ba3f86b2677f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e109dca9ee25398943e94a4378207327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2cfaba292d2f50dec5307e7096561328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b530ced1856cfa399fd5162b597d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f841f534d2e03b845b401111ebf7ed5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb07e182d35214daeba41b2bac2e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce7d9f7308b5b0bdb2013a0995cf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa8310c3fc652bc0e266ca0c2aba72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc218ac74345996dd7ca3b33d3acc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24f3778bd1dac6eab0499efc7b59b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638807b7f3a568b2cf26b90bfdffbed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6c2f82612abcd2af4b8958922b73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c41e1a105e949dcc47c19d04f63097338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961fde3b880013ad06949953650b219339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41aac6885e76eada6f6b24e24196b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8cf8f6b5724597e1938e32a95c9a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bece29b20f540402cecc6711856476342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e65cba0b52759e95118ede2194e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fefaa25552d2ffac3bd41a9eb95f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c6f2c3f67bf2c3c7ef75d1988616345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c492babcbcdf3eb01a86ea8524b7e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3add5dad094e238520143086e97b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbf6f368e82a8ca0ff3b987e40df5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37895d755176e470eed7f48d5e1c31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a37dd0a5e4cee9885dbbf05c024a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5211cfc8a8b763cb1e331311166f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37630b463f80ad1f0b40a33e5ba2a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d98b4c528c49d02bc20f82789c3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece90f1fc24723df9cc0b4fbeef172354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2fc2af20ccd5acd7c076240ce76e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a9425e6309c869bc26a8810d3d346356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6925b748338abc29b3ea940708f028357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3d3fa750e5495a0fe92ec3139ae6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35638067c4b68de13cb174392b4d5b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29f620e5deb75db0ee49fb9aa30e41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7a80e6010ab37e51b83ef9c7af3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9434ebc9029e399bcfe3ebe0528a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3104c36fb4eb8af4409a0e383ce9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1131aa56ce013d55d2730bee745e68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeea03499f726cc481ac8f56747a3b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb4ce7dbfc3627497e87468a18682366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5329060b290ab845b9d366ad3ba8f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb027759a0f552916e9e57f5e9f487a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f80491c5f23fb73ea4532364b784ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa05ec0e19a27c71a95d0304a8a62b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2702b59b9d2b7a0304f7d3fe408de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78bee40d66b721472e1c5a921050c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bdcddde83539b98deb9246357913a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535448ec7ad0edf32873acc34c4ac17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6b71cc736651b8aa68ffb2e8bb2a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98b01434847b6dce555c80aa534994376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241e877d20fb250681ce2384c31d4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85569707fcbe9120bebfef6ce754967b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c5d9e91ab5b1cab9ca0fb001a6b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d142873ff8c21095941faa11b8665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838a237165df530596b9c7b686e287381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62225935bb763f418835fccd5f3f01a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f7a8edd8ad0e120c54e6012b5934d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b24f6dda96cad8ab2220902cfbd8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c32fed445ff0b9abf7b86eb3a3924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899f65e8a950c81ca66e4314d526e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef34daeb9542a74376efc749719eac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd386516851dee1cb70f6d26b95a98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b41e37cf03ef86162fe74e5c5a1e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99900c57b18591fc069c92ccd8fa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58605d2cf9c672eb2f3f6db63f3fffd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b125bf94cdaa23729d35b06cdf50f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55dcc50f394bc17d70d75c2d2dbd48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8ee58539454c7671643932ca9b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b14134ba921a930a3754edc9e056395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32a18b86335aa401e543a8eacd59f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f1ea524b62033556c57487ae3d69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4a0d1e505d155ef79513815833bda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c282bfbc7fc587ffb3846d9c04fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec36b6cf6a2b41174dab5d925ae8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9f2723809f42533992b077abe4b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c13b315e9233d7967b42f2bc9cd7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb19ac23a45e7a626e2c5dbab89ac8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0c8f883d23b08a795a71cf927362404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113493ec00379456526e87bd720f0e9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e7796963776f0e9a6fc09b98dd904406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdb519170d50d39fc5bc518ebe612407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b22d392ba92f878614c768cc8a2984408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec6c50447710cd7b48cc7ce60de0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b32f13d2ab28b67fdaca102aed884410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062030fe85675b0c13cd265c9322b6bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8dcabddaa409a2fd9b3ab0262dbba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1969e821113fef6339956ce2b46bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dad6fd99975eee0b9ef1574ca89e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede824ca5d5e2bd992bc942b0386e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f6578e1e8f306496d2a96d4c97d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedcc783d3fe36b226a2c93c6ba9ba2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca582d52330074e0cead684d035c860418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894001bea67636c43b9b384cde7626b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c110525d3203e9a4c8f6b7b2503a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f41f7eeb5a5e47961489185e3fd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93d7dbf658bd697ef1834212c6a1f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e737c843b7fd5daef314a86572fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ca7f9b0ad9ceed51456c9d9629b57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b6ceca1e35f13315cf1c4df381b7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7435a323a265854d1d10f8370fbc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790384b8348764e1e4cca7d155c3f8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726abf1e1dfc011082fd47c722a9c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e78d9784ce060f224a43d21462fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eefd10fa63a652e68faa0685ac25ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def1a69b5d6da967dc3975d288e4ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b4c6fb233250e3953919fbe1154a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a61720e61429aff7a552e346ffcef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b376147336487105308486a3097a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4fc61523a2650b029e3a4f79caf2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9e59f51785342b406c979e93928c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d9b1b5c17425321eb21ff74c7a2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff97cc4f8761eec2a4a5df9752ca49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec5eb31befd31add3bd11004bbb7a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e0bc1524edf0301a65f617ad287c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8325ddf8c0132af93a24d3fc0ded172441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55ed85ab1767ab295670f8b78b0f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933fbe0cc21477458d7d2f27930597b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3410b77354f906888865b31565bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176e26ae5b6423a35cddb9b26b523d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb467462503d5614ec87e55eea90e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5fd5d8d5ac56bd16a00aad0a995d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1036fc8165212edb731a2dd5936abe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32c39c03bbe8dcb39f353ce4af341449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0acf0c795457f3db713ae4860b6fa9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74760c467d57fe46cdcd68aeb64102af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897cab99a471e2d6271b4b860d07df9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b8cd8c1852a7b84ef2b433a3e610d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad995852f146bfe8be72c71454e9b42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c59a8af949bc4e80ef703ab5010c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be3f2748b05b829977703bc1da6626456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c974a512b73c5dd001dcb77ac501751457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b3f744a83c9af3fdbe7611a40fe48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9290705c78924717b726fa0fa21e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882c9e556a48ddc41818080090d1a18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ed270b0125d0f9a8f15d44c5800c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582d48ff5ea02360a6737d4e4022f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46748ec5264ef9e0d416a3cc59f6c9a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b0c0c886fd218c921c7fca5753876464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97a594e9245a22d624a7ed5fd09136465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778876ca762cdea01ef2a796789b47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727679c4bbd9e1d202841b529cefd7db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac244d18d997fe569f8501dc373fac1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f9438944aea738aee62e67b6a9e20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1d03f62f5c7c6c7ad2c1d5758ccc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8976f89883adefb55e46743575b1fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e489d8bc1e68071ec677c7a035cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999fb1d68f8bb1e547436a3d4e466f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07437200dba75d71dd2d639654595474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ac3a4dcba034a2bf69a5d6d4bd4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4caadf051a10498f037c3ba1e763476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed28f3d303d8854fbad8f7aaee5b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161fff9b13fefab74210c8a4eac66b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb260355aa6ff320e70eb16e38e5e80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5652371b463fdbba7f8b638684412480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c17408fb00905a5b64932773a00d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41bada4da281a2bd882c083500f502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f562a0d4e7d53b6441c3744286a6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca0f95904475ee2cd4920edac7899484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d09ddd52087c455d71c86d9e54f68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43122ece11381e61dfcac8cc195f71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a577ade60222b9a3a5901f2f445e06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a837df00f83131ba6335beab2653e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf94ac66032aa58ef46d6c4f92de84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f7e76f4aeb042451bfc5c05ba952e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b28fd6a7bc13e1cd5adb72509a368a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032186e907cc5526fd4e4283c7d9da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c723c7d9a16bbb6a9f148b3cd73df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2926bf18b3d33697ff68c59283651494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ceb120b1ce861d5ba913fc5836c42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7a5cd6b0ec96ac3ee993f4e251f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51914b63532c4e4ef33ae6d7c5672c0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1948d20adab0fac44aab34740595c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6724b65e0eadad3a80f3dc2d9cfe20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847d908f4deb3d5262f9de01a658b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6971bed2be6d5bab6a824c34f3303a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afa5112c290cf5c0852adbb3d0703e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d237b372651af7ec1e598e01c3fd23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad80375373884824bdd760640e9fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f8b0ba37bfb5518304b21a7fe4f1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697857b1ccee3a4d841c194eea0badf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d59eab1a2e5d35bfe9c3b18c2e5539507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362758af7c425994ca54adce68e60a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3295cc31606c8c8632351464d5f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608a60f66ae3a4a41d3c4f2307b4fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa561465aa2af5dd9de321a0113707511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d0517773178fb7e840a6128e5514d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e9b77b697401f610236a5d529607d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0faafb884f4f5f776b9dd148b41270514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2394f02d7d158329944046cb34e0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2c178b0218ff3a1e5823e11123d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ab10c52fb38fd61c7cd17c2b9be4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558884545a8d50e2b592449169119c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca712a926bc13bb41d1f8697ba39bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba9cd6428fe7f5b8e585a098b4aa11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813698d8296c318f0fdd3eee7712944a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd06c8d19b127112162b28fcf40b31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997388af3364ad4c1227d834e435aa24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16c6d06fbd59ab36c9be84f1b68d01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d309481cb12b0c44a37173e33014525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24ab904af2f96ff57bdd4b6a0f8692526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2477fe0a1cff9ae2e7dfc37c544373527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5575f654298ffcc2054feb8e3150b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe081dc1c1f1b6d70f2176fac775fbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d8bb51ebe14c7e4c2f567556ee3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e097bca4d8378124125debdc5fded531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518a453121e61fed6bcb3920b117e21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473612e4b7a0c1a3507177fead551f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c3e860e5ab3d5305c4fa78217a281534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8416c43908f72bc3cd201c614404787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833844a0e0d575ae7cea372395efa14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3cc2071f7659cb600bba85efaa98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f03a5b5d4b28ff0ca4c091413a93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8d47c46d8c85320453ebe31d20cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8d2f39fdf9afaea31f880ca7c911540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19305825c3c57d12daf5059c8a653b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c85a1fa754b7ac73cbaa0c59f374a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959f60e28d3c8e7906e6c63554ec96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db4edb3dab83a4378ffcc894ed824a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a887cd4189abb6907b72705bcbb7da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2852e7521f45db9931356adf9c2d2a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8de224bdcf2fd0bd152c1f957ce25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2bfb8f04b437925aeb63c893adf91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686f5914f3aa670d418e6151c45280549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d74b784d6174d93db076dd2a1d161550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4cdd2881a0d5d85f3b6b5317ac18f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daef0028073f44caf827fc9fd2122f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c163ebd3059514be416d6e55bf5de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba493d6740ea511c172a883949fb04c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483534dc468c5f21f89660f20388ee9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaa2cd84b10e503405bc0a938a38f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4fe2b312c0fe32cd96c176f10fac6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845aa104828b769a7023b64fff3421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12236cab8b9739394d1aefff3681c33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b40857572169bfd6593aece50f6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa264307d717c0c3f423cb02ce86bcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c701230e01bb7740cbc59aca0fc255562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1783de658d4cc315a0bb24233e856563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aca32d66af47702d30f881752d676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5cfc679683e5f311ede272102b1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21b9c54bcab6c95fb179ec8cc42e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169368349d83712e200721cb201f5d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b613cad990e5c1fdd571c55049acc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff47f1ff7444a4bd9ea53c48bfd01a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ef679f112fa2db35638856e810e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39db7ee514f84c28e10a05f92430a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d70aea3db2ab3ad23ddb467ac10e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b22c9cefabe5ab0fdb16d6c900198573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00fa386d897c0b795c59da9c14354e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5767584bc99213cc6f1ee4d8f81fbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3ca53d445fc00e1b9f0c7de8fda2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9e023347601d1a5a6a48d699f712577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf1f6fc7348885fec4280bfc40484578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253069c2f85d4ecf798d59f8a34191ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b1fe91d593f2b7f9abdd147192e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447faf1b7f463665b066fbb5928530b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022018cf4a72aff01e9e6334c9f8c0da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025d0ab95e61b427043ee5e780cc69b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ff669ac8e25b774018deddac9760584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6048a29d8492fde8d43364d4611d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11876d90460a2d9d8b2d1ab0b383f74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aedd6109f93a451a7477d0916dd0df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a706f1f0c12e914dac95ccf5e4127d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b47ed4aa2614966fdc6947ed36ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9350db9c41c2e9281f0259fe96e9e14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862589c771bdab449159108f928bd02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318212ca7ac0b0e7b0329b33249d445c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c6efcbdb59dd2aca40ffe6ae07b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa4c0c682e6a95d3e1f0454dddee0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc2c792a50c0691799cc4e0eb3ff1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b616d80d2e4ec925643d67ded6d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20323a2a2b15a84af56c07aa6de8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058da5c3f0972e24e29b4cef8393234598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb02babb6d91aa063619441e13e56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3b86c7d0511187c3f81e744823e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d63a523ce71f7629f70248c6542b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316179700b85b5b1653f01a8fefee5ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87233eccdfde67ed3bc05afb1dcfb0e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9cf813cd76c322eb1a3a8bdc8cff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a25e54894ef97bf7641f62f9c3c40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92c03bb5175ad997287e0fdc340060606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0f9d5464dc154e593470bcd575a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e58077e8e0fbca9cdc7f1e655f684608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af083237e83e94520b4f5731fb347b19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a30fcf34c1f07f97ef52c30dd5866610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fa1be96186b3555e8d3203fce29ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f9851ef7565a9190f308ffb32689612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef0d27504c83723f2cc24e266de14a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4234e834c865a229a56f9ec5a7564614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8c9670af5a76eebe9872b4fca5ade615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc61e387b826c845005db44676896616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45287e09eeec7f60834fc6d82e1b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8d0e4d709d2dd6e48c82bcd8c896618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c11830d85fa5af6597cbdc9082c07e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e069d4c301f0d58a9fc75a37ae4317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a635731134488c58f090413e45b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9208831e9e27404f4699cbd7c843a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc13aef9b6171872887779501843bc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05939695cd959ec537e66a7b05b828624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c4ccfb524033075372ec72cd5959625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185162d7c3a2a7005ecfffa30e3a5138626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444194f2e08085ae80649c662e5cd12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c5670e32703b90425e45c87f2376628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee96c59dd4d3476786657997517a406629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69692f51453d9110497fbf926e4c6264630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951d0c18b0b835d45046f328a7a53d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f463ff5c0b92c91d7c4be6194ed208632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eef6fdad09ce12394d5edbe352c4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de45527dbd97968ff6a8e22d7da89bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edefb594bf24bf16abc41d9fd95074635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1dc182d1e409701391c36066fc99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a954b8c9c3d7feff66ca3382875f91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01916d7478fa7ac055ccc9b28df289638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233dda41dd52c1d011a1b3239060689639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6c29ac5de6a4b30a082786496011640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457ded18192f76d7639a3feb99c9a34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd60fa15906629ab290074be3e155642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a080f606b0b1cfb91ce5b8e01d1ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf2335f16f74c3a6ed0119826402f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c6ca7443179fff80be30995c3e875645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305a7de36e6b61eec9c74b2102c228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fb8946edd697750cc55bbc2df78d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d308ebb34e763755ce0992853b1b96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd65780b4173063d207f1e11ad402649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d99e0d11bc05379bdff566824ef6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d2b7418f923a654d08ca18a42d53f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e01c477fbb6e5df63563ed260097652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548be5c66315fed8d8742ccece6bc60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d4277d6ba90448d47306da41978b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30f45d5bfcd778a35e1f2b3109820655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecdc56d5c45789058ba17808dffee1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9460bddd69682407db6034a9238f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297f1985ad8eb93eefe68f913b20adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f27ebee8cf3f970ce5f1bc55d2bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f21f32da6696517847f91f48d97b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49221944208a1d9ceea56b2d4870c97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc190906f78a454fe327659dd6af352662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce8b6e7474955447929e4e464fddb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603e3d18e138b09056423e7dd16254664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0cf0ddaa17d4aef924162320347e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8411d127ae4ea5f657abaf6f7b17e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2832e120532390887bca839257cbb39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd47db676e430442719931c011eb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156fa3022fff5d8364b6b7ac0e91cd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8654825b9311241b38135d5754223670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6bd9c919b405f34483088e52fe40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400a93b595148979316c533664b82c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131be61784643617e4a554e2dd76ac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b4f7fe9ef1a24c26a8b385d74144674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b042933e055a5465ea1096fb1c4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c6cb46695bf6ce790f8de5f59a74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ab1ea21bcf6b26e6becce64d7690677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a99d291fc3e6eb772450f95a434658678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75424309f98f39b5560cd4c8146333679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb675d6cbf86e8851934784751e4398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667624574e91829a9e28989dd8f6db3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa666e66a41b5b2186e91df19bd1ba9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fded77cb7741e1859c256c5f02708683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc3cb93e030f954436ef53c817ff9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da60273a1783eca1200a91881fd48d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde889f55ef2234790356d91b0823769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa24fae5f7aefc982832ebbfc97ecea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4298813fc250af2b19f6928803f2f9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ef86efe71c71731fb0a9540dff79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec3914a71be56213d60de1b5d6b67e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369655a909f4a149d5b4202abbc08c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379464609dcc1664ab8a418e58c702692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e2c15a2e18e8e30c590b94ec854c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c687b5923d53a521a1ca7d85f5099e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e608570a38e799036f950a0ba40e94c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba8c9512a090ba6db007c6b462515696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c13bbc4a772bdbf5e82f5296b0af43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9e50c21f113b2277acc16e42206a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79232cac58e4bd0903941831e1a9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfba46332271c3e3681567389157b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a07556bc26798dc3fb30750ea820e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ce11c97331b6d20ed21dd74032e96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8874d01fa9654e92aba9d6a308578703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4e7a5c6347223d841eed5b5a1a8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d9a8e1059f0137892967e6c9cbba2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ff89190ca565b8005159b315a9c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aa7481aff9e4a806d35e115bf9718707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c67ab3319357974f65d725fc681a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26c5c69fe6917685ccf9d20a47e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc414e02fb1fed4b94c55309f532f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e126db93dac364e92b8bdc2fea5b123711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31450b6c0a150b7d610df38743c8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266c0f64069bb159cd895996803eaf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89534eb680098d59834937a627352325714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0b541d2e2f708eb5874abf3e8b45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b464eed315e8983be70a3f66e9c03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95893f094c258e2a9cfe0cb0da74a9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98a787e1437648edf02bbbd96eee7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b03ee721bc27c25a1b87f8437aa19d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810db0b547a994d8a5016265f9618e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a7f715113af32172b72306e06c372721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c99200bb4045e83dc7c550ada37bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c55a2328cf0a80b6f571fbda72984723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b768e01a1b1c0d3ea58592a084a57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabb19693804cb7f3c5a404f5d769a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114552aacc6730a8fd423c3900f1da7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586482984d7a7000e73951e093f83090727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53a966c8d4a8f40a3a0bee5e476a99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a8e3f9c89d5baf2eb3fd2afcbbd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f5bd5e5a115fa2acddd3e1f87dcc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34ebb467b95928ae281075b6c0630731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c6516e338d070387e6c26f414745732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d11dbdc6c721c7971a7875acf586a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432549eaa80fd0b05ec5b57ff34f9e29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41074f9c885eb63a5354d3683a41bc62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1a4aaf25651903ad6534ee25aca5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dea89a76054e911501b84a7e3abde7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaae116a8b79d445a1d2f4fc8b26d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbf057a5d61d1b918ac0da8857fbf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916550b28eaafdc644a02e339a6317740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f35780b1014e83c7a52adb354b210741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ca81945705657c4764e5ae3c30d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1887aee86146cd83a643345f0d7bfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a991b349047e78a2b0e3f1706295a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e5c4a2deb3f56c63fe9d3bceca305745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35668684e512a4ee6f9e1df2c9ec441b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1a30fe0787b65754bfc2fe599429747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7847b19d350e30b6d5c3e5277cc338748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b046ec8e91a0c14945b50b54ee4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e56d7cfd92828dc4000688f917c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5089358aee3ca563f50c83ce0d1ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624f044259a595c85a4f8a269c6a93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c440eea2bd82afea8f91c0fd7df996753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de7328e64480cb1cb8caa2ef514740754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892235bfa2dde7d0410b137bc227173755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f683f62605f5d63d83e2ccc3e0cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b4b570532513f62b4c4d0b9bc178757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df4e93e9105d581d8fda95ab6c88f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022ce492c2d4654da5ddb51d0b1341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c882bf367de5e244db8201ef8299d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628ba07b8139d63029b274418f48a5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901281002ea620eb5234842a5a04a002762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a80c0f7af801be0b6f9d298b88ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffd5975bd3095858289538b9dda4df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0669abef9004ed87eee0c977d982f36765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab38fedf90945cf9f525550c831b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec495c775cdf9a49bd667e694b916767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd96f489cb716e5fe70b574ab76ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3033cbbe636cff00261e15a224aee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b23744c64b8da2a9119c96eafcf22770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90e01c9987f9e9f730ea6696423f0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6306246a35e06d7682b100da5b7ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3034bb14b41c05acafef1c723cafb1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2e1a18426cd9b075221d10cbf1c9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6914dcc12feb08b1c0f2cd322e41775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63f954e14823c0e25ab65e63bd567776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d936c98a22a6a2b6a020e3a5d94095777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379464f5e4f84a523e3ec47d5920985778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613aa415438dcbef1a53e99c3b8cde3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17e0f7bd868d67dd8517c676ffcc8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a9ce2cfbbd9576c4a267828a24dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f30f73282d0d45371616a815dc3ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68194185914f57a292d15297de1ee807783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bfd456056e8c106c4b46e54da1251784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1061e39387f04ff7e5058691117f8d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5cfe7c6081bda6b78462059a17e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d464809335837c28d93fc22968483787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e0721906a6eb150d8b39100899a95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f569d380dd169c12615db2db12eab5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc395544d8c18c0f168d086d85197790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7821ca076c52371fe076e82774be40791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb046422d2c96d5c5f9d5c5b29e1d9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc455b06fb8992808130e3b9d058ba7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d176fa8d85554f1da06a96286a227794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a143e7754a3859bedb2ea9fa0a2a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b50299a583b39b4ec201276bec707796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8572512230b6b8ad41c644e1e34f8d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c195f16956faa32775683ab308cf64798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178549662aa83863273c0fca35381e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222cd8ed4e4d0956aa7f4bf8775c338800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b7027ded7f3212aa231ce4a3beb6f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e312dd92e2a2a6de96a9161a099a2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f41f45c986daaf860f808926b2c9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33325294c7b71bb7f7472b0fc907b2bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afce86f6894d4323f7f1c8c091b40ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d87fa71b91cf0f936379cac5a2da5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e6e390f9a5fee93f0bc8f6875be8f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca70dc23187042f9fe2dbb981df88808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d66a4163a026d6e679027f735740f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79055a9692907efac90d7e1831f66ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24970d32cebc26c4348babcc654eb1ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d032d772cd71501d9366a4e48c15c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4249f55dc66beab39f72c8bfc5c37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438fa075b7bf4a881f4b7492134c9e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bad1406284e5f79ec32df0b96c618815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c4b1aa5f06d0a0a96624bfbb74aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85983be468a43e42a30bbc1d4d3b0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc19c3194485fef5941b7868cc491bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252415fde4c46317ea2d405d687dd5d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98ddf6235ee968f59c80253c86db35820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128857e1c4ac59850d06965982b677b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5025466fb25a27145a5a8c67ae114e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d205ebd7db1c6ca931fe09970ea924d823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f63f5e4eaa91f1989696ce772e8a811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731911e8813cf19ed16f1a01dcbb13a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50a85e3a3bbabb73385b8325b2bd193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebab0ff46af1effd8beb31f0f581a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722036f745cc667378b0fe2856ef46315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc9f0b868935f93130df45def81dc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4044e4475dcc90a24fbb973331fb557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfc00ad2ec72b6d93b806b0c182b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f78f8182bd70d96198da04435dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f6337295366bf627f6b58693e31510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ced3650c8d6571ff859e69ad31e6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71429b5eeddc253ee9a3c5280ad6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72fcade38bed4165788adf8ecdbb8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254fb2fa53190cb3918d8aec204f0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979beba3fa2ce65d1cc7aecc553ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218badef128ed1c029ed504af7cb93816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110362541ecbbda449f7383a9b99de4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566aab8fede57135bcf1b37d7616c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0fcc42436fd36bc76309fe8ceb92819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a98c80e774ef5fcf682f21aa9cd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23ec8c7fed50d48c4c91023d443c2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf0ce43685cd84cb620bea9c30f7f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d49221e0d3c29d526d0e824aacc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45ef9a8af965ac8d3c336e507021f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872a12814bca020bfd152e960b2988825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd674d4ac2d68180272757212fa9352b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c3244aa1cc6b50bac0cd9ce16fb9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545581119faab65414b63f1dea054a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2027b91a01376139685ed167c9186829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a78153673e08498777b2039bd2f7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d224d7e09387ee69b4a088b446b1a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518492cdccb1fb71f3163a2eda6d70af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c813efffdea283d8921ebb041efd3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cff623ce483fb591b11dfceae0a0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b808361d80a4606d8d8699340141fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141388aa409ec8bbe094c22b2bd9cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced21ff32e852198d3ca4060324ae237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589cb7bda186b82e62fe9e5dbe77d3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65ab5b0289102c4722e50180fe07139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeca1eb0e5534510f8082620f4dd5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27c32d59697548bd0683b0f5e578a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b104c7319276c8674162ca29268299642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c384c6cb4d623f99c059b7cc228ed1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2022a427d63e647dfb00e10412df744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634870e93147f82307769497aae91f7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef0179ec441c8b6f4d8ab04be41e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10673180afa917a15167df2ad7da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb8a6dd31f4561b399d30c6441edd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d877925a9b36a0b461cdade81f82949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a1d2efbc8df9c8ff4f52c355652c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e64f705c323f99a0fb950b9f538f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e402758b59361d1e0bf169dc4b635252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc64fba13069969600b0b6e2dca39353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c3e8b78b840e6cd8da88c1a4ae0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1a3e011c9120c38096631f93b504b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4202a1e4ccde27fab11b12717cc1c7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8bbdb48dd52d22c3e25ac97d8724857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4613d2ac4cb5cc3825348fc5bc9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82b718703a6a9b58c70b25f9766ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba29cfcd76b82848860e9dcd0611760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313a33df968afe8fc514a33f770686261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0bd30097b4d77091310ca43e12da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b51dd71e604cb29e1e26261abf12d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35784d1dc69f917f284d32ff19b5c90f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c5f760d5442d7af7382147d211a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ca66c57c182d976de3100f283ddf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ba705cdc78074aa41adb6e107e0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583549dcc51bc190d7628437c0cecfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd11c4636bbc54715b7d452e1236d7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6422fde2a472516489fac18ba00e7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e11635bbba75c9dd1913d5bbe27eb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928457d741b6dbd78aed776df9ab00272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69f065968445f6da763b22bd35005673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74175bcee0a733de0b2f1d737cde2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d00757070314ab9646218551aadcab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f08ac54d6e1cb8228ee6c84722f7a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b1795de7fdd6eff7f2afc3306da3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c89078a00dfe730d739a8fba483378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05636fd8ba1f27a236bca471e655c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef8ea1eacc99754c77de314ecc409680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad4685750ac8204fab4a0d81e0377081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153d427962ee37502d6b04a431af2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c32feaf4827099927087093274ffb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b06ebdcd892efb0caba0176fb02584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ea5d173366d20e64f6386fd5323285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bef45fa22ebb889111fdd39a2341dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96032a010da06f1bad31b89c9fb446d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aa678e413f477eea7f06a852e3bdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2050a5481c9485e25b08065ee38da889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6475d87f4bfac9cc74d283ac09f2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf198e50c9884e8a3c23fb98663de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6e1f8003160bd6e24ca8c935c79492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cba3887b8212705051e739e94ee993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12060d9c8c41f7d39a8b7e043334394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21801d46976fd95683474045b7eea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd72ff07480d9c7185eefc30850c1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f5d583ace583652cd4e465d9554fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be142aed2004568841669ce8bee3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf08e461a63190f465bf0c8bc93c1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f288fffb8a2c4a3df2c1d988a66c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18d7c0ed0ee00269b4fc665d14855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79432a9ce56349404106f8132869b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ce65d7b0d334b555e3e08caf2be57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259f02ee1133a01887e27602613b3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e6dd4974450c406df9e6fdf67e2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accbe8cdd2f623c775400f2a2bf5c86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee8c3b6c867f22b28af757e981acf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2fc9971a6ffb3e915d93a208f6cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aac4452ca6910a16eb127c13b7287109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837de7e730456b3a169f474f98d3e4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb765e94280ec7643944a73fe34c4b1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd200394b71c30c271a189127c927b14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c33b9673d29f6ac0aa6078e6d8a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05512bedb21e369e69ca53a4cef73f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc94bdf4f168af536ca4c5a19bce0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f180d27d5dd89f587264c93092b857c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294c42df9d1b84aa4b9017b305487e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c4a68ee7697c8426e5f6174952877118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75398710914a12074127d694481da7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03a23492b78450387cda713cc9f99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676a3b759d6221cacb8a0290498b217121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1708944dced72f0d049002a719089d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbf7e394f5faa42915f101f1bccf73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7b551095a7c754696f3bf6e6fe71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f89933f6b9f320ad5f2add64194b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff804b7552c2e871a36d5d27716454126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047dc050397803bfa82085cfaae91a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f486f0f3c9a24688d850c7a957cb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f19c1e7f978d89204a1b79deb4c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fef43260a85dc5cdb7003e554124c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ec310f204510636d2dcee9638ee94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a2f06fd4ef9356d4f8ac73da9fe44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c523b0235386870e7a23e158ac20cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55006c314d624afce57d2f2497fa66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d822ead28efcb82c1df63beeda17e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeeb4dfb000c24e6b9658a1a2409a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245004626272bbb53b4c9ef6cc4540137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a171d2ac8f760fe41e645482c682db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de15501fb5db61ca1f7d41c2e0bf02a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9245b2ef54b8a20c8f55627ba17a97a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad22d3048940c6e1033f1561959be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c443e73d8e341205bc875ed481ef5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7450be9dd572c1d5fa3a233eddca3f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f26436d599f06b36fe4a6afad3d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c433af3ee74231a0f75cca578e347145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fceb88406e30ee4481c36466ff8b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3c40dfd3ee200feb10c89ed293cb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b539a004b2f2976c30b5e5669b0557148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b5b0324e1683170b9384b8be8c8ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092f6807252c239a58c6be49e873ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669664178b944aa335d2848f12bdd78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8fb4515ba83de7f44975ad1064e12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd931e3218ea073fa2d69471155ca0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f75f2a6de4fcce68f0e7c2e541cf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a3a2be44a00e0d322168beb5f9ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a85e6af15d07f5f0dada3a3c4ae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650dc0a79b8446520c1217cdfca22f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6902b6cf43413b78f6f5b32c5743158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7fcd49886b0a1567991381024ed93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9485ba1ae8f2422e5f9bafe73e38d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98666e5483f305f604237f71752816161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3850f1be070b8df3efa63191d71bc58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1db74dfc7a504cf86c31ba056518d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4904a33ccab02b9aaad7ecc1c9ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f986a7d13f306f75e40c11d2bfac1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1b4b3cc407ce07ac51cbb252c994c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639dcca0233e1f86c8cc59e03c81ba7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8782823ba50fe6811ed9defe5d34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963acd7a4e819260514f7d50068e54e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115174ad437cfb9354ab9d0aa2d04643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ae26131e1d95d235e5ed5fc2f26bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de36308f546dd4651a0f1aaad90bfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4021facf637a9a54a84c4a6cba6b72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bd823906cf53ed4ff673aafd6f29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7829ea326de791497ef39c7459323b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da0b4c550baf4c1d53748db2503a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3301db4ee62abeca42477374da52f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378110a989fea3f5d0b5c7dba7e7c812178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec0759ed06b100f1d78229fc5960d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80758645cdb20de23b616eb70c2d9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e409916cab6483cb0b7331ddf54faa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421565b19725094b5aeafe723f5ce3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494073cbdce8787c493433cca9e425183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb874d4a2ce252af25e663e4867480f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32f1d2b55bff3a03dec096441977d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87d0372fa003866f05c2960005267186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af269a8b2addffc90b5803003812fff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe80957f8b4c5641436fbea23d7f0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938ee2c332a5f12502fb555c1c15937189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c764ec0cc6175e4cc2430a1ed0fc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa2c50a2d5086057fb6934e320f69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521037a6ae2ffc3b2b3af2801c1f6ec0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c568ef4707ea4db178c4b8715abf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf908428cefdffb2f99b465445aebe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592502d3dcfc50353ec4f76ad9f023195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca557afa4d1968081fcd54af689df63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdeb62fe094563ec0f38ed948ebb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d92a6aa14b38a837e111747eca868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065519845f5e336443059a6988805ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc79e0d49268c03d3d38acf4996289200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29fd218b33f7858e2e6e144b9189f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee535ccdcf5df4c1595ded196636b1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59079e57b397a46d450f3bb2690f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf89ef6123ce504c52cb6b3d528e29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b0528e7200c1be517c2217a432a91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89412597ed7e60ecf63b143481cb9638206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814229a53600af76958822b9bbb0883207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb67d304583e4eb0a35f41fc62480b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf94a454b79bbc70d0edcfc2b98ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4ce2503ed400557f826a68c08041210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c698a9a3ad008a8e98bfc0e02f9c89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309169e91697e97e41d89af70831d38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38e6d401cfd61733aecf8b4632a04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5415b75f9a66631e97617583c83e15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243de34635738acfc56b9efa166fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe3fde6b46abb477e55fe541fbce3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5fcf997b198e1f26f2cf5b9112e43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdb804bb92b1ab31a1b27f283c8b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce7ba200d620fa87dc340df2b48784219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f6396647f75b7297ae5f9a594bd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba7cfb886873abf2531c70c61179a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a602a01ab16e1a5cbf712fb6aa6191222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464638780bd6885de4c559490616cfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab6c56adfe3831a8ebf32884f80e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7564476a2b6b83722be7fe8db83b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02dfcfd4f117febc4b1a58e4a860d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bdafd29f01de97b0254d233eb87fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d7e03413acd426fc16ba03f0445e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818eb4e79431c432c8a54ddb4d988b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9528f7c86ce08f4d03793b5a713c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9047cc4e4c809fd844c149673a592231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e460a744344c7b1e31f594637ae78a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241049867f5e3ef56c8ee0ad6badeeb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626b82f470fd213716416201d3c648234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8485d294d4019343a3ecb293f23c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd1c0214291fe01ea614d817f3a296236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe6f291d0db07fd7ed587a1533030237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcf14304c5a4eaaa58e8ff4dcb2b8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f6c583780c8279792fc3ec74ca73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c85f821c2d2897501959b44e9e312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea3fe97047d90028675cb523a67777241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d661e4c2157b7c10df70a824e9a78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea66d0627df01cc1554d514ce30601243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf55ac7ee088a45f14fd0a647150c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0505989c3700bb0439aabdfb5a0f1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2750051d1b90f25a6fcdb08619e62e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214abe434e994c01a5fd73396c4405a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd5c50d110b83cb83eef48ad6ab00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17a69aa78cecdd5b99fffe645f98e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a00ea6435eaf5923c9424045f98bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426fcfedde7b8d85ab9a9894521629c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a1fb71ac2fdcb18e836eb7b297a7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302115c12d16ae3a45f11cbe7b901f9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1c894e75dacaba3bb31657536a74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7709134b9ddbb92d8733bd5aa098255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c865e7342137594c7438e8ba99d74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef1bb3419c849b15de2d7800f3a4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31504b9484e5f7f2c03f80fc3c743ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc50745a9e2ceeca42a9a51387f4a41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ee855483afc58fae7632d7095265260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf4e88a53dcd405aefb1581769ae7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf3eadda04711ba1662f5811c26ed6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9be16d160d8c459b2440589276cf8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e72f2715dec4ef0e6dd85ce23195a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb93583b8d667bd69d8724d8852ddf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf06333358ccba3e83598143d6aadb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b211bec135c9fbba8c61df5f492fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878d1ee775627611abf7026224a773268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474b21286201515bf00fbc5b2066df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df12b8090367854e8c17b128dc55b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fdc50a7960f68a9be5c873253a23b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfe8aed623c1077954561b258d695c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd9b98c34866874d7f9237d71fe92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93647859092de82cff9960dc0d0a2a84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184e477c2904b6022449555e3910b29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe49f70eb082d8518994dd1a2ed029276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f86b2c0eec392be67764913d69c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b8229c40286469a14e487b1b298dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56183d535d5c960a3e120b336433a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c67358ee6c1e8cceed148f76036fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f9e0a632d41a33cb24dfdc3f50ddf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c99ec01003edfd1fef862a0f45ba0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25a5355f61f9f6b39afcad092adc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0c05db175b340ac78b08f78c6032284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93c00d434db35cdc0b1bc177049be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c05208f44f5da967103f27d72d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e45338118bfdf454c09155de324f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5326fc6409b6644b4c89355378846288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e45355a31ecca3289aea1d3394df4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd41f4119d50a5f9519aa605672514290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde37464d9bfd84f61bbdc155847d2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61554b68b89ef90d35a0f16915632f4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357baae7ef45f4a8ca0e9e06ffd0686293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe12581bc970542d66c97c61058d37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ce09fa74153112cee96742928069f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6305dc5b23a89471aae18bcaf9c43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b3ebaea44721fda70247ef635e2dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bafceed382d7c98a9ef65e1af8b5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd524499904e48e8570d8a6454fc06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bd1ef984517bad6dea80a797c178300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36e680ca5d8d1bd0a66f4d0a2c2b72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ce3240b587fe110712b1a21b3fb01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd095c9336552e2d19467bf807d1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf3af9eec52547ee5ae35bc3304b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d45ca280995856bbb2d3bb5238404305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e4fb9ae9e016b54ad779cb365c99c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5450ffdac28ec8e0cc01ef9a6833307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d32e68b7ebc50e4fb12da767e39b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2b04a9bcdc4224b305189c82e81e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0924c286dc46c6d0771f027468fc001310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953a802e84977e9434d47919d24de3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2025bbb7180c8fe75dda6fc141fa69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01d13344e8c590e6152e09ea9bde35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc61b21c86ab6d8f3756a397442573f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf9696311c55bf1b418dfc35c8a128315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3b061c114ae6892c02cc47f4975d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17f0c49b3ee38ef6bd26c182abe9ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e5760860872cbf896c8525ef22bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115023fcea707d0085a1d1ca2cf4d34d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7632bc7537590c06d85ff34e16fd6da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc3dd56948d57a5ba2bc41ed3736b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b033980252af470e68640cc8255cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446beb18fa838c51ebf059c06e46ca8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1f569f79288f5bf843b9f5e8e142324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819d9fa7c35833c5a20830039f7a45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ee2139869ad5110645093a94ee24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1456018a4e8c004859df082032537327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3936f8a6c3b34abfdb7b378495b019328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96819170c720d2cb240b55579967c110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fab8ca17b20a35ebc47b1365dc172330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c9739539283e3336f15ee35b965f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb244fc0be87664886d4abad1b831260332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bd0193ac683a6ae0e14fac96f60e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad130829f5be3b2264c5fb40a7fa35e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4065ea65c721bffe39752f02e53d6b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143ffe8fd4c87159ae656a80a6f087336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52440ec32c798000f04846a856063d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe381a142e47821a829e20265eedf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd0b350ed76175ae95ed733c8fd20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784f1fb1dac6d3ceed99cf7cbbe73d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626efe1feecebeac01af4593311392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af8b689d1dfafb1c3453bf34c1c6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c15026fffee4097801ffe430f241f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8035a9edf5adc198495858fb44e259344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf50beda33f4b0ba588900f357a50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82232440451390e933c8cec7c7598a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86265e606d8c76badd89e128f5790347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5ba5dcc521edf3b3d171d334a72f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae071baa253abb5c225375fb0e5fc432349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb10c4e8662913d7ca24613990d78d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501abf7319ee75ae837d3929ab5d824d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c74c825d7e0d6febbd73c7464533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbf0564096f66808a1b82d6ca624f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9fe35f743e2030d1eab1b9189a3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af66d7038b90f9f767db4b33503e8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826abd17296ddbca61314eaa0137c21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217a1dcba254259bce4ee39d0d87ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb5df1f40fe31aca8940fb3364d2dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9671f161a281cd0f95562bd71ac64b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f53b23171351daea75a94c83797e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d68224d16230fbd39e40f6c3c2906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13bcf7c2a547199a661eac463a6df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf216a13bf168b620434f63d5cc848b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df36569c2640a345d3cf9f829d9b2c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0bc853d51f7e3b2eccb770d77cc45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf59c65e486fa9e9a93aa3b7917b25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59e4cd6f8c91d80ca9bf0ce84f688b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051e3298bfed869e4a9c0c570e15a93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101aa552c288f4e46d11d7dfaeef9b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd571050c286a53a7101cc0db560cb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aad195b0321eed66d50f5863bfcc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c440bc05f0926f5c295d92d1a30d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260430db3bd667d9790e9c33fe866b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d63c025149d435d62d880f1ac8737374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac131cd640fcdc886813c5750c2c5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba20b22fc3f83badcdd0c94fc7749c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dadd8bf94750b0d080f6404a82dcda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60802e49598d47bedbda32f9a83f49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec87c9e9cbced295a06aef76ee39df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0ae73a4563715f4454268348c42b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcdcc167d37c5d11746e5a0e6dc2e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0319cd2b7520ef21c976b1321bc45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912d496a6632da3416e5eed7925c3a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d422f3b8a5e90fae31c72fa82ce568384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742858994351979cc84f441fd1bdd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a8705415676c0bb99606df7a65b95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670efd52516fd5e1aa4bacd7bf1c57c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373c0d1a82678da1707eb9486ab42e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e6176bd5632e82eb2e096c5c50a25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eddf4bb8b1cbc4b2e2e676225138f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626040f7605a326fdf4041dd4e86bf46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ddb2538c3465d3d893f09ae7b9d43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e6330b89fd3542da1b259a27246eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e981d42308628b42369c013954b29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d3c126441ffeeaef97df051d5d86b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b534a2cc9bf5af13c402c3273962396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080bd2aaac1784c2d9a1dd86aacf45e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5b9ff661dfba118464660ac61151398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6096ef63c93b31147fa9809700adf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36468375c36e9c141c413c71263e80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286735e6b8d1122802a01a2946f616401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ebbb8e2ec526843473d426b8dd84a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259ebac78595c552b7785684497c7cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb7067ba9d77f27dcaf2e35393d05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0ed749be74adec87834ae668fc47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107756eb5a5af77b9dc35d1bba13feb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365af672721defac0d8ad676f20cf71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc08bb407674df3775789c215b3468408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8856ab31850420722db333e954180e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5337cb7ed9fc9d321c7082c97680d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416b873d4ea9436d66646987546f97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8607a0ac9945681f8be8a407c0df205412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1feba942b715791344fd6e20df3fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e91c10009f344b809191738843d28a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4662eb43ee87ac3eef56463fb4af71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600a8d436ec409333633e8d4348096416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749e4c4f1375f6c4e7169c9ee039844417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca565fa8eba3a3c7e7ec07c14204643418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb709f473cc7a28a30100b496bbe353419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951067d46334f3fb8bea50a403618b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb1198224f081d208f5a6ba1b2f451421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7218e92e7f849e586c0160bb76059422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9883f89af43d58829eafaafa86e66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea8c4fe349d644c702462e071858de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0e4dcefe53853f7aaa16ca135e94a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c24e1d1c075e3c4f2243c11efab0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c374b56e7a027896ffc3df1c375f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320158b9f2968e83ca8aaffd07fba93a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241d54b2bdcee34a147d0d67fa72d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28c9f93a4c88814975d0b35a63de45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539a2a453e80c4364ff6e0d17c0dc7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b4d93f14027d603dd5d080c0af60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1bf499d1dfb4d69ab93914685d7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c40ecffbd3d68ebec07e9f3d2768b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503225f2443186f8f0fb447875c7305435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56b2156b63a0a191ce27a63a1fe38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d057954e93c952d9a6ca7bf2b7e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed5852f981f075af5f3cb626063f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606aa0518b299bc7e45ae4e2df40b05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592b77843c1df2f25be712023443ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff972a334959dd206417d8f94c8a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42fab811769772952d7ef91a7ebf56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b39824e4fefb7d4d09e0465f00521443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27abd8d46764490d1d2f0233e567b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894ee3ac91df4185da70b3f95a520b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875a6da0923bacea7f29284e1700a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf6c2ac457261a8ea846c2e723eb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531626f269c154a3fe7a1ba9a13b003448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c21c1a29dca98dbb6861d146498ab4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c10ded91c8f12ac083b8ce0a40217450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb029d55cf989045b8ad0dbb817e9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327e8308e7cc21c80fb9e15e20cc092452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea77b2505fb0c2178828c557f15ec3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164025d6c344f10615da01f967b47e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd714e3872d1abe5e4b268b4b0dd890455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e4390040041fe6871d4c81eed6348456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0e7430bab313927c478def24ffb14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf026da569e7c1db3f7174dd23f1eaa1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6855f0268e93592a627c01352ef9d43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17953c82a2860ae38bd02e0ac81a1cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56d5ffd90f29703c35416e6edf74e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d32a118e3fe728c952661513366b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8c7b9aeb5f2f81908b101b22615f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57788c4c91c41ab8c4798792a3af6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa367a23b25e80b47a25daa2fd6adfc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4e84b4ba899f116b84a0b79d6015466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061eece64589caa1dba59bebbac7ce6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52692871c253bbdd0675255b5f3078d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39c0fa62fa33ea8975069575036e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f91ca9d2ec817889726de39b9f497470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbec0dfca626bee3c9eee05ca21226471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bae26de3feda5a7bb9d1bb31770b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c8f1e3b346c16cdb0d43dd425043f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4825452a45f7aba4e786e9b6894d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebae6e877a9fad622d71988ec0e072475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5857e4695989081d3b55ebd23d491f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a2e12a085c348c6d9f3a8ff265199477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44da848908a2f0482a456e81eab04f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7203e0a5d8ff60c1c9a4c59c4d73db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497900641a4b72ad20ef4c34665f179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06437a81bb344fbc4c60c54ddaf67164481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78520d9091d470b90dec52a18776fe97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b04e9496cd74e48f1765f27044eb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe4aea8af39a26fdefee5888eecb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f2dc6512dd4b62b5b679e1597cbd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7135fee5c6b58f9ac6205a564794c3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a545396a6c450f746a83c747f82b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f33425c39e534406f47384183ba97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d38151367ffa59513273dcd9b6d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8707293f122177c11e14fbf36a1d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115e85258f577a812c704df84c6c79e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46060caa18ef648de63729f9a676174492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b20458264b1ca898c1e91ccd94b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd49fcd61d5cad6d7869fbcf14d972494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e08689adc7625fbd4db535530b80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84239c0eef745bbf456074be1c81b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c302e7c8ad2391e156a6f314b0f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169173d1ed64811f2cf06834770264d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442bc0699f9ced297484b38e2f5ee66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e64e16e128a2a82733a0e323eba53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53381b8fae08fa0be30c26fb7e057211501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5dbeb0df9cc44b69faf769d7f2b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14372e2b87ae660c507ed9a5519447503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7622782ece46d61762bba67f0419a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa307bb63257bbd90e6dfecab3ff221d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b880b7baa771b6249fc96391b5ae5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad2ab9f1fe2b284487f904eca98910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c692ae5558f7d1a356dfc6dc1b3f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce05d580d8bdb7858fb3573d4d192e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c577b0d6827142d0cdcd3c1b34be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8a3e870fe01e3be15a402cb22b85b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92eb6e30954b35c1ffbb913c51fd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac4acf51186696ea5812cc299efaa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d585cf37c00f13d8cb5283fc2fe129e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8093e4cd1d18d8284d117f1192c96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fdd12e241f347fbe7d8fb47833a34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5209585441ae50080bfc8558aaef7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f65fb09e4c4bdafe3eca8f24668d95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b2c93d5d9904669192f8f5ad913f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e105b2a08b6ccf092071c0b8706a7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a74eccd8ce87ead351cf3093c64a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022330688befec3ac3c6c6a2a46d48a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88449fcf8b22304019a9d2e3444e3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f77b60a56308640e756f74e5b532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77caf5070e9b4fa61da1cb08e8576525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5618463b8ff4d8bbe75666430ff61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54083467b51af0191150c592cc05b84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd36d66c0dab0b5b264f06fcc37c026528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81f15f2d23525c5394a0d4e04adea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c2043fd189fe40482c6186efaef6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b890646057d17fcfa0a0cb0076748531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae220829408e7ded7922f568184a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4edd29b79a9566c7aeba14e8cf11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c474e728aa7474467762bbf3e8abdb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d4b74d89357b9a859f5f271728c80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35d92bd9faa7cf55051f167444f415536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234991419e889522ed2c73f9c71ff3ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb6dcdc69f1b98e645b934c35259c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a6233e89f0efa3fff8e50cb3cbba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd850293d7a904d3c490a268ae90a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8502bf9598681e667cd1a38062e6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a4b58b2b3ed229ea2982b19f1c1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c7ed3f9d58e29ad197be20eec2df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eb1ec39f87fbb7cdb498635298651544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4762f7a78a9b448ddcb265bf6f9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0094054c859220a5e550ff903e4c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c9c17c5bd08c92d7460189e6737f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf03f75f9d7afc3e5f67bf6dbeb58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68737e8b35596b3d1b496598c22fa546549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438f91279badea7c79ce93e52f6a6b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec8fd9ddae25a7a42e9cc54f109717551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5909334576638aa836ad0054a02d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142294dc85c49227f94e64e128cff62e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc44c7a6f1ae77db35e03b367911f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82293acc0752e84e6de6f3aef5a44b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce7c87e37b001f76aedc0964c70ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee53d3f30e80774ae6fb4102327ff0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d439f20fcdc3c8bf82076686f1d7ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def814d51093e8ae7ebe7fa32ed75629559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419c3c81957ad7a65fedea88725b2d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32a57483ef1eac3569c12998bf0c1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f982ca6338e9216bc0d7371477789562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06b3c114cd4e40c05710a44a42e2dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c9b0d062ea093206ce062eef124f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c3f8ab6a9543684625f205a9f5f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18957e1df401998a6caf8980416c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c51a2b064dffcbdec82db131b7f297567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358280bf24bea7559ef1c76d2827e344568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82635d777460a241467d2a3455391569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca2351f75bfca3419b2a59fb3d453c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a2c4aa6e45cea6eb52b4da7efba38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1fe181965f52929754dcc57d06a25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abdc5a6d1503592f5d9a70bb558dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a1e8b19fa04122f14f0ef1d79db3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457290d759dde21a55339f3cb0634231575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4565ff7c4977df7d3b7da3d530ca6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbc63e6ab17663506791aaec76daa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970bcf4f4fef5544256c479af5733e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58c5e243cf593abf1349b30fd9cf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a6f294402fc01b57fe93a314fc45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc48b66895534fa538e7d4bd80d40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0eabac5e9eb8b86b0a3ae328ace68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2c06179128ee2905ba5a4b32b0bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f39ae0f143fda44842e9e8ff301fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae435f2205b34617e8c14be1c1aed3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc30b9d46312cce79a6a4252b18e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d10eab74342710c2b5e62c6cee125d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16ada689515219dddbc66662560f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82d685b41edcbd6a74ed4ec362413589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8cd0743258ed68a1d8f65bc5a780d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed8dd9bcb2b6dc93ba1a32b0337c16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee19253df56e9110bdf69b8684db15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2445cfe66b01064a70090aac52235e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f02d9b0d5a359e0c9f73fb2eecdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04f87f2b5ab14584f1357a085ddf3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1eddc4c2783fd8cf8245999f3e06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cfa2091cce77c1903f3ba320f23f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448bda4a2401ad52947770078a2bb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91706e67de964609aebed20d116461599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0037f1a43510f0c760e34e6303f5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0c8ace270e903a2b619ea66cfb06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bed4f9ed6f32954b37da19c971dde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd04e2d943f1018be51686d4b634d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999ad8e6b5f798a7b671416cde0b88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0d47b2709cff6b2e7b22d647d9b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648bc4ca1ca18aebdfc0af638748c42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4175f1b815bc2a5c5e9c2c5de5ab6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7625cbeb2fccbc6890b46c2e649646608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707fa4a21495dd9df1c7369e273655e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a61f973276924db181cb87f168c67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa156ee345fb278a1817df59fc9ee755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b4084f78e9c19b0b07b5eb802d80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3d15662ad4e025783a47ba08377df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9be19a5e32c0049df055c990b087e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776819a9b96623434c29216bb8c749615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ce2608c694e46c5c07128e2fccea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0005e6f049f195fd14cd468039691f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd52d06b566c5000186f9ff67bc9b72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dd9d55937a2ef598281450bfe4a03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145e6e9e2eacec78023c2b35c264b32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275f96d1e2039722d8446a0c1cd47a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72217b12584e73e4e502d404aaba0cad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a1643bc19ee19b0fac4ef81f6545a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f5660db8a7b512c7110e8b24fb35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef39f4515c404cf06a6bb33aba8501a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e0d59a44fc39a02fc17a24e308a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b405080827162e37182b3f9c26e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394be575569a31dbb3449865f6a2f16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ac5acda9c3db590dbf4f7e2337678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e09bf3481554aab8a0d3c9adf1c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5322800f191f015b6921eac8e2414d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dffaa950f3928cd0bb06d1d2f5573632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef82a7886e9c4af1ff8d7b48931534c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9542cc9fa04ffad584471b6431ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879da922ce50ba531c864e417cc439e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f542a4ff47b6e8a55f4044bc83b02c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bcc2873d87cb8d28da030b07385d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be30435518c8ea3d3bd9d5ddb2cfaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b0e6d1cd71c18b6ed28b74249acf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e3b4271ee51d63fef316b83cc2e33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada0adcbaf44d5d93d98664a205924641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7dc0121c4fafd127e37c095af8e74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe8edafdf7b30d9c3967502056836d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa03afb6460169e20a77a7aa837893644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161a479a0e4f20606eafb0e881cd30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4b7ad4bdbd69d4e0c9498662e114646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732afc73bb108fe44c085f733f90cf52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39211182fa106a5ed1c06777e8e2ea0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e93a5e4d0288383d898037a5dcbc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c3c6680684001b53a4d7c696903fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cdc7b094814dcfec639a7f5d4521f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c20428db1ab7989f1d14c48d5d19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602472a40441430834176116e0d899f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f4e01aa940418fd17b39fa493d404654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c1dff44374b1aee375940d1b785b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2537bab56743f0a5cc433dd14d8a2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33031bac6498385b3b5e99fb960f9615657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f005e3663fa57569b25aef6e36922658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee37ac5a0e331cb39591988ad6ee30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989cce118eef6edb34e6dbf48d6f0af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc4076ca0de7e0cee24d8ba33e717f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589bd8b69f36a14e0dc8acac050d38b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d33500c989ab6e317c3029df97b55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede081901623540b96f44825be23374664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821256a05cc9443060f3a6599b7acd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb865c37e28c40d30f0ae13dbd126666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba52119c4e08f38ea726ff3a06777b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50484b287d27fd933c2835c4b968e12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcbfd2622df401aa2d07248241afd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0df582138452af5150129e4a54160670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa458837d78c05308392ca538c7d387671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdd028256c6d3aaac486bbddc50803672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7fe76cab3ae523307fec97320295673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df6fe1c08096b7759e97120d73fc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df873fbdf92ad525087c259e34387429675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6333442257a74272feb01b9542893676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1feb5bd190c0c28434195dd5e70a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9080e757bd3f50369c62a57d284506678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151a5c41a5627246c34de922651681d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f1cb4239813253105b8cb8ec8bcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb67de0e3320e456195ec12b2b3dd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a6d25ce5c664146a1fde9ae36adcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af908dfb04572c304a914d6d52f081683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0152605abc6d0140111d8a87e684e4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c04c2276e5d4cf2fbb8e82f70dabd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22267c8a4ed0030aaaaa9f7d86bfc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf727dbd9f890e55a5bc915d0e7d650687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b43068ac1c67090c98712411e41c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01cda2664689925d725b4e754d598d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c611b04ab2f37523294b20bbf772c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242db7431f0cc8c27ea02c3efa9250dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2882e3e10b6256d531afc79faa53a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be277e2c63e7f8e505055773961ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505969f9dc5a99f9f0ebdbac1a08583694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d520d1a02f53ee276d1f33a4a4437695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467d5c7100f5170ff8a015b4e4b979696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4128f29c72417a2068efcba2f72b93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3287ce772e606d7971db4ea73c1fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93885c45aa1fd9cb11c2f40848f11935699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7102626237f29e9de08d1e8fb050e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a2b5b72f146f0bb369d2459fee5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb41951884b491325db6b6c6627ba29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba416d0d373eeb1d3ce83c7d6cc14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae7e2a1a22a50b9ff55fcd0168f09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81899a21eb889b9b05ab4b9d165fd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334b23037ddcaba7877e4cc943fded706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8f20d520b6ff3e088730b7fb0aad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a11e389e033fd14b6319e360cb022708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d5b049af3dabc24ddad2154c79d01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87492ad5dce00b6b074a03426dc7d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0633d04e293daeba077a772785c901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665860588dbe657cf22a7f811d38fdc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd55a9650491f311b86baee315f404713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5398da4595c44a0415cf88454869e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d1aa518b97a1e6f5cc7dcba1674a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b789ca690030c0fbc1af58778a1db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df81a575275009bb1e7dadb15a18e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba057fc34552d1202707811e2c826f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82775973f73d51773a75633580c2dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8418c80cac7dafeebc579537116e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5738587215b3277528744fed21c35d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89a89a58c26b8ae75fa91f98550ba2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deec991c60e414c6f6205c71092b16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c56e85233bc7e8a92723d21740287d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae86941438477a54861008d9ade28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c059d3b1784398a62ee53c2f3f441726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074661c96ea262e86cd550e8f85fdcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d88415d16c63cb626c68970be85886728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c21107a9e0fe8b98d2c55004ab5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ec6e1fb2147423e2057ae875d526f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16dd4447d41ed3058aa57984a16a37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6c2e04ca012df0c91bae6cc51dcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f1f9cd63f5fc0c1fbaf6d80e8430733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2a6b9ffda280c355f11816b3cf1a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efb5ddd950906b4c840d47d659e46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda6fe7bb4cf3a8dc1d94623076363d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359213926c18a9faf76434d0f8549e96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be0fa06eb88b2ad98f41a59b38cb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d798f341c60c9ee1a5b81233fdbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aa8e691efe5164bbd020238a3603f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852884052456f54f5ef912ce856993c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3d9e081956bce5b1d24362452f2b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede85bbbe6507463e72f2f212389067743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69452d499793b9b26939db14c75683744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98621e1039fe64dc415a8f81f5ef7a23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be34e580d1a911baea52ca2a743d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c244879db1805418ba544f8c21cba9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233504dd696301b31d488684f8c682748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960ff168b4d37ff24a7b2cbf42a4c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab7b9a8fe115bfef8df800ccdb06e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653512732af95234b5ce90e78f024787751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aeecf2034a2bbfe57829b2a8c3fe6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c931bc9a34d9f58d3144ac6056e74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f0c72ee36394045a572ce12c61558754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b486ba0463a1f1153d1545d2910bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada901286ad4fe7ea0f31eea7f0991756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714545b568b4e6e5f37ff50169e0f8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41dcaa2b578393a039a08edc201aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd24a1cffca04f946f7ec479b451f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2cd2b738882585907852b6874f3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06028711e6a1829fbb265cb2e2b483b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220cf6b4c8888befb4db8f8e42f3dbe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b365555c5de811d6b9edd3614519a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf2363aad6ac4fde824320346ca337764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806bb1e62240c15f02b8f36f28c33d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11590294089900e187e39f7e7e0cf6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed60e78a2386de05e4798a9b70ba31e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>