--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa033c7d30fba9a32b3d4baa88b23231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ffc5d1c13a28451d86a4da46f9e7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403d9111c0ce466381c4873fd628af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7c4eece65fc38b972becdbc1901884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fea718746712e41338ad5ba7a02865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56472aefd02d1c56a8a354ad34b8ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeeaaa3b66cd61705fc81ae603a31b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ea2515e98fe1d44959d81d692e188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf8bf86ae7c1affc3c59aa013e6e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619845d853e2ff7978783b3709b9c4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9645ccaddf45d142f63fc7f75178f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5090e8b9d71564797717fd41b184012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c8b53e271a58b0fd152cb933f42413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382de39592b00edff9850246eb20b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3b82b36f4760849d522b559ddead15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316277cde078ae84cf7e684d4721d06616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2e92b5a8f66f823005ea0e976ed7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e492427d75e4ab8d53f83b626f0e2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a42f31ac9b1b5400ad8aed9171e0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610a13781d97b70bbba4d4af73cff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13536932be19ac796f5df97af8cd1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3123454926a14796831d0ba60bb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ad4b09f6636e9216faba38baafbb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437789c2f49cc52000635be12c0e4c6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ab81e5bdfd336c49f77556f30b26d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b4fec2a3b3cf21ce4ec7d607081526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb3d76d005c1a0904e578e5118203127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a57a87bd28817293833e6174bc095228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f8a7aa2c82ea854e3dc8cf6935d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae7e3649ea824062ddd5caed7425330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9799ec79e16543d3163dd32e5d334231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625ad0e73f65c9fd82eb207cee828832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854f016822156c0ec5e6cd298b2d5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06a4c443a775140c70191cddc2552f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29845d1113573bdaff79d6106b0a1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1a55b9f69afbc559ff0b50650f7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451852f611ce1048a1c03f44a54759c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c49cfe1cd4ac1ed6515c10453684738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00fe8b8fc226dda70f6dd0a1157bbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f2f1bf8a86db93e199e10c335dac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7e4370b0128bc89c17ffcfeba974b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed8832f72e3129bf8b865fb11d7e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e063e510869fa874296949b2461e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c7258a509a6f9ed911b03be9b41944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d76bbc1d82d6a31e7eea7ce468d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb2376e3fbac9925c2d153716c601646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70561447e840ccc30900ada35796c1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e32db87f3b7eb8d44df3a83f2977f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf89d594a26998a581fc4c1b5faa1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0746edd58bcdcf8ad9649e7a4ca4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7da2cfaa4e27ac1b1b09edf02e419351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa236d248e3427654a9711373a043c6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269acb0c96957bccd2697b0dc2f578753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07bb4044879c55ebf27cbd738b1fe954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b6156460fe66bf448f6a14a2c39f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec1668420f1a9f17d4a1ec48d610c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492901acae157f35f03909c1c54fe6d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b99d01593e038076b7b74d349ebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38beff1836b4ffeb8c8273ec07a79d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e880aedb325ef64e757c55d68f4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5f1fa74a1affb6d0d9d142acd6d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a82979ec1191889beb7b235a0483062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c2976a81c656e0baabd950bfe59c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7dfec2b4438e5df9b240b57e7c8e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999e5e3f6063e69348ddce62b4b85e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b251c8924d2197aa574062aef15e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b4a96672c42832a9687eaa6f1588167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b40f7e073e25eef5894d9dd1e2a3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49de8867960e20b430230b4fa71e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf054258c1fd2ef3d68d502587618b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb236774aa892a660b669078cc3d4c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805833494c7471674a8ed3f0dfe9088472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f603b82a99a8421fe13add376a895973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0c40c0ebc50d8a6671b96cf33a92874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c683a0b96d8520075d0765e9a9b2e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da05f62b1d4693dbc9257acaf5e0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6872bb0a1a2b5acf8612d68a73b4fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112502e67c89729f745ea48c27df11778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479df5f0fd986c2e4dd0e348b0b491f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd711517cebc1fe3c84926924afae180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f896371364d02762f5de0d5ce0f8d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386484783b529e159c79de5118364982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5015b644cd5cd3babead952c08707283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d14e78b4ca97128bea3bf34945ed084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a558af204a8c79b8114cd9dcb1f10b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de78093fdf640bb5ac78f2e35fa64086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd49cf510d842f5bcfdb102e9f85187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa67871652c83bb93d74f255d6d4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877962736b0044b0d8e9962aec7d8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb363ecdb44e1bb92174a054812525890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65993033d24c042f958695e1b3acab891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415753b488ebe44cdd0bb4731f07b7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528e2204a2f2825e114f8147a98240793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb716686c2b369192406d61d0e8e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40f8842703017a682a6c2b93c7069f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae2c7ffbeec9b0172c372faff6d29e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114816b326a9328836d71b62652ed03497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc373e7146247e58dbe733083f9db0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df8abdc1a028de1e32c6412977911c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf771e5ddaa472ed5119a5357eb9cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3f2dfe12d5dba360b1e3f4427a1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965db26d39d8047246b1fd7d8aca4a71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a139f3e79568853990085364fa010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168035d501cb0a60d38dfb1316fcad6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c080e1e39527b73a4c2ab4d989428b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d05834eedf3dd21b6bc24d08a60746106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab40ec4fbe878cb99900758a461685107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205451934f38206be6587ae2605adb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc25fb823b2a28021c58bdbe86366109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e6d351149c046fa2e550d2ab246f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc520f98c5066795de20e3119b87c403111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce648ab451a39ca3b8915926328431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d7527b3b035cfe26fd67125961e2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08688e6f9c7ed587c2d789fe669834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c573edbd5fb90700899403534fb2b57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419575e69948c04aa962e879c3cf15c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434e307680e4718d3f1acc544aa8c04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183f56276f855add576c3e61ce44a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033070be974b22920a10dcdc23c16a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d24ae2442bff808d7f0406d2ee48b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e895063db3ffe919df4acad79152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0967190acacc03d2e26676aa0b7ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57f202f7dbbd82e503db771981b6d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d7f909aa32f0c28c7dff5a41a1040124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a1e52c7b604fe99bce351fcddf65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ccf4cf08f3a38cc5a2fe562d16eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273bd3410ed49e88bfbdbf7a5cfb4eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d017070d59db2ef2b48c44a6ce66a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5c8d834b7bd998a37fcdd6a77845129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e9ce040a053a2fd25fcc8d5cceba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa7920d85e359051f7ed6ef77061ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf49b70f079004a7360a2801d54227132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d34eba057f89e86c813b3d44e4591133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e107a4590ac565c0374240681cfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d505fc399e268a712565ae4bd21f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae82b249d8bbba0132725c8a5ef07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a5530ebf96ceb7466bbab6519f31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a946f26ae7a0e6ef2f3af9579e4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17914f56c83251ae862949f6868ed5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f5e2f7e89c4e648493e8f220351d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a5906a395b5d498f6011736ec80d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42269def3d0cc7d5e9ea10c5f543c5f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68abe3224eb0c404f56a71e340c342143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542cf84c557fc759a0f8694c5da5bca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f425072136373703f02c4baeb0491145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6fd96875c076b60dd7f3816ed79b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f48428de33b14322fd29dca5810fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5f2fba7023e5b75fc8b1e290ede9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e8c06f574a0a829c42de1f298628149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1275606fc70879b7b1924e947aa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e715d886ed4c5929672c02fe03119a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecdcfefdd53d96d41e145433c06e87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca25ead1ccaa6e4c7c51fc7ae46e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae78d510722fab7cd050978862a4db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c1d0c88492b7681e173aa5361ff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8eb7fe8cf18f52d1490f5f6f910d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372660749c78d830a400570b5563d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116b8f1adaaee0d579d24472906885b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89b84a0b5f5d898dc3c48b4d396a4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9376eafce2f044d92b1ad3aae8e72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56354bc417e48a8c7e6e98dbbbbf5519161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd27ad94798ab350ba81295779294162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb827885251299be803afcacce8dcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff28e5924b3c65aa28cb7dbfdad99f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b476d90f81a6563b5d70a589046d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f7811902e089702e5d9c564f98af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84f31178724360ce863be52bce49c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb7cd42e5db668952dd4d7eb48b21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac951c5b974ea445eb603ea9a6af16f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d7348d9f15a9e61b1584895e24f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ecc6eeb14a4d50523aff84a0468bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc771ea2c9b666085d4aa2520115ba7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763fa905246ba305c93159387a45b24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9200ebbec325184dd7d172e77bc830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0caed38abc9e2dde32809ee2ac145175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5677a78682d0951499ec4396e5a8f73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b6c54225d05ad062be66b10d9b01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3fbae9fa04c87ab0f65faf23709a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97abe20a6a4be1b68a585be53e08a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e3d0bbb5b3f4e9f3c42beef1dace6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32dd438a2117c9f8237eb6ccbcc9c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f80cf7e46f1ef9df08fb54c8efb36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db8a9417c453577cad2f82a728111183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df04dda8b9145aa237fd57294556db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562798d43ba25b5ce0ce4f6a0fb344185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb99453c15eb4e6ac90db00e967d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053ea847976672b7bdbbb6c72783a79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b1d05e6c46d216d6670e26bf4571188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75928f54f49457069d007d50fb0b21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37746129413bec19120cad3c27831b77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef20e521aab814d7b4b2942b347366191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4723330ae13f045f22ca61207d91a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19665ce9157f81fa142a125a99c90b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1fb866f3c7291197e6a34bd543faf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e00e90dd5bd54ef09c8d70bd4e60d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46271f820122b4e26ab9c96d1a206196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e27eee9de06a7b796a2bd68ac2b19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4db3e6ca7403a7962090a99da3c6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1973a7aa58b2ee940d2068671e2b5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9fa13adc66f734eb5e9a782d92b37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344039af3b2627ff65d6d8371a8f9b2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49b0e18e79336508758530abfb1f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a887893f9652645d1ef762af87e1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f36483b70714ca7678eeb83c4b850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eb240be53321b117d6530e83106ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064a103f7ec323ff251ff372d028082206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e289bd835c3b0686642fa13bb765207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206c209dec31973d10ebec40e9957a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca775fb8b3bc56ebdceb99fb0ecc51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2532142dd6ba5e5c781143ba8a915210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e041832bafb823931c285b0f765f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e630ce6d7130b691436286e1de49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e01eeedb971171f20d641b232e7ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bee59aa0c9f2e5b7722322069715214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ffd71d8603ab11998c3f4887ec2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637217f940ccab16a14bc7afaff8252216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b837a44d9d50dec6d10e477d83cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc788ddcdf86954ded75345af6b174df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da6e9cb16f7cabe21a6223560b02a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c354ff1c5ae9f82d7e61c9b39b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf203151b1317031ccb750057951e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f3fb8139a0b9fa1904e3afd38112a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873904f7f82939135db6196b60e2877223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7645d01a695d2a8c40ffece3030e11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab530dcdd32bfd6574b6ca9733637b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c1ae7197cf5391a9c10b09125c98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2b3b5ce1b7b366f56c0241dffadd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a72a6afb8f76407be10a3c006dd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efceea182e1b53cc40c7fd78658d96f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5b3baaa9c51cc08befc40003d1f7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95aa7dba781246902df7aad6eb2454231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb003191f606cd1db3bf3c34526ab1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0757f09bd9b14f7c73d990622c73d49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259bc56ec73eea3bcc83bc7c2a5028c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b93c050e133360eecac86a5c80ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e06a15d1526c5c8d4435791c0f9da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ae218d92d12d4a0b8db0b2cde9d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f19411513c215df71c5776976066238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38b0ff2fd20d15f76bfa1d952ef83c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc771d3332de76a964dd63cbb57da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f56e8a109a639564998d466073320241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ec363829e6e2111e1b13660350a90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02494d4511dcd0f79d902ea946a5612243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca9c7a5e71598dca223a1923ce5b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52b96e4efbcf949d61bdfba3f136b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3b9d74425b0090c34344ad40c4f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e8e5e0a75282fc1431bbfbc4a4ca7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51323fd5174d97b360e8393a008b1ec8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc15d50a9924e545ff1d1c5fb83f77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65c2a24fd5e46502645182dbd2f796250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d25d55c754e766b0cfc7849dbc83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567617dbb80380396e6ef854cb580360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096022471c66f9c00a4e4cbbaec3935253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b749258e941138855273e20f8b7eb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f31a5dab26ac90b9c74a8805d1348255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0af7076c95f16772bdb3f40b90c49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b999bfb54748fa87b287db43378104257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80e61bbb1e7b8441776b6bc34d1e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae76248b1a51d7eecabacff1f8f58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce4b0affbcef7cdce38a8d2ab235d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1853bef7637e3a566db44a49347295f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d0df9f6f6018c5f31c8161e15e33d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d876e4cabca22d0fa8a563c19ee2b4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc96812c0da70a70d77790bebcf2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12643126dc4c3dc1930b807427f95dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0579b1da9f6374adf12119bf543cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0a77ff378a97e5f688c6ceb2f9f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335b3c6ff425b14118837afb6f187c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e01732dbea7088bf9d341bdf00ced269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3532f289d33e7425fdd7552a0048b07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf2fb7201f92c7be31b5c3c682753e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9356b70a3ae0d21313db1224fd66e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7280ba3d61d3e5dca07c0d7142e25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a7b389fbb55462054100bcc0c9f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605dad1f6485b9c6a0e9fb894cc4a50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185b2b3c8d5243c96ec0ce67d36930276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1211b88d39994d98056a9685291e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef48b34dbbc5b00a2ab90c77415f44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da3cfdf95b571a3104d38778badb35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4e7297c2c561ed52c4077340703c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf002fb1ba74da2ad58cab6c615cbd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3efee8dbe8254566e7b449f514178f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0f028bd5178a83ac77ad479cd4d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bc12ee5de2420fe1c9aac38d91fa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105569f254901bde9645d75056f38b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0096871915d20a4527ac2cf3555f82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc7f0779d3b09ab4996af5b6f93cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37778f478595657d5770ecb1904ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a47e78f833791e11d481ab06b5ae93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9efc2b51cb90c1e8b368cb9521514290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0c4121479fe8bd3f3b65de9f61de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b1b64a7fcdd8557d94b7f5c5fe28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca85bc0736b97dcc104d0b701575f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ef647d01d8c7c351384ed68fc906294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e451cc01943b2e018cf907d456d90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673da5d74cb332f9a0adedc01da5cbc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde18a8903fbf647cf301c1189d4b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e393260336737f1cb6c6a9042b54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd589f98449ac7ac799284f3de9282f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f04c496267eab6d10882dd887d6af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00a92843e618a690d7baa86df93d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5769d92b21c1e33098e259ac5def5eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35aa19f23e434f44882382a587fa7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc89a094a8e80b0244ec1a3bbf9d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74849765be086d4d49fbcddcff9720a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514814866cb92732038104f4a7f9b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e32d81df8ff41282793e519d7d53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae541c3f29057e590c5e08554b5a30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64807fe02d8e0aab57e8fa1e07e58549309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f94339deb4cb859682d5f0d589491310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b9864526c59445f1496d04ca8c22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619fe76dcdd294c77690cf713c08bb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd12edc9f8733c5ca3bf51a600b955313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f13df3b0044ad1bc14e4557b9dd3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659b5233a45f21ac6a092e5e7cb4f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181563b389810e23d3dfda75bf67af7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be78ac374d3f151d10bdda9523fb80d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931921cfb4382e6d9cdb48c3d0fe61fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4687f11214bcc6148af0ac533e2d6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf823b61cb4a875226af0af5c59264fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477d12ae1077ebd8e2039c1f686351e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe578e0fa17156e148ffdffe18225322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cc2b787d62b4e7c3ecd1c0e95a4ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823752a0109f5d48fb5503decf01f20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d80b97a9fe574c4991421d950f6c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90f92341d0f9f0166cbd59cfbda30f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf683c74b33532cb2f3336051043762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc5a2d46ccf333c5463e1713dec3e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b7e39b840cc59d67d932de6899b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74adcca25f38256624458b5a1063e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e45e0a6ef5a7cf45dc514515e5a70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b363c71c057f7434b51e1adba3318332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4ee37dd214847b8c67cef88d06716333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be7e4082e8bd140016ae791fb3eb2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90dac6909ea37e8a01779ce7c17c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff10fc8ad46c7f516557ea6067943336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872550bb225ec868c23d3e996b0bb0b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839292aa4ec1732d556235aa06484b39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b0adc8023782dcf0090c12031b1b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587b780772a62f314213d07ab537d62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3a4195f0feefefa765adfed82eb76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac654ead6bb5346a9510ab30591ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c33d98b53af2829ef0efb5e9ab431343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f129048a2deb9cd97712df8abbd350344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a53112c421c0652a167b6e867c82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee070292e63c95743532205b1f09ba7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bcfb28e715ccfbc4657cd01407398347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d3018fb08f0cebf48348e42ff81ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831592a8bf496789992cc7e4e6c458b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d58adffd3d8a510bf3274272bf69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756bf01574245cc4a63eaea138b07b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f8c2f2fd4e50a179b973c821de7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b899ade9e03035226f50bdfb37c66e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7897f7ebdd39c09c3dde53fef9582e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2c1c24ddb6c19dcfc6f8ecf313a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb603656b4b2a768a397fc06fb722b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66784f9f45eec00935620039dbdf7a4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ada9b1390f47f6e024fad03c43a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d952126ff96cdda20d9cd4eeba18814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffad276200b5492972cf090232cef43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd956e197f44f09e21f94aa3b4e81d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b420b2cca9bd40978c9ac3c5a539362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cd73127d0747f9a3c4d05e7c3a9f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530db2c8e69b98d6fdeb3a595ff8bc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ad4bca9ef028f7637c243f522c05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8ffb1ebce08b4d320670e6ad6971366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f775ba44df86ba521e0cf140752bd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d24787c622cbd14abaf0ac3539d26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5bf5fa2b546ff6ead7a4f5a12764c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f471efaf2199634c707a8272253518370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351abd3f1c2f6bdc68297da33942548d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392b187a62cf8726b49749c030ed8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86494b9b72878fb810896348c969793373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490729ad063feabeb4d5ddae6ea46b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42829363cdd3655a52bb9cedb369c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fceb41806ca5b3c83db910c28f950376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ca296e24e005c153f4deb8ce8434377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23acf17fab3806ec184d3796850b2fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e163148aa20670ba30a5837b3485a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798acc28e91354967d8838e8e75b48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f5b9070ba9b42953737f725644b7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd83cd0991bb64800f860cbcbc3d37f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a38ede48a05f1e30615e392df2460383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25714d8280b79f7bc995a5e662e78b72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60e49f4bcaaeb34c273b9e333f12d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc9ea6d93ab9590b65c5eef82d6c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1bcf24a0ce03b69b8dd9d180ddc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad4bd954a42f9d471cf8d64a074c6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c4c5e7a66faa7efb3ec70518849d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d36874f55f7c03408f4e59999b404390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbedd1494429371d49e51115883429391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c7a26125e7e8f6a7151338716f0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721fc40d2a0a13df4a0f3c4dba21020393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132cecb04e1aab9a5c8911971c1d39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d7d211a06b498c7902b300e68d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a7c9ed14df9801b9c4e4b95e6a0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956347e41540ea72931b2b54774a815397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a8f4aa1e4a55f014ac451da49c2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c2879bb00ed0002dc3db81f5651a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c568e02ec919a6503ebb5f7d7db6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689efd2d92669a349581e9b160d905f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7f06401bc704827d7bf5700180a8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648300ff0ada63b39c6005e6f100657b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c15482a5ed71489f24bd519adcba2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce9b74718a4c5f4b3d6c7bd7ee8f37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3286fdee3170b43d4caf4c5e044401406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf36d486eec1669a696439511a627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868760f708c08ed49525908ac71d8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab053fabac8156e33f712b1795ac9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683838863867d056b4829105f668ca3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c9162fb59a3ab71e5d99d47b11f9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43999b0b318eca57927c3a9241e52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfafbbc487ed1c86a3d7403907b1d9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5a8f3664efba5847ee367ce39436414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b71bc6457f6cac2c462f3bc05078f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f8a0f231400cbbb7b2cca385dd69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad35c3a838f659c4cf131b9362fce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ff79942a67ca2e756d5fa8f389e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cced2c847704d09af172026bb4cd86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90cdb0c26e47985a6e4775c30e217f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097686b6bd942cd5aad54505d7fcbfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16aded39d65a8803cee9e3455a572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eb7c12e6642aab85ec606ad925ea3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d69af7b26b12319a439b2b9bb8f55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2815374ead6fb83c9b590294291dbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccce9e63df0862cb170b5c27ff5e2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1657e73006b302574a8186f7bc455a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43fabfa5887b3d24c0ebcc9e8207be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb60abe524827fe5c2a4e3be4d5b68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a502187e62bbd5e250e3e9da391d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92cf69190ab41faa527f969c15724b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf2f9b2798c47ff8939f82928268f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad7df6b65a2123d06cebaa3e6e7367433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843bde3273b3742d31a164f994429e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a11f666dc4a494147dfa14488ef84a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fe453048aef79017543c4d2556e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7ec1b6431b977c91f2e96239e7e3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750811fd92581106db97eff7beeb1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce833357609db418595fbe5d48404d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57bdeaa02cdd7beb716c98721c52a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1dbf8ae03d07e9c5c440cdb07af36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d84fe1b685e777509d784a3ae112a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a60c39cff1f64a4d294770622863d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da009f49b12681ebdc5f7068837950444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc217996727022d8b297244ff124bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6bc1f9e3c5c2eff962457bda4aab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931425a78db72636dbbf573e2758dfe1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37d6015a7352e603c06b32d8ddba4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbf9710d13a72c5764aaba044d222d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b8cd91da67d071d17904c1d909dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4601c437ff6658510511f3e5461703451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16699360ade4b18fd88ed510ff2f2703452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55165e531c6b3cace585ba03070e5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5de1ca5105e9a733b3d1cec9951d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d321da1bf1e565a307a7403fe9ab33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c54790e2dfc06ecabe52c1f6e41e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b29095632384bbb31f6a450a6ce70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8de476709e63faf414a8b221f3817f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48662215b2652b12784fa2dc1dbae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5bab987c1b64af89536e30422bce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f86798df22fe2f3d3788b48d29ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b2cece8e96baa48fb2fde39b6291462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e48c5ecc12a8a250bba3d7c1a5f1f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de3b065e44fa2a8d9fd9f24099070464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2722d71ac2c832c0009192b459836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ca7e6b144d820b53d3b7611b43f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f129e67fb46ee1b2ec67390f44346f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90831d8052cd016cdb28db67aed4c10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df444267db69f40168c51059f8aefb4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537a38f51806616fc094296e0ba8bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f24d0cf257646fb337bfbe117746fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59eaf5d2a6ece10d2c1a8db01a7495472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72102408e02e1ecd1f6d9207f834b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a07691eb69b69262c429145ba372474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d7e81d33b23843a6535bf9eca935475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e4e9b767c6128ae3a15648f7bc491476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a149ea1a5b574f6a20ce65322ff6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee6be9ee2b3bc40c953f6b2538b4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c299864cf127169d6cc5ef8f066e393479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f9ac89b8ec16518dc67f94de0774480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a251c7dea4cb105c748aeb6656dd3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08670111b326ba77c5afd3bc593374f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542aaf5d0da59736d86a90453652f3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee6a6e8a3ab5ebd1741f592d3cea8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4449bd4a49d41b0d464d648310e17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb93f2bd4651f6bd5826d62d513905486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45261f6279e0097677304c1ad8511d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7f3ae7428f7c1925a67ae4a5a8321488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7155f96c551a5e5396665ab03329489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a1678c8b9b46e64e50e0de417d08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92d3f0602f9c5fdc3f72e3a1081c5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b434ff732878454f2328b156ded572492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bc864658ff04e8e1a5e9ffecf6c0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1cc615e35dc0b40f27efead8dbadd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe6dfb38681e0f35a6346dd42d21a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348a66d8d09ea046aab22ee22d125e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3649a45d2d0678f0e7b231f453bfa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6353ad270461e983be4227cd9e7da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad10d4dba03d1adc27427eedd367d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9361a2d3f2dc397468ad8af6920c83c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80842889dc7b7e35d432b9f0bd125f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88177fdb16a1b28d3e8b2357fd0e56eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44f8c6ab7f08f056f4f5093b18607503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e6499fec6dd8e79d4927745f8b33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feceff5888b2cfd760786ace776858505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a91b521193b434461ff4de8a2516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca320a330795484646f6213e4b50061507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be54cd9a082d9b68fb1db4d749393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee71ed421f2ec532c7f9f769842930509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4dd85424fde80e789f2d82dcef1c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e56a936872ee95ab54a685e37412c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345cb4ad6a233811f508336fe3bb3a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0837f6e445e41c93288e241dddf53b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f62385b70449f8ec4fe559a92404b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37d57ca5621756fd07aef37cae7ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b727a8ff90831ab4b973f7ad6af3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7bdf0a3965ff37f8534afc7267829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56dc0a4a91ae6f7e4c4003750967c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274c2111acc4043589e051a2f31f11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3467c4f629fdaeef9481d4d24274520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada04cc19ea207a331951a7600e197ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092c3b47d4fe3d669b43af50ffeff6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770543cda8bfcb7d7bf75d2cf71a1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e399d2f57032eedd3eabafaa3e2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dd7a7c10aa2eebc7c852c9d7546f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2c24d2cbcdc4febbc07ee8b63c44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d1f371df740f61370abc0356025b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d732e54e496284f83eeae4b84f454ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52613708823f7851b3c1810a2c6409529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e94fd6ed3051d1faa07c3b9dced8aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e4a32eab7bdeeacb5d1def6c62ae2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee95195a5a26193af00662c7fada9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240c82aef63c0c77a10921a4ac4c07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902228bd2201c917433f49018a3ace534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2200fc7292c3cef32e510e3872a5d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9093e6a4e5e9e55ac7a73c428645893536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13ccfe18c52e58b72902fa78129cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8022380abad00261d939c283c000b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cc35aad798dfbd47207605d17e00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce191ad9053bfcdf22ef046086b62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54b52cd5ad4fc7b50509cebea94a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13616b947f32721703b27553cda5d84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fdce25ebc666a0bcaf1bf695a2f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06171305271be312c5a068a523d4fbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b6cdd6b8907fd195e009571bd927545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6be21aef1a0882dd95002fc3a320a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b6caa62dc8091a5fee5c757e996c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac4b08dddc46cbd71302a6fc79f2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd9c684b33c05f70c006793d1e38b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187be390cc488b1188b3aa4a43c28d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c6ed4fb0e79ece075335d75f6467551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a6a780e937721acddd892b93b36f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb283cb2848a522da084f150518d666553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a374429201177e94a4687fcdb182590554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe366d9ee78975ea0b74727300218a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb01c4a82c25dfafabdb28490aa793d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202edb8d38f9cec4f4992a393eb6ac1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63cc1f14bc7ef2493e2539c55b93a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e715e0df4c5b31a5c656499845627559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f53243a4a587c69fd7e8975769f745560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe63b7fa0872b76dc5e43ff578495561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a038075f0c2abd847a713348131b77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee32888c9808e5da4ea6de61d5e8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb6dc902abf0390f9447646d4d9b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d44529245596194e12d16373d694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cdf298b75f824ea19429c3d827961566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c21911e0df7d6f08ac893a466758d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdcdf028faac05efcb6ba7b21f68f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09c215caf23ef5b71a4327ffe75c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d693b7e001520e62e47cf5c9e461f32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958985fad43dc34b1634bc169fdd2fff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1d6dedf7080920171184a7384300c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fbb2d52c1fccb0374d06150e4d611573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79529a9aa09d574395ea588fbd38ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1da9941c01f1c6a4036994169480b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc504f7837e5236ccbe8026f62d53a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac0d48e168938baaf9a66bf597424577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca6636f3f43c7c93d39991a4403d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570d65fa4833b5d96a91a8144917577579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398154dde3a561acdcf0b2bf737f075580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e91d00e234ef79bafa6330192aea0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16cac8afae361db45c50a1a46dbf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1adc80209c5aa244738e15ab5b77bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee146462ec1e7abe1ea49ab0c670a81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81763485ba1875d88bb1a8f114e6da90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276eaa03331c09fe90bb5b70bf23b3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517592873278640f22c22eb6c61b02f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d25d2cc255b087e67b71386f9275588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4797bf42a071820997c4538ddff1410589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e56057c746da67a4007d986dc71e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeaf8324dc6883838b4f927606b2b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85363aeb33bbee281f331d72d8265592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b9b4a01085fbd4efb4a6e12c11009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6969b7f8d334b3e3a2c48d14880eb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f730891b21315390e87096c077dbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f442267c6bd320d122e1a8cc09de229596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09260682ef99830fb072c47003ca7af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73200e1327ed1a8cb718f622f3408901598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758caec90f843a96b0b02cf31873d81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52750545856f0570f7caec37cb67e69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd67a138fbe56e4e34fce371028f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e25d397d52fc7c9062bf31bc511ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535332a9169335a4ec5bf1dfeec9581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa4827c7270dca784511be5a9a7184604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb76af1c4f49abbf9dbc93bd3996bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea265e7b9344edec674058456529ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07833582b484b3a8293b24138882a2f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759697a9fbee0a6568c25be8a3b3e2da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293887452be90f8236529528150adf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b217e48ed82506bbc5b73bc8a0a341e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9261da1fb9e082ddfb28d1c80ab5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300249c21af261e49e7b3df89afbdbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6c17064ca6eb82196b45127be8a78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5fe02c527512f85ccfb6f7171f8dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aae165786ae3e21ef186dd970cdd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914479ea71e8fc840121db262cc6007616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c5d44f2d8b5135b7b0d65e2c15ea0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568572fc91c5649601f5519ce18f94ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f7f2e159ebb958a2c3cf2efd4ef50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b916d67edfae2f6ee819f41300c622620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd250efac07ddaa548682d0437af4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add334dfdba2633b1b784a8a72842cd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49da5be1ade0d451906a337bd6462a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44205c7c7b33162d59229c8fb0e4a77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5592a3e577832eedf8fbca8919fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37de2e9e5787c8f7532ae9f713d942626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb0e09282171dce4436e6d6b6bf69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b8c5335b8d522068a97103306e8ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a13d0515d5bbd310b96cc641ff586629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee32760ddf8c15cc2c7428ae2d0e44f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5d8353fd30ebaa653dd2e9c11a27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd4b1e217de0cfd6f46658ea556bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e052dea549c92acfe677990365f236633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ebe014e470ace826b762a40906d41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a4e5d72b93badf13d46adea48bef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85daac425e416f60bf26167b329afeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840ac2089d54aff51802c3ecc2189b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00552c174fc54c8590f26684fd38f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010fdd450b51a461c48de6c6c938c8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba65e40b0ab444381ff42730e533d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422a812f91016d3c307c48530e964f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5368bdbba94df9b82deefd01b44c08b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f9346edd41f604f443d40daf0607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023da685d4b7cd0fac7b0d6e02e0dbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bc2e4f85c0863bdc76b429f6760a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46af13f7aa205829c491f95d42f1115646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b584187440ad103ea1f15b6682da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ef427ce33b7ae78e7340b3c8059e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206195bc03fb9eefd7e22960a65cc259649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee726e6aeb4cb2b0a536f9b2f6af6464650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fbffedd5455ca8c408adc909f9b96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e3a751e5d5777065f3b045023489652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955a4188f209cd0ab8ade4bb9a6f9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbdbff27e86de991a5cd01e4fea26a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb612b195b00e44f0fa0b574ebfe8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee396dab04b2c44b14bc66beebbe3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a23f4e4aa98833de5272e96a6dc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f2e176cb436b569f95d4d1da67818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baadd79ca6886370e2afd5d922f42d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a1f35f3468bee05f1f8c006aa4d45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad442bfac4a4c579c714ef67f13d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d9c41ba274d19af496c76de46f6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943bb16d55fa935e8006b4dbd97d2dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48be484ce37b1a4ff2c93ac51cd3ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9012ffae69d9301a99e02a106a3b14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb650b9dbe0ad993946eef832a11a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82615c05ab0fd65518793b632e53c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3bc800cdb1fccf9e8384a4d547735668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b17535a0a0b6a139736d8fa429be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03640251e646f659ae14ea10d598877670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2491bcc9a08d13871fdd926b32ddeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6b8f22e6f362569daf2abeb3a0daa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9dba6af64196960300092fd9aeb22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba43c5c5789a5e37107e3cfa5df96de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e96353afe9fe50873a7e899aacd12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed67fb56dcaded6b8daaaabff581fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb700c0c8d22676d71d7a45b03f20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe56a4e12b917a4cf9d05326658f95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cbc99bc2b7f6641c542854182f58b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead326298a16901f0b554348d41fc65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c12fbdafc2e14cb83b30749b8071681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2d5dd54ede6b403d683a5c2480f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d332fb83c630bf71f0b47b3a1515c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b428a29ab0c911ebd0b6adb30aaac9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162f9cd5e102a238047e3db43828ac6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6b9b0ad1e86be8d76b1d49834a591686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259488ecbd6d3356ad34844f49c4ebd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9890c6cda403294a8244d032920e85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146be5de2b09954002cecc724d7151d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd6fc6e931ec9850077e7a3100bf06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b4d42daa3813c68e5c35ae19f2f82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e278d7f494d17bd176409e93aa7451692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd579fdb2fb53cb4703b399ff10763e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac733a3f111d339ac97d2350cac6da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7baac6e9d7eb441dd0fca81fd7b75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eace7bc1f46efec5e27a4203b94d85f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a92964b9fcc046348799f66223881697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c0aa686cdb05157f0b37c6316ced698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340651b5cc02722ac6418739d583e83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d11c30afde97e255139faf3d9c1f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b96f8349a2da4cdcb67e9fd5b773d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf492b8ec3d97821e18cd9217ebe503702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f8648e6c136a639482e8b3a5a782703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df9740e6709693c59e20374045893704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d48ca7acf0ca3ab6220ff2a0256b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750cd186b0d2e1e4a941224a75524c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e08911b2a87c118dbbc64153bf737707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa1646400aa980ba579f9d66e5864f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eaf119d7c083dd97b1a6ae6cc1aa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8923c5f714c936f335b87b583f62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7981b67c30f13ae7158a505fa61e39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96067b2d41da1e1c3eddcc0a996cf5e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00811f4a4a164f1db7dedd7dcee819713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c91f64f65550491ff74dbf4d3b0a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20af531391c97fd070a2d7e7cd0cc33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f21ffcb15d04400ce212163ccf0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9101f9ba2357e3eb52dec7ecfb575717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ceae063036e9eacf04cbe176ee78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e35d2fd9bf31ad0354997a21f2e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faefca70273b76b56f3a6e2b14bbb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74166ea17c43df441ca5118d2539594721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc158f48a7213395825be4741f5a3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71365a3984187a1617feec1cfc3897723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0b4fc5364357b595754a605d75e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97f3aec4dca8b633e94b4a20b8cd75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da703612479b4cf180c2d4722dcfbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba22a70ffd77850ae9d17f374e01afc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8e83569456277681815679719799e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03f35aa44ed34d9fc6a62731ca2a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7903e291c0df9251557d88842f1c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab20287d79c623927821cbbe2d14a0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0735689eafc977851a39af8ce04076732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3eb5f741a3b63f02b15c919342411733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b686bcfa490d88f78567724dac6c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7fbec2c111909ef3f81bcddfc368a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56364ada8bee5ab734bb7dc92c366c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89b4303826707b2092b54fee94562737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4f7b24a0cc5d0c2643b3292a35d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff95c18c1399b1217acd05712106c5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c6dfbca1ce49f67620fdf71be6a45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5696100bb7272892789bd5c44a78049741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664ec2a839ccdbee99724313cccd7da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cf111bd1c6cfb0241239444d52762743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf5de8d1dcc05e20dfe5a95e467960744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f0175c2653a7294e3fd30031f129745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcee6d5ae76f1eed93bdb89b62d1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc106b099b8dbb2b203612834d955747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab1e136925502a3e718975c432f24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b418d622c9cf1adaf788d320ee25dbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30c3d1a5ffaceb72fb72462c0a383750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99922517d236bfa50b2ba3e04127cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218b395a8e85509086db75df554c13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89126a9f4fb837d36cc09e7b5950f4be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b5b231021115f951c25abd2641e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0476b78ddd0ba12b8a4c4c2762257ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c980d603a4114dd865a93895715d80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b20360a395407f1b8802f64d88dcf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0f0e500d833b89a4e33a6b58da8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dd7c88acf6ddc121533e8f80051d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339836ccde97aa81bb311d58acc50afa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdca1801d2c7445145f8abc0d36617761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4cd42730d6be66a19346c7ec43e98762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5317fa20156c003f0020eeb89d20820763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa4f110f8ed019d17126b67f04994764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fbf814a3fabca95fbfc34f020362765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b998779ca03f332649e3bffef3331766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52b10cf12c5284eb3e2ce67ab7323767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e536c1a5b949b1f45693062c86c28768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea40f452e56cd40f4122bde90d3f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf44712fbda4a6f6e2bee6a3b4b39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74e539c5471cd70b82185809a0381771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d052dfae54937fb8f9634c8b28ba1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2a422cdb5d3054f77e6011dd26d7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3409369a4d7cf9a3d303cd2e8d1483774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b773b3baea65a0855d5df889733424775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d0786227faa833e0122c7315b860776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22855ef1882e326e63351cf6c686265777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da16d1f339f541dc7092713c054b6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c71e70f767bd6b573e70b422517b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c52cff682cdb3673505e411df4470780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3845ffff54474c0b8d09648d5e3f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94322c757a894242f5b24633569bc0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d163e86dfbcbad11daaa216bca96783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b6fe90bbfc779741ead11e95d122784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c021a4c507da777220e2a72659d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bcfc1ab173788c7c44011984a664d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd0da0e022c3ee466508f43ef75b09787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8fb85c58594b858d3f84986eebae6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc354c8bb66386e695d793c84e1464789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a4e4c7dd3c9326f9895e8eabc714790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72153385320cc93178282331ad19a5a2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5029b1e344a2a5942a4bbddeb217f53792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265674f9828063690eecf605673db3f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123306f432c87dd0e52d5bc867481902794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c6e4064ddf6ecc2d5b024549d3bbc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d445941c8a746382752d258851fa1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478fee4714410f4a3be20dec33b544797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a3b28432d8cd8fc3961e4469ef11798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a8eb1dc6b34ebb95be9329a947258799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34a9794a9a81bc533ca72d98588f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9028c3bade956eaa2494cefc3365b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8aa8a5c0d1c425b384898e7a579fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877bfcb66765939ba7202659807468803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cada08d63aa1a9075b87fac2ec56cb4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d399d6485afb4719a002be52ff2803805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df523d98139a11a21dbff32c708e924806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece63ee07abff038a902e8c022404e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39f0a3c87c2211a23f2b338b8e0109808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e599d8162607cc50c11004e06340809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ed19ef3fb6f83c4a6487da5aa6ba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44de500ffd46b0721bc291f7f505b1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f7096c20bba87e3d3b74b9bb29c0b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7727ee1bd00268bd123b4c41689d0d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf070124e2200eee96c6e9ef01c319a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a97a500f37b036a7916256acb64037815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e50a5d086be38765276678a294f1b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b3ecd5854e094d0026155c390917a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412057a408129a4c61c95267bd301532818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8c2a15173a5ace25d3f34fc89e55819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096825d6c6400ef5280997144d34880820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed345966a53aeea6d92f19fe9f22b60821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700222eff0c6b4e344f0f525f719e36b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e498c5cdff350acd9ed776ce39412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e65831da579d8e5341126b3d99aeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c5e79400e79cfbe9bdf7a3fbbc944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52783029a28ef74ed150146f51ff8ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d2afac0b497ee4e6dda25fe1b4136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21f97cfaa6b739c1b598ba55ad07947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f414881af67fcf0ac383b91fe7bdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289a9a21fd6979f33af7f4bbaafd57a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9828caa212408c3a9cae75349d27010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a38410e499485f6ac2ee08b67e7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab2c9426066b8194ba3d67ca24c8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d42d0ad1d30e41d57c83c5b53a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98173906a3b03cc681997195895ec2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd56cab3f02a3f190a28cab870f2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37564d3ffd006271ac0b6173a759e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2205900deb194a43dd2c3409079a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9e82e8c4d2d2b9ca310bba9e167818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b1a1b4db7ccf243e770cae88441219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fefec635b5bbb695b2b3c1e1f680920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3be90fcaf2854a11a091099b6629b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906d0a76f82250191c5427068eb14a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e380154aaacfd180b060a40a4e25723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca86879697ec428d17d8314688c0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b988812386f8f7316f1410d75a0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952cb2dc266ca3f74fa65d80b03b79626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a382997de89c395b7d441d9bd91427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c564d07b3480bb7671f30c573522e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4249f673011c72f25cc12746fd70f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9c1020345eba6e7701e865dbb4d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59515302a5c4c801e8f959f9a03bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf647cef55c3393f085e5fc6e1f17c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f257c3abf26a4d528d6b18538d74fd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1941db5d42dbda7bb18e20b8a5dc6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8799e53cd005714f549ddda2cf5b6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed2e9ce7a9cfa2009492536f9a12336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe701e16dc0ca91e30f338b71dfdd7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4433b246d4f320722c17aaf52179238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799139d49511108ffac40dd09f7a27c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b59cca4cd173f67911323e3f344b1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e79252856fe11fde2173cc2d81de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ed15a9a836c0c5d5bf45f0dbd61542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12dfa8663d48c8c0a62a598817ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e442d6474ee657ed775c6fb930fc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd0beabf007047fdf63aea91b626a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea8de765be50a0d375929bf3d8d1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c903bf645362650649206947e99669c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7073012c1ec5900ffe208cba679048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96611dc2190068daf6f14ecb31b3b1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d56bb69d22c9d8a91b4cae5502b9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d98802087ca9cf21804ad698cc2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba933fd0ac6de1c70c1bed5b2bb2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed004d4dec441a17e526fd6c945c8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be16cde15a8eab786eb4d16142420054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d39971b08fc929e7f7357a50bae1c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6debc65bfdd2f8becd95fe8c414e64a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a57c183095f253817cb770fecd03157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a4124657fedd584b69dcdd9f25c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43567eb57f849c09cd3550743422c2eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668dc5875282ef59a90ddef7cabb6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24a71ff030f9f839791192e46ca0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5427a640bc256dc0407cc5c65586462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2989a9fea9982c77089df95662b7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21964a3d27ab5d2da08cfe1841578b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf0bd4ecfa90d6ded7198a624b07c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7266d3a9e874057052ffa954cb74fde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc243ce1de7d478b79c8d65d139238367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4e819e6ae0cb4c454a4df473ece568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484074da586c66272b6c95a11b3c5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc732b3e79c17196f3ae1095b02bdc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7499fdd00042fe69868c6e06921f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ef7958621a542444454360286433172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59f1f091d6582885e0a5ec08aea1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ed869958adbab3368a400e43b0f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be1fbb6131890c0fff1dcfcaf4e5af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e081a27ce70559c6477143a9710ff476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc6a74628b2bf089c841a054d243bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b2af1e19010da20ef5e4632e99ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09546838adfc9090fe95b321e0d6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4effe2319c3f1f9a1531e62347666080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0a0e9c4249350292367f3ad1639081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01333c0b005d0f62221181e6a20ec60882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750def04447b9929d3af750627fa36c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f9a1d55887cd856510a0bd55b45a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f36e8cfb7c8bc74c90dc93eaffdb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1625c775de6440a09edc7a91f883086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23817d06464e77c62faea6ed3749526287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d3b0ca2eab16d29b2497920463a4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd88205fb6fac72ca4d539a3f068e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b5edc0b95672db3a38471a9f80dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d47428742808b01937bee7d9a366d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5295b773c45b48cda3ff7aa91d98e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb790361767f8d99ad9598264321041193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592766a4690059b5e31fa5e9d62fc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353760dac6d52736f5cedcb1a1833295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e513aac2e4a1b5469f56cec3694d9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216d3c3f8b8bbb3d135b2066009d3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd0af7ba22f620539e903e1ee2dcf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c24e9d933cf8163fdbb475bd84049899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8105fe2cd86ea51171ba774926531f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20475738913c671e65438362c05280b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd282c71748a866c3966ce3df728d6a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4238a66cf1251162bb2739716b844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac72cde6125ac511d77003faf53c41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac410965b695a93361c4aa46e6236d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815f06b60fa01e074014330275869b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970345691deaa9f8ac349a17ca19dd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7af08956d2205ae8478147707ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565c8a3dcec80b9274aedefa8ce828c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e03a70b69ac50bcf12d45a2cf6292110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90eab7f0b05198e791ee891c086bf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c547eeaf1d7d4a1e9cc2549cc1315112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30a4e174a75a5f6773d7af84bc5fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5820bf80b48bf7b498aadf22524bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c4cc16831134a0d1eeb529073a110115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf9cfbe7ebc4a7115762422cb9d4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b4dcfe3bc0db009d32578acdd35b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a581cced71c2281745baccccd7a62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f975d396f73c2de5a4d8747f5739d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29879aa2a32a2cd8331efbf08c1d9d22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa20995fc1630d9888915f326e527e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce91af9ee5ac682b47f131a6b470808122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a50ee71df47596040855ebe4127795123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae356fe072e7c4dcfc391a5f84097124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d560119184898360c39841d64db31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c79b3761ee2d6888e131d1bd49a1b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d941dd52cb6c490c5acab1965024127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9195cf05d8cd04b2d360d485e6b2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84061fa498bc2efd86cf71cb6457a16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c3f5d6b8f9321ac47a7a88a839643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc28b7533d91d06acc048d8d1da54b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048a766b60f72772ab02a2b0d5b575132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217290c2c62762712a2dc84840fca5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc421d281965e5d3b8a3c84ec697a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699d97ff0789ba10eb982de26c58594135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbb37756506acfbe0fc521132bd8d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70ed3fdf95707b5449a280f82d219137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c5ca1d0e29b0a6a570a7ac5375ed2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319b52f9126770adf9b328e622c9c8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed77b0320bcdc7308faf6df2af7a13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10108e01e87a57ba374dee7b2839ed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6bfa27c3808d1b585a7c7c22fd0a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bda89e1a131a193b73d2638d05251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4faa7330a0939d6e849e45190cc94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af7949f9ca4d7432bc1337d837cc3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fa589f95f56897e702f56f12be2a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72104eaa5e297b25dfcfb0bb761855a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773781b3c8f1d117b388b1d6c8adb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c4748ef91101690db11c82e129ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d71445a72f492e0bfa73aa248d62d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf35a5de531dd1d11d1d5a070525bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb62954847c15cc404b1b134dffad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3725d58796d6c0b7e6e4797712c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e2666ea94a0402e388596573e7240154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa62ae9ee249e531c27012788ab8dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058c123fdb46a0a6e1c467ac04d5ae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411ad37a1b53de58967f52ecd83ad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75497723625cd9738888576eb01411f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa14bb3e20a33193a7afb7fdd3ee289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adfd837bce192f22c68485de244718160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97062bf895772a4b2a10570755588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9007a4d3909574f0abe5e7d8b2366162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1798aca39f5cd87d733870e1f735ae8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47675836b69b42e018dc23843a94d03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153338a35b9db848cb0d67212c72ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47834f2a082c4b798e118ae1ebbc9b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2e650adeb53a31596c8eb18f93259167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c023fb5926e762bf3c0f8c270a4444168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc72674aab846e2f6bb97471ab715169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b555b71d2b8b21f583ca7d9551fe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9096febf7b4b80bf29439cab2394171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38297c76a81bb7978c4e0ce2289b4d8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4957c2525ff635fbce646ab96243dad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107c4687a9c1fc564a62f139eb5bb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f8a308225be341f1495a0adf25d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08bb53159ba54bf8a6620fedcc5ccc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792636469f5d6925711a1b71d31e187177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a141912a598d707d6e87ce9990cdbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275a0570786767fb5b15a1fc0f7378179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010154a035049b0c9533f9fe14f43762180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960af513548de9810cca0c291b4db83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06af79627738656c97185665324b8be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26332f2b77808f1c45faba64b74331183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161356bb77456356f24604b73d90a6a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc414044d1ce6a21bd065fec8527d63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c75ff9c446eaf41bfca00f94faf57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d6ab7f1d30dad76c4498977baf47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230eba19d09d3f3728ba6f5452b3a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0906742f2727493651f5ce9ba844189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b4a15c56f3eb13a42e50e0e0555f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece911c37abd0ac5ab5edfce58cefb77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4823cdcb3b94b6635afee323143537192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977811dbbea669fd2d307a37ab4696b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778e83ada930b4a7b66570896dff3ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8e583a81350e5190e46f8f830f48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9566db52c09af0e62a98acb6fef81a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea228c9e4636aadc94c5f56a47a802197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ca89117bb997ddb023c8ac5375812198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f4cfac9e2903002d82cb670d3a28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbaa677b4e04ed15f8c721940cc910200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd68f5999c5edbf6b51c69e4bbfe73a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877311f4a6926781555084045e1fd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8c2b1843eabff1edd2a273eb59731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3924aa5799621f53315b221b2ac6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2d3fb1a4ad85f2952a45248415e1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587398576c00e9977bb1a136cec11276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73e3300b336d4d9b61548e676b96c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d5a0db64fb2adb0dfbe46d8cefb3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c975dc0b184041e200c3fa7305fea6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbff2a67646b6c24fde2cd300b4ef1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f07c7ef5552c7e07cd763c9ce95b67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0dc36648864bfef8616fe5ea1249212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad4a94c749d38bd705201daa0735b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d277ebbccc00885e79ae473e63c4d1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4c74ab363d7bf0265c22e7ea157c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd8f1249d4ffd241ddf624efbf144216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022427467353200aac347820aeed829217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a2c12c34486d5cb531db54ed70e4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7048eeee62d426f0287a343eeefd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef9fd9455bde55c790c2cc40d8144220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01764292230598b65f85978d228133221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97781871fe13dbd0b2aaea5fa041e17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c411db88f5d553c304aafbf67614223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86183e33e6a67853a10448c6e4200224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6cef11e5d86b39cb7fc7ab4db2d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91a2ed7ba9b59be6fb6c9de1de7912226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790eb2fa8cd7bc0c248220953fc196227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe75381272c11d4dedf8d0d1b99ed33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f76b177ffb25a7d158751d5bdfae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa235aeb4ef9e86af35333de73ffe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50cb82d3b51c232626229f0eade6b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a02ccd22470d9ff06a4bfec42c2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4457b54f5bcba3fe964dc0fbceeb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064cef111ece7607c9082ff2958e0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901293d2af08d9102d0f5acd7b1cd16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde0fc64570798b7da8c265bac0574236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2de89e4f6e4f5a7012d11c200ec4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3417f3dbb2387ec8ef9d3def338d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118977acfe768158a7d96060a4b3751239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821c9d7afd3871f9b65415a4a6a622240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7da71cd505b1212fa94af90118f257241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25509332d334946347a09186ad6f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8306f9ea9787e7183e59a6a8f4e9115243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2aa3db4dba7c023f166b676df547244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07822ca0e004dad064e64f800d1324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaad0e1a434569501a057f406b8866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c8b53d13c79784c03a636f4a68e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34487b9c3ffff886a589a9cb61025ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd723bb820768d5739609ce791fd4a5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac03be1dd6deb9021d43dc6b441e55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11dc7bef05f8a250e287726a8c6336251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb918c0c3289bb39bd2949e1880474252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0f97929fdda4a068d2a591bcb267253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21062710cf2e3807201248a54b3ef0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64949c4f79e08fd002a65c5c034556f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a97f388e5515e56d53c97dcf21de9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b929ae82094f3b33fffe520399becc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab00f9254a44fefa5ea5bb51d479c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c7b59e529f0a1bb10e26966ac376259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3a82d039e6ccbb6edcc2efc6f7848260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c806adb4299b8133037d70d17aee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d49ae78b183b057dc5fb21fded645262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea455356090512c9b73738a95b9debd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31489189daf4b4c9a4e66010eaa6e35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3901e436e829b7d66d340ea67825c09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e19c14b51be6b434d39d6b72af482266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fbd5f66bcb8746d2aa310d15f41d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dd31a8d4836281c583e66b9e7e45e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c02508eac003199f6bf8679b711c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35475efc511e32d7bd6ea2c498699020270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df5b631a23ece553e0f533b950dad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9ebc656eb5349253aa9e3ca312185272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f60dd6325278e3ba240bbbcb45e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa86d5974b4935c81d26be44aceea84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bbaff1c6919f3bd1e06244e983696275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc48b95b4284a21253d8b5470b9611276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783cfa6f772c27399447f83689b059277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002f7f2f05f9b9b12f66be908da8a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa94bab63e437919d57b4840b627f3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb526f58ea20e6455ac4b7ebdeec14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020827d9b2198e0ede3c8156495b87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a804d1e15f738a60cf9112671a267282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81e9df75c214344e66431032086c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f6fba7de3e8ccfa50046836124434284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3da99ba4c3cda8b5003255bc993aed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37002023199d7948f12abeedfceee2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0140661dd3a7681a94211a6c555f849287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e36a9a8a8ff9a61adae2ec8c37ace288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde22477e9b74ef31f1b61f0dda801289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba69411ffacdf2f82f5d865ba6df3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71067f7a86ebf41dca6279f8de84d9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933f78c5e06b5677443ee95528f269292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de1d6ec7ecfeb469f708426a76bc93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03191074033bdf6bb0190b26aca2e273294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f71fc9c943c60863709f3feb52b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb03b8004dce17ff3b55ad16e5295e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d9a65e921d873ad5049d2d2f30a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f439bf394d7196dce5680afa1f33e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a12cbc05dfa03d5f4164ffa29ecb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f1836804378638ad5573d5264c1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6592e49211502a4f09156d973115825301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af924eb43640dd206e993d55e6014a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f53776e152ac9635347d8f6f2a25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20833e6a9caa09648ecfd3c5044d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52968a8d9a16ec15613f3094545d614f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da37a280bf1c176bea17a4da05ae2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697c964a961ef92a024bacd3736a85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9670dcd19f1c3c38f3d7f29fd96c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315c0acb8987834d812e3d103b3ec6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3044c25c3ba58899db6ca5f450bd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b96aa49a4f525caf1658d2a466d613311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29855094ad91e10c4142ec5b375049e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d171a7a940a2e1065841acd79fdac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd99ec36910886a5bbe877b257a26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127920a3c8e028d186cd3430b5ff72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17b285d985299aa25e5a8e248030f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dc401e118c778deec36ea43fabea0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaef2da11e45a83c39ae4ef24f2ede318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ffb6253fa5bb53412b33b92d1d21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4fa965192a33ec9c0e0cc0d8edd96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41bc3cf70b2ed712cb15485c2930c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acbbfad19289c35f5956d7317cb078322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682f720ecb0b564aee14fccfc399a13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb392f7a3f8ed9dbb00c96404ba7a732324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f45626a9441c5261a21b11ac0f313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4313837ea5208e063ef6b31b41f019326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bcb74f2b3897b30adcc225ac09777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c6dc7a4f544bebbc398f79bb90646328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0dfb1ee26b32901cd6f9fa73151c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff9cadf84184c653a25e34771fe35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fdb76d6e64b0d6302ba095a3a3c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265daf29ed8b1cd221c9965eee4411d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26071b1b41ac2a0a7e9979ec2e8b0760333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb910ff6033eb8dac318d52636872334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b56ebae8468196e6fe86921663d2f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287bc833f2db24e5d67743efd305840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d98c3f517f917cbfaa58f80eb72a80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722023a94f2efd1e67c02f118ad65ce6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c296471c0201d0917a86641777e60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0116e40d292413e57a0f2ba75a25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68d580bda2ba497de1cccba0e61cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5571871df356f6871e7e02a5113c573342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3929dfae6386a026a8cf450da12f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d826720c66d14eda7681f0c8ef743344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ee5d820138714bb86fa658b720c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510924be404d9cde0cd1b7f22699f14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f894860fd9f0065eaab97246bbcd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613c341821add4fd8b79bd9bd79bb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85841de87e0a5006c4718ccd64f01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a013e1a22cea41eea4794f443b604d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b48cea6160b5c967dbd2a8b78b45fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3597be8feba9961ee112a6fb2202352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bfda1c1c755239bfa3ce53bd1a035353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e8a72306aabb9a39d19947517c3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea7a88ee4eba0827ba5b989a6ce818355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0956342c363c24c97498ec484b852356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9932f23566004f1349131f84d83219c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55ed1ec74613d7ac7838273ae9cf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e1b52b7776eeb827fa984504f4d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1258bf7359bac509ddabe3bfa77b83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7f5910f6b037e10ae11864bba58e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb32fdaf0c2c7a7b88a61901515f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601f6c04ea18c8e857f20a17766809d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58d1d526d2ead05d214e376e4c91e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b9cccffbb44ed12ad36018794822365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758158c3230c0623210676bb74e73fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297dc6656755bafc727d21021978d91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acee16cd478e6151f47f86dc00cba5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88324cefd45bd2cfd592e3f1cd13fa65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11316fe323834105c9fbfd9aac15c1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d272ec835317e8a5adf7636408f05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710853e2cd3791957cdf94332a04c14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be003c2fa3160c2d34223c6ce83c58e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af14cc41c82023b668d29e2695080374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37ab06b01bde3911cecef005710e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c2875a802bc4ef35cd6c067b561a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af2c3959f4d33160a94d326a55134377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfac545d66cc8d27dd772e2bc0d8bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d68caa307650060da18fbd367380e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7addf4bfcd44afba9f8bd70a739e1c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ffbd54ab2c97249eeacb37df993c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851bf1e71628d411fa861bbaf37dc4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8908842b461b842e888032a34a9834c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99c9cadb99d1cdeb626d30e54a7c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3fa948e83c32d45bf03ad54b4b0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e11c745031b7d923c373de433ef14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993a870219368e022158d53cc0e36e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56448dfdb80b320a82c478094eaf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e898c1afbe2ad598c16cdcc7fc7bd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2e1bd6011c347d2e1be5229501b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16903583d6ad7ee874184d5fd592ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0d56042b8465a5fa57bc8a4b1ba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7425c912bb57ffd678b899de2a56cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e6202ff78f27901ac9f95a018dfa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c12ce21204d24df8d35380b195a09f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67aeba96cd78251f0147d8d439aa10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd8c826ed5c226f4b606d397a1a5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c283bbc10a635047a08fe3ff960ef2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed13dc409669a9f4cbe789151915c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f360c3724f7cd69a449b556ea36717400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8573f1b4a2a907d2367ae2923874c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35172246df54c286a4f805450139e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b9edfc228378af5ab7582692cfd2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea6638ac3ba6044a4d9a4192fdeca6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1fea602c00565148a7bf759b1afd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25f6440eed8481a736402784569d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e50bc3b26370b299ce2b35ab804ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56805bac1de055b557d5a95dd4f2320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cfb0c69ef326b5c74254dde69c0ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5affabb2156e1faed79a3a2a2bd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac507baea4088ac7c96bee313d062e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cdd96c20efea92a71791f44019c78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a29c26e0ac0d9f1b8a0745b8354e34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438504cc443d5caafbc5195fea76106414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802da6b9b2ff843d52c02f9aacd19a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37031a37c34fe4d5c85111973e8041416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896a23947b8df62cba93bac0043cff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e81ad13eed0bc41cf095b08fbed4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95af7e13b64871d3cf2bb79cb241d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5517a92efe72d6e169ecf323ae6e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311383ae296450fea62d39e8b07024bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e63ef2d5a8d017dec9ce9d71ec6b49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155ebc7545f120cb42f1a53fea0078d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6b0903f5cbea64193919a7bc8dc33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde7a9dd353157875206fb6167f3ef8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2f98a6151435b531db22ab0e2f7fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03afee4bfe341368c9a00b70f21fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038468fe0aa56711f7c2f04296b1f2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b21bad5d528dcbbc9f9e9ef71d9c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac95e0b4aac5802be880a69e67f33f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d9696274608a74755202c66692ce3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4062f0adc70def18905dabe5aca178432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f2a3aa3f268004c8c61add9e3cf46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeade311be70d413cc42422c3e36f28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e681981044735d3472b17cf02d8ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2514eb433b8a96bd939539e488f6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a210e2bbed2b531d0b47c2cd287070437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850594b31db7aca7cee04e671ef3d1fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb152e12ee36d00fdaabae5e8d5e0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934bba4f885d2100562e8ee780e9c0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca321213b2688eb81a4d69b1afc2ee88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037408ff23f2c7504171e7287a88a3d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e1cefc543eb1d6548eb4decfc9817443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ef4c6bb639df23f971747ef00d1d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08259f9372db2ce92bf7cdebe37d13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722b49552368e2b4c4ea56020007ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f17bb3a684c2d62721faff14a2464447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d302a17595b99deab1d578a994ce9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df167e3affd127e22fd308533cd132a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73253ba9eb6b03daa49c5a4ef27d1cc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178fa34a73a205ebb9d779c309f68f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23bbf2d6bd494064b567c9fa73cb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2130255dfab5eb9c5cd24619dcd32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df6be6d2a57e2f69da9f427db4b317454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590bd57ceb2d264c967592bce3c526b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a11bbc3c93023e8bacb5776190fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb20957d860443e860b90418b060bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5b5143559619631f5042820b25c74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd490d1a9362d086f61971397b2954459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d92d02e410f4cd52e11447468c57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675830f8b9a44445b79e667d0037da10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90051290b1bd10e4fb722c8fd647c389462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfba59d4a258395143687c06f9429d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488e16ae0ae915c6e3f947010b3f5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8178ddc111464177f6be085582e7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa3bc82eec9e1b1d84cfcd5284c265466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d7f1c8aeca653783d816d20170cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15997c9afd810871194c196c910820c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2027b7d1f1341c1a05f246473476a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61bd4c08d9800b9c489e9f351ba420470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ab90c71ad0ab1b5479a3bcaa8896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7dad58673a4553f2811924f84626d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ffbe7b7268cf5dc0fd80e77fef8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4cc08e15987ee377375c27699bbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749db9986e3659df3ab69662ee2e3d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363fdbbb5c222afec1cb98dc2cbe796476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60c2bbc48ce4e7e4b6ccd65d4be27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db9d0a31dd367c618d37ae7da6f6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c0be9232aa24447212edfc3364a74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809e6a3ed397533856b217be533b44e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24c3f39f3d33c3ec529cfd7a8efb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b4599609e610a82a6d2a9b03e9d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddfa1e9d3d53146171719de1ceef98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13cbed4499b1e1925e5b5e9aca3489484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab474e1716427c27067c8a11d36fb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ec796082c4a612c1099b4321637cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18648085397366a393ffd6f33a538c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03225268c066a125c1547f2de5f48f73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd71f8f43d3269a9834b30c9401ca9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975369e4648682803e5a623fedb1fc48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e742ccd5f531815a28790851dac9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af3e822dca637e51226b442568497c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0830407ed6cd7b07d22212428f1dce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af64abe79bfa766c7fb44f04a8f76e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08f7b4897d26186dfeed148e0fda30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f68e72f8c59f2cf201d3810584a8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c20015d02de6fc5f7b8312bf8063f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006ee90c5846bef93f7cffd9d37795498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49108735c2c6fb78d368ef2887715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66c0e60a5f5c13f46b2e4e3b25c91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba508e145ac5b00d7aa02816d4b14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595957fa4cdcc1520ef8cdfafa4f00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0fdf98a203c7981883713914fb657503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79a0d5017118d4ee3de08f7e6b237504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd885ec061be1beea57b687a00d787d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2fe7f7cf3c7478124101758e254ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccbfdc8fa52e2ed717ab3bef0307cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080232d5c683ac95c021cc423251eecd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbef660b09467468c346094ff23483509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa66b2e56ff51ff039d740e71d9ac9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c70b83c76eebce75ce7c4796de8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962afe994afabe5d29bcb04a5707b4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b31003aacbab74dae2307d696c1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc63c3094764cf5831134876d6ae3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe835ae31a9e7a592b5f133a737044c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27149c01631fc4d0465d3f6b59041942516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba861847a4ac09da16f392585f740e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d33eb46f00f7fc219d0727cb1bba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44600ce6244c374c7f3ba6cc5fdac188519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e14313e946b14fbe4ba4ce04f845520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60aed6ccc17cdef0c2a4a9d8009f03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff8f84fe71cd61beabb51d4eadc238522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7db7722862816000263bbb6a557d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a8ff42803c6fcffef2392c7acdc15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861579c913aeb27d23bb4bbd8d909a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f966da910c6df05e1be245f0b46110526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304a0cfc6047454cb64749a704c6b74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e80757aa096c34bf785a81d76d8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eef5cb2c3f21177b280a8128e5b46f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d70d6f4a750932c5e893e4f9687d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34450b4b978535e1db6c0b0159cd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77ef7bbf3509cefd8c4a2c88cc29af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bc34db615304279a5fcbb6fa50a22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c245d59b4345a4371d54fcbfbcc34e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ed58a3f9cf3f3ef4d1f229c36ebcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8512979b66ce9791c2fdc6566a2d29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eee37bf5305252fc88bed9bf29ead537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73425185e562403fa7ec2a44892253538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0402c42571d0225af23c0878c6698539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbafc2b6f1a4f41e5a8b8bfa05364a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc624406db35791e06d3b6912059a868541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c75bb605395c935c7f9cd5c9c34f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ba32e85fd285024bb9d3e4050c32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3420c3eed6fa288c6382ff39af822544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1431bfbe42b3e914a707fd801af668d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f5dd2593fd361dfc072162eb518fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b24ff3bce4f1298964e95d985013547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e59c35f6d65532db8a5d6f95fb0a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253860ba4a47f450fbfeae5a27843df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90125924ebe2989ec4c54b3a70cca0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d850d095bbebae7924007f785b7f3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7836e41a6d87ac5b932b8ed41724b77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d72e323846d4a646e8910b04255f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b71dd0d9ccf54fe42bcaa23ea22f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7960f717bd6eee4345d3913f85c31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ede8ddf252c86cf69e75e82b2833b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308199ea5aa49bcd4718121903cfe4ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0571fbda66cca736031fa2444e0f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c1ec7af4c186fdc45587f5ce6735559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc0c651a820879b8e4ca42811b4fe7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892229524ce849cbae8781826267be1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e250c970ae6454b3bb148db7c7efe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086ce1325c32dc542d38ab06e0a5882563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af6826de5b6b17e1bd933a3881e492564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ea9d32b3089a4b23fcd034a747cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095cb89c52321523ec540348e1e6f92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948b144c0ad8f63246cb3aebb82d494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb119d8c1459c20f463123d54bfc659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c62bd727f65aa79df4f85176d2a584569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e4ae9e6459b99ff229b5c57d49d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb368b214be6d2e03da4c948c1bac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fba692b8b8dcbebba2d647068a4ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01144f0391d87636d18c44d2d733a947573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec843bba0d5f37224e8d48c9bb1dad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d96e00ed92f3260e05ca1d36d2fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7a465008ecf3f0ac37e45eabe89f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d207a0aef4c10781ae3678c221d50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5ca48292cd94007d1523d1c0b24f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde4b9aa6067d4444b68a415588ec99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce464d3d01d1d630f47cea2f7f09d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdfaba018658a7a8fac09b6a5adbb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6641b03e35546b88470935712afb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae12247d45a446a801cea00c5e820583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa202e05f4e133681348609f2117f32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44fad2de532a32d388756570707fcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40788a56123ab6952759872cda568586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43479f179502f578b6a8116f9775752587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a93b49f95b8065625cd27e164d37d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f192f4b38ad9d58c3e9a8e67c44bbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10df9811579d02147af6202ed89407e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911deedcb919b9d182d1f21afec4f18c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435511611b784eb661f521cbc42fabc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc4a2ce4cec96aa9c221168a9640ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f257b1af1ae09fd47636121d2585c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7851a4a146564359e7b605ec92ae5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257857cb661120443d874baebbce2d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4be2976e6298d74911f94f58a3158597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b8b95684ce8dbf89dcb403ef2712598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f334ed0a2e7cfecf69122b95514ee8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600bf10c2e9ec1a2bea4fcde57f7423600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf23d9abb14d59cb2267484672ad269601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0940214fab8a4c961e0e96b4e6aeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf22c2d49df0d6284e607470480a255603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4daeb13d355e3718db42e5e45fbe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98f4e50fc9e7c47dba10bfc3eec6c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596a0fd1aba9ef70681bbadfaa624bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97df454d23188ed3428559242c3cf0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f176b1cefee142e996ab756881a838608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c55ab8d01bd2c46e0e6e9b55bb4d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911444b66d2121edfe2fafd25947a85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559029fcfe642a31d09e4354f4b0e3fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3d5bee1ebb07cdad1d83877e72fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9eed529460df1b71adae1aee1f26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb35ac1655fcc08be36c4d5d8ed659614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae56bafed9162e34da55ce618a41d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3d3b3991d852d0c08a94510052a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354dd14ee2b1f448329bfd4f8ab4e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855227e3a5ff469e96f6bf875e0fef2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc9054be3d3968a6eee11403c3b1c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892535db0edfe5e0783ac107d28864620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425bc25c4a725e949ac4b46f44937af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d513ac3dab3801ca54cca9afcfd82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb23ab5267f1db155197645d56c15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b7202df4e049637ee28bff2c29d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fee6248ddca37129e8580db5c042c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f477fc7b56f10dc7974dbb9fd67ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52346b26c375882f24722dee6198ac87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f447487dc310bbab9c1d87cc6948628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1ac9d979eba9c43845e6a6da6ede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe66cb6983a65d11f6650184c726d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e795242f51b8943f50cc361a83fa953631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e85be526ca2fbacc6533c6143ebed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb873e18b676087152a1258395a59f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974b005a66d906605ef4e4baf4f273634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d81dfa4e96a28a8f56dd6da212c879635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6adb3924e4a8e6a1d8ea4faaf96a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d5b356bfc5e7c3b8b4103a75e3ab9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d217761b71fbf8b387b67d06353511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21410fad0ef824744fcc9f589dcd50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a731a5f7a55ef2d846c15490e3d4d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960b6ed44e0f97d06328dadb1fa06b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1772a4f71dcd3c4bc75cabbc3290dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d00d016a2d9d3c9d1114d4e02e47b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dc4aa31f231e3321c0530093ea6c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc31289d8b78fce9cf149085fde71e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d37f891641c60db860c562bce625646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6369c1851559b0ddcab36377f0324e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193966596822a618eed9ec8ff95aeae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd55db25ddd792f8d11ebdc5f73962649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f928e2c1c11eafdabb12843c015b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123861d2635d2f71a0c1055e9cd7598c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df48b39ef10345d3c168f3b4da62f5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54e927591d515b3641825b2322b31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585442c4f96e48b4f24ab798341e573654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019f6f7a22865c75ab28513fa1767bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33730155d08d39691d02855adf4ec4a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805e9a82d4f46e4101f263bf88f97d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e8d9b908ddbb8305fa4f36ed6ee9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584afbf1d9597edfc4105ffa5a203e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f3dddac7f9b14a7414046e032dba4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be761d510e2ab800d94119b8ad8e1d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb282a0744fac453131d187d42dc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4632dfc750893ee1efcf468a2cb929663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d867c9f0637db490a152e24878f0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc9bed065d05dfd4b02fa20f826ec7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4d58f2610352749b7eb4a6f177d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ea5c79ea6b8f0632d66eb560a73d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc98fafecbb654bc10cb0a5d6425e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e3fa9e709c95b7cdfe67caba040e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f126e39299ea12d712f589b7a0d52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816faa1f28951189fc6cc679bb3285d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110ee7334550b8df6b21c89e467085672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c590e233a743c1561cdab1ed396a7c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56055a90706c4b0bcba157e1baaf4b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9613f666f00aeaa28c484bd9da39d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedc9724486686749516e7cc0b4dabb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b917c6e55c57096b2d3832eff38c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890b2d94385f76bab659e9e1f6c764678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbe66d8a81f4e057553c4c611a19f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1637094c3df641840f6a5fee6f06aa0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac9ceaa4245e2a05de88444a0bdcf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8bfd2d664d2bae0304d17889f6c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d5b8ab128ef4dee145920a0623a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b70a0cc1008eab9e647f7a558d09d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d7bfa1806fa3dd28a19e7194961c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942329358aeb287b7243475844f89b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0838720aeb6744e36669d2a7865ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a324ba4c6937724ff244611f40bca43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c26640e06fae0b8402edba81def22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37e193c6e5174af21d534a631cd3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72844579bfa980fe363ea10f0d4c3702691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5daa9d511b96ab52d007480874e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f3a9975259629722f883befe90029693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b773381de51d17b7a7c607db933c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ca383822c7633c8cad951bd5ddf14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1616766bd87dbaf82822d57c305115696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb178c9b698ef1a8c24c34e814da1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d34a74674eebe879091917794b749698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ffe6be01ee7100c796de9536608d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b336fb279b4674d2ec9ee0672ddb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bb91158d2c4abca31a84065023e1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1171f47eda5d46939749203f6da3da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af11c934dc8aae2f8825cfa8e99fba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f9e8a20afd339b39b394a8208d9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c28a1c2bc7a2b3e783b7f5828b5a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee7772639ef1afcbfcf3003f41030706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6382b7d6b53e71f92704ac5f6b881707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be0b341d6dc24cafe213690cece64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291edaf4e65cdb92ece1e48400919cb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abde691281c6b82b13912a74dce32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676e2ea0b05ad8b11f6d7ffec82685711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc131645410e6c6d39ce2ed5e38fa95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca3f79df93343c145675c6e3dad11b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d79b91a22c0529a1b2a7351be9f8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e82f1923da3abed8879f06e15c73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7ef9969811fbf4713863581c31e23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f591b0e380c427bcc18c555190a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc2a68f382b36cf150d0b3aedb779718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892484923ecfa8812609bbac2148e05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b08b1b56f60363fd144abc713942dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102d550bdf72f9991cf4ef392030b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d7e4c34b7923845ec9dcae6df31c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e26f14e26097a34ed084b4762292723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e163d1d93929070061970f22ee903e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad9dec60f8901456d7ccb69d0bd80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d7f1540f19f1c32697d03f3e981c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7672350030f1db2ad6ae7d64e0214727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f17ced871b600c9440f9c1bc2e26a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7311a34c5ed7a285e67a89c195cf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9eb2e29b808741cbb53a8328ce7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0dcf30c5fddff310cb8ac01eb9e22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e60a466cba96d8275ef9b6c46a97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760a69cb776c0050fe0c94b71fa83b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2caf0fbf6ff7d7ff7fabe1a842d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097394000060784a094a0f0d26babe3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7fc2838a7481953b8765e60df9e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb86e8de94d28a0b55da44310cfbca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0581f80492613679a9b872705cd0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4436bebec9e615885d2fd9971463739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db834a300575f4c0fb3f055fb2a719740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1d734d1254746f05e16dc5f711a52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a143b94f769c8d3801f9e2aec6c88a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b149b02b81b497909c860856af76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f588126e354101dde984193a2aa9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3c48d236acf1a6f34f32eb0cc8eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280ea49987de8cf3bbf9ebefcd7873746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918fab94d477f240b0c893c98c15619747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf235eb729225b364b8a146b6e95f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc39b301c5f5bdb83f417dfa6cb5d9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0eff2db22e5485875985405285f51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee18c4d5e9a68d9dc178c0e2dbd2fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415ad0d2fab81becdf2ba6c14d25fe8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f10640f2c112e34420e5d7f0220b18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32bc81f260ec3f4da8c879d664d6c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7683b7bc6c23e578bd135235311c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7036398711baa70989812188b1b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b974d2e61b77a485ac4e545466d11b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4b5991c13f74022b5d869719dbdd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6823cd402a5c6afe6de064cb00902759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735456a1e713fa3d9c3896e82b845b1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f73725a7aa721f32b6bc42288f9f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d94eeeef865a3ad055d30096e9d7c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0e2e4b6b9bcc34014d3fb360c442763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341b9d71727f32ecdb6ae3c83f7752764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912bdab5e1c5104af92202060f6f30765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fa74fa3740a0386a0c7e9cd20b9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9bb5404184071214d0d0acf0d3b76767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>