--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46718d70f6c0886820435d384fa29501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79380b240e2c43c5fd91cd9139d4b9872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a8f4c12db2c83d09b7b1c72e1cb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095925e56e7f2dcb9b1191f0cd73217b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e49769f6347ba8b30ca3366527625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d76d14507e4b97d1bc9e9018969e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100bc57146b4d64cca7cb48a34520537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c26645e6fcb7ef56d87dbae42fd878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952c5b74d502ecc12c25675bf627a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d6436929f556171dc23c9eaeb43510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7682c60d08c84c4ddf9f1bc53622b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfbaf971cf18a22f8e35843dda422012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e174bef017f6e8d6642dd7b1b4e5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46037edef97dc47930c416e4e034618214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d61d7e0104fe50748d3eb53052445c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaccfe0f76950f5b1244991ef03a13916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713880da71aa42d89386e196c8ca93f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816884f7bc4751542280c41db7e9be618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42127fcdbc5e14bcc13c2baf9cf2391f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a143c786b780cfa6786db5462cf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589376f296a83957fb43eb661b39fd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c98ed9918edae45e888dd80660ebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d36d58e47276f4e1c0d8a43cbe8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817692cee03e1ab65176c4629fddfeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16e8e94be1ed7106a2c61259484cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48365e2256ae3ab761944ef769d13426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4254920f766304af39928bb90193f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9dac6ac934f7d0c1daacafe7face028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3480369530acf170f0dcddbe5910529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e20c7932268f4f053539e84e9be97330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d5fc526750af8dbb7578c479224b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f82b6ebda7716e4cbef7301c03bd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ed39d5540e17fc4099bb7bc0f26433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a94be35e9200e3092a6d0d230bbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323981ca50f7617973a3a0f462b7d1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02641f07afd30c26b8a43007322fa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b473f2bd84034773dcba05775fea6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674babd01e4aa54ae8dd16575858c44238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358f577db70ce419dbf5d35bb4b47739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c7c0a852a1b6c4a1e31db1b85f5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f784770af548d9039d09f1b88eae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa75aa1bf28f39133b59150a2abf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833fb586e8bdced7be2486336a243da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934aaa293a29e0193b47ceeb2e790e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d635eb2bcd175cd3ceb3a5393115945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069938afe2118a0f8692ab0feef5447d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfe1a12acbb6abe4c5f58a1613776947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7821e9105474d1f65e802aa3ce90c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0a1db6e9c3ee1167d146ff5172e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f642c83d7b06b4fa1bfbf592bf7a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bcd589e11769dfdf759343c36d67451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab5d78f61580a65bd8a6cc662df76f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1694aac1708cfc3ee5b67abe63f71253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d8ddcaa764132256072b90f8a4bc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50568d6b2c9f33d83b832f1c02faa6bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef2e30d3f18dfb0d69aa5f25742a3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3d6229dbdb8a932f6675f37e969bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a092995127c11ad902bebea5a0a0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8819d79af4eea83f2321fc419d6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1a5f8af0ec8d3dff6e8ba824cbc3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1114a4e97868cdbbd6e18dd2621c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f2767a9f8cdd6274c7b68216137d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6da4eaf6b7b5c041225d0f5dabc2b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010fee172a3f81529134477ce97508a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee3ea2bb3c202993597b94552653465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600c5d5e729734597bdb142f5f8d0dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23837719af870e7a128a212af0c65e2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735693ffb18e55bd413858b6d902284868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d9f88e18f1cad7f579533a945863669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cfafd4a87156d00d2e82c1be38e9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc19bfd58cd680e8cc1a8897800cb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60307bd3e7322111c32f23a2eefee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ff8d989070d76f458a347fe71a1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac158722a29a6388c997ca7596ba58f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380db9e6e9cd081bff44d736b88bed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a15bf160aac281066199e4e6c320c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b790164514d732ad83da8026d362e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0266774add8e9e409cca4815b13678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825067a5b990a84913245554dd7a051879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167602c5b3ff4cb10dea6820793408e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56028f31f8fde6ddfcac7651747736281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862ce588816d36a759152e67f8816d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad9cd5445847cf75a9ed4f035926b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f4651796220eb674c39e6d9b0eebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca653a4d8d1fc5be7c71077921d457285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e97cbcbf0e702931174c53519cd3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee398317d4cfe5aa28e8501cf6a6eb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2adfbcd8c3138196e45117424e11c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35c07da9c875c561710c2a0d3b4b3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac11bd4ccd9f8053949e6c7415eac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1230c5baf4b812edcd7b9d044d0ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd49943e503a05d451f43e6aeab7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e9585482dece351a9ce7b7d2c86f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fbff0ac8c351cf75ba5b755c8368794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c4043c146cbaccdf2de29f4d38fa295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8507f9e9495248cc40cdb9b6eeaab496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc226e595c4e81e36be14580fdb8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3fed8e38392b8f1478d38c73dff6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6bdc472ecf6a5b70d813c2da01a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045225f0ffa63c4086b2010adf1c2553100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d00cfa94dd0adddfb1fff582d3da5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d006c5df0e3b0adeccb79ed0f6b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf687bc75f222ee55a0bc9a7e30861103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceee99e893883c3789e207ea8bb6a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52084dcd189e50ba0e6215b5fb2b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5496109871fc3aa3bf7bdca5052a2b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c25dc7b3d9be21d3bfb347e3f3f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910c547f2a4d0a0acf4a91158ac027f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdc9afcf5099295918d4674b3cc10a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c720a73d80f232f9e134aaa10a935b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a13417ea98265c5a09e06ddc73643a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86c971093768e5f589b6c91f6f521d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049deda23a9d496af82c02524d1795113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4920d41768a2ca2034243210f262499114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9dfe38da23e3a03853eefb11ef81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac7e4f6dc04ea6a03116bb993740b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d05b4e871d65b69330a70b74097a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be343c37f5b7f43534e80b8a0fb3805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69dec41018ccceece489b4f0d5d2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be4903707b268c225de64b41df5ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62248fb4c2eae4efe84fe24aef464b52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb924fece795dd53dcbcc54008d34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b29cdf67c5892db0d0ecf1a33658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3132ba1867ccf33a8f5cc339e44bc45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10775f14b601edc1ff2f750a2be3317d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513687b69ea9950557d22e06a7326a3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85ec0cf99cb1ffee8e33e1f525cdb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9de9b7b9632c4c37d181b62b15d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b84dbfc2a0f402a4bdf4a56aa015b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809734d328162356318c45e65ebb45b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f519de98c3ea5a6d87822b5a69517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb797ea20db7cd0778ab41078b535540132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364cf6022df580c74cd997b575281b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd2b23efebe7f5a63c99f378380c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1943675632a32c748b448ceebe36c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6da6f0c9a074c0323e8825fa1833c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3818388577ba46255adb9b9d525a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0326b18e7f5c8c879f802591c4e1c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b63fc9f4852392e60b3c3c05eae3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73570d0b5ca2269994527e2d809620ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f11d87e28301665c4cc9781c76145e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e208f27f3c381daf6ed18025134b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c20ff758368ba6139a058d9becc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2caaa538231e0b05976c8e3602482144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b49388ff2822b5d51dac07c9d639145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9346515476adc053ae9ba0a55acd40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4fb166ff4b39158ae1c153426578147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892166182d85694f4851aad69aca419148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6958f7dd52684523a0da4e9e3c525c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19686f161492823caf9b5f01492b8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3982f91cb60b3c0c6ecd1a0933a13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681bb5a38c566e4e5a077641103d066152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1085d8eb3c8a3fda6ebf861a3888d73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b098e493369f3ba9a1f9c48434f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b7eae4cc141474c8509f6e195a38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb10987aa115dde55c234048d55f8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce051fc7c32f516903f369a951ca9c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c32da63c55ea21d81dd008de84a6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bef2586b2e6ef37e8d742958106ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efdb8324140b1a09a2e76705a20adb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad4a83cb071f2450c4a076889ca3c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e868ead1ca031574d95e2a907e41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae16dea98bd157b3b05a6c4b9dcfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1f13a3e1e1f9805253e3de678435164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776cd75dba78af0d9d018c5182239c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad3d282889fe83c62398f17493233166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b62766b1a6d2e684f167474f9042d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d3ee634c7bc5a7fd26ab116bb344168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f257ffce05c132d23502ef366e188f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00046c609cd5e9dfdcc8784cb3200170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e722742bc440420412f0069bcae550171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629d9a85af133ec36e6b7c907cce4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306dfdce49425428583c83c25bba0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de445ed191a382888b2a2cb68266e457174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b191fd53febfc7da8c38aa4e519e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0101223c02d2faad87b786be75d4759176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186a6a35393b35bdc757b56eb4c6f3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177536773e4e14fb463fc5b623230b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48053da19ee09b48302ab817b802029b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395f4ec233d01392b4fb2df4663d1d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5934eb2638414390512b131b5f5ef7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a556ff09603e2d7e4e76ebd9489c8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a64a248d9845e50b21cb67f3a96fd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4770430b6eb19832c65a1f8d0eb91b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd3bd7410fe1f824ffb1bc6b7db00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee803ad01d36daf49638086aa1767186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e6b85d71fa98fbbb6016e397404b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1aed7d7cff13ff640b18bf71b0d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a01afa9c48a3db0a1f2552178334189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70fda54a8eee0d4c6fbf76dd8e7744190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ad21a2ba9754651fb19eebcad341191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e8fae406d67efb41a571b10d4dafc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df46d87e3def1109478d220af4ea63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53864c98aede28275288ff7c11c576194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda6abdde3cba6e813c392bcb4336c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59ce26e36c20d3458138ef1026b2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757e5d2540d75b9ffd3ac2130606422197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2db560e2a56a967e82da9d24853d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185353b1ed57e335a05de68bae1728a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea801f3ff610156517e3c79afbedf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593ebb22d0fb785dde8d7001062a5a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa310b6baa0adc0fb4157854f3a827202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8e8ac17c305fdb2b766ab0ba7184203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521112b2436ee032932a52cf5a266d73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df43e25fca2432285c55f949d9df5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b2efd828f35410d7024140d0811a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87f66de0dba64438ba654328c5f78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2b88e6dbeabfe33876009e7434097208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd4fe106e4bda3c247cdbd3bfd4f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2ddb2d72a35be26d0dfc023b25a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d90f34b5208edf1d15465b51d8565a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261038b462493b0cb050d29c5b43c59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256eda0cdae8b4b8b8694bfc92cf232213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3729cd379c25b9d86c54144ae565d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344f926c06ee7aff6ef68799118fec1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35754ad61cec7de34d6636a138e477b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d362aa313b67e1eff538a526aeb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5e0f0da9f284cf1a16faf534df8b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f2ebb0b797638a43352b353c9980219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6594457c8a0f06d2105fdc08d902e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078409f65c4c975ea0904fef1b6097f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0646549c748e831696f9a49fd3b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f0035e27ca11875e5d377c24caf42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cacdc78dcc36fdc63c845bd00b0002224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3f75e15a5ac72e16ed1d53d2cb07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b02754455b0fcb4fd57a2f3a904a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3038bc3ac5e128dc6e1189fdc861c41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee88b3feb31721b8c8632798f85d83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8481d3da0ed67ca468703d16a89eb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f2cafbe4603d3d8aa384e304f2e8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b9f4de8c0d9f18ecfa310b4a83c1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bc24fce3b88e4474af7b2790a57a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a43d63e32b1ade43ad0137150626233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a31a2256b3fd8103521202a7a4b92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecbf9b68f47a8d9c03652fbf15e59d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4abd35b894cdd0caee796c792c56b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f7a3a65be8431daff673e8ca2325237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665765b6e72c0be6ed890f71f5f998b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d48ab4400bd563de7a758913e7b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a5d055821c01cb0184f3b2a854575240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e627da533167c48e301db1296956b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af4adc258497ec94f6e2341ab11e7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191a8514e1b7c070db08b6815653ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e1c8a80333106c4906c174e7ad01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce3b7e331ce7a3ee0c6944bb8c818245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f230b5f34058c674f9ce20bf4ec07f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5d03a99696c77499921a4616a4af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c24343ba74eaad935fcf78ec8bfe43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993db664119bb884392dd610e314468249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe2b7178be3810958a2ab9ff5a4e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69cd77c39fef9757c0187cf4745364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb86f94b203c45592a1e627bb33fb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30116644b3ef6b736b3766f5a2c96b3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7a544f35b144c844bead8f6fd7187254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5107fc3867f3e0c220afbc61127e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d4c478516ed7b67fc561919150e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f81da36bf9d06667aa6372119fdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f29ecd54a9a3977212735d4467093258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d033bb1261acfbf4764f4119f5bca8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5349485cabbc16f229b863e791b4fb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e11d9cb106d982f9b2c4a70a6c867261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48957acbe14619492ea98cc1944a0aea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a10a9500fda11bbe80111f54e949263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96459d4e44e9d05919e932c7956c9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94252aaf7d4d6b13fcd78f54194697265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a7a94d3997d5750d40cc55b5107c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419d3e66d7f61fa73503ddc621b764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34abc8edc9edfeb524f7ee06848e55b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1dfc74485c7a471a318c764e6c56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d0a73cb60eefe1365ba5bd7aa328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec635b9b62b9f1f939b0a961db12140271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e860cd41690943e7cef02c8a03215a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d7ef0ea36e291831949cdb2589312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea3f63767e5146e5e7c255b597e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f1c1682b38994b7efcdebaa5fef5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fffc29716576682864a640e4901c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c026f9b2cc131beef9a11a8fe968e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c202ab890de9a083f355de7198610278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372442ecd0de418fe81d87d8f6f7f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494efa88916f3cbaf30fe02d7de9feb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950d3ba9ceb0a4d5cd8a40014d5be9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edabc461bf998c2470f4d076b390d5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63e7d7751e60ba69dd9bd3dc09c53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32220fc47806b4f0cfce8da7b672f35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf98957e2ea1e651d13ab6b9c16282285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849431b6fcd6bad09339c98213c851d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc9de7313540d3b86a9fdeb7dcd3d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0aecca8d05cb48c234d79296d2c63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa175894ac0a186a846d9382649e6f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf9fe13dec8bad3cefe3a70a66fa0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54055155d230e4e4731d33997e56b99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905f2bdabe0f3b24963dc22c9b73742292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b118efd3053895ae55020b8ff5fd6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2d0df2802c115db2a142d4384c18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cf87a4cf5bf684921d07872ad32b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead02162dcfcd16ccab02ccd97eb7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172eb147e6ba232af8fba242278a6c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c2a2cd55b271feb7500232cf8d26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1f2dad9fe109edbf6c344e30b38df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d541330d0edc486b29568f89636df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe675d4809ef0f8883d5175a381ba104301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aea2b38b1aa20d86d26b8c0c16301302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187136905fed908444f57143ba84422303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d012e1fa9c9937ad4c5b81ebde2e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3e0ac5386966aae7269e5efa1900305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6ad8e86d6caf30bcacc70f0d3cdf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff78942eadfce891af4eaae9f51c49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2da74d23f1a76982c69f4ffed4cb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15baaae7f02991ffc6ca50b96b7fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8a33d427e863489b513af2dbc97ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4acaa579c3975b9d4661671e1a333b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b266e60cfb24415fa5fbe8da5cc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c279714cca652ce58c51b5cd9af7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33cb7d6857e8306819d00e302d5b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1d8fb21e20f1c2049b7b972b0d144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddc82d1f67c811773af6b1c24f9a58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b6d2fc7ac1a00f6baef6588ffda1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27bcc38b45a5bef67879628163c80d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7fd1f3eaf8729c56934a11e10893319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01ea130e45a7921c9586b7c9186905320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1385fa9bf50511d48a63a1ca5a924321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa732855782453579f24a2a04b97f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f223c447daa7d1a5a57f5545339c16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c046b52932cdcc2c6b366ddb604752324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f11ea96d76f4e727c8b2bb7e1e86e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52845aa807fa47f697eb3c3b311ddb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07318ea124c6e18869c9d03d6fd804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a9a05eae1a2f9ae68eebc380dc53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce431d3c4d30336bebeb90a0103cd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aead215c3e945bf8621db3de9c7a57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ad228ec702b858070ae136e25d5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef87b665e6096b84df7eccfde08e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243bf47ae1e5a495ad036320ee4cb40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013666a237b2b764bf0e756c58698f70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e224c5082ce5fef95704fd7e2483a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b20889885a071e8160666030e29d0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b378f8d5c75022a2fc82523532b2594337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9310f79740dccdded48e7306d7547338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb926098ec08f23d2e9820b6de9a5ee2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717f69ebf5c92c67d75139adfe26e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d5538f2a7668657beaa0340f8f27c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cca594819d221aaeda3cffdf9526f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4732e9f6cda0a77427113a1e6ab95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb90acafc3ff9b038cb67c12bb3593344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b104cc4520b2552ff1251603fdd652345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6487c5940754d27622e337d6d1b9a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747598e5ac2d4d39a1d60e80c1db115b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d28f09e1a8ca0c9310755693f2bd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b2345f5c0f803b8c67ea71ef78b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ff684678a0679bf73582566216849350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a31705ca45c577379b897670b5701a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb3f48ef5ff4a04c23817f7957037352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabbf05d94feea635fba56a7cf84f40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b796f09eaff34d3197d7c65103f75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f78c63d44a64fc61d8510ec67363a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896df336c3b89ec239aaf9a60abf560356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a0a5a1d5db1efbd59a0304093b1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18726b847a574c1cfd33a560f831363b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568306d3c65ed55d1f8ac71322e207c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39206a08e0479b0bf0e0cab8411b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d2854026bb3d1b159dbae6f8bbdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90980dac8ccd5ff34e35a7d17d8610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b282b8c9bde92650bed0f64e3a27bb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fe0d287b4377f493d5deb060a97c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59782e966426c7ace1a0255ed9d10a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f65f3c606115c2ddc79a51c2502a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9284178d40f95c53f512f520733a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646819df37f72e406093c08e3078c5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab67781ed06e52fdabee85e7441db2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b06ab276e31381a16adbed464868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8f568bd50cfa09ae02910c34ae47a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318f131c55d40b3436d0a91f9906c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd716dbcca76f8ae80302a05fca426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e33e37a756f07504a625aff7bf24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2379d16c673cdc430839a48154ff10b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f4c1f0d4c3765021995868c737aad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1ffa46dc497073ccb53b8450945b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54825a37d7d38876872747d2336be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce20f99c7ebcacdf1a33d7f8122434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d67d9e3e3353554765b968b55b4ee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed495edd3a690cf205d208a67c087f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb0e85362dc27a44da508dee44b05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba60ed9c801b426c79bfc3345dd13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902253016df2fcd1151a923dd54631384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3c4345f343da2bf160afb2d1df4fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea9a9de1aa2c44653eb516643509ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643f21a8bbff3a026abcb2ca9396ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c7e6c354500eb5aa4659b48ea257388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1287607b21138e7bca2e218f4cfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49f8cd06bc7a0700e1f8bce13b9c69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe879d8cd7596fbafe010ef214795391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd18ca7d0e280073446f06343e73ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40931f1e85097e6c18bb78a1832c0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3152a966fb03b3b68707678a22eb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe4e31482888d7aa7320d12cd5d6a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc6cbac91c08b8bd588719aa5cba5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f857f7a87db6261935eca94d0642c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230534bc1a2b3e12f9c59bc7d5b13c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbe92000e66d33057dea1fb53a231399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564e868466f31c3c7382944ecd74712400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0507187a65f90ff2b1d1a9b2913c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387cf9215c340540d987036d02ceb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2deb460776fa71512c1c3b388b11ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9695013a681ce851d5c92488ed09cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3754a064ca012336a2de2c6e1c7f98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f750494fa852473fcfab181406027406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034ea6504305fe62f72d9596a882686407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd33b1bfba09794a2bbff043fe202c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7057679e67ff664e813431b4be869409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b04a1e3e4c49f04589e7cf8fce6982410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf2d38adedbcbb24053d2b905ce4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bac0f2eba6d0abbe25b9f356c6c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d321bb143a11fcee3a5acadda23a1c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0a88780796bddbf93a31366cb7cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ae440a30a2b817ccbb16786fecda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cf2f7ffc751b1d5f691447408c48b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e910b4a2ffe4a91531aec976bbc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5b4e0a3aea60d7bdda0012fec953418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b301b88a389bd908a3047e013a11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03024dcaadd3c11495e75174686809a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186b4c540d293b6bbe4cbbc183f6ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a35789ebba655413b8e92fcbe0570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf15c6e8de16c7c682b683e275eb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b007aad0840af5d97ed45c5771349f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ea5595a12f3fcd6d156634ca5f3a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc212877d5f4742137e78f0f2dfd63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b07bb14d2db7be03c6bbe57a8a57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78f9bc966b9c3fa65b9132663a927428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86280d77423c98fd3fef72062332686429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a1e3bf99c060b176046fd04e6e89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b02e62c0d0944a1901f18ef9493f81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea58872d880237a9ef89cb20d0ee4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f204edf9e3ff41efe79cac36b0a92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71433182e794def19974ca99bff1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaebdd2a172dcde846d30634b35fe9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa420e6a98841712522dded6f038f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618557182cc86895eae399f86f63690437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df696d4d920685bf37caed4f555716d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b420ad7c6241aa7363b3ce993833d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a1058c6ef241851b74d50888fd1ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c9e94fd2ad1cafad5223f0739bb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800a6968258f2806edbb1b8ac5763f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7fac394f47591de4bfdfe31dbe10f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47d4ffd895bf182899b533a23548c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d493ddea1f2493bd46cb80e3317c5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be3f5b9ab0ea8e03a32cc2c61d446446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62033095c60889ab38048109cbd41b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d88a338764dd7781a924da39ec87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdbed82a30e70f779891f28c01a91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08bdd74f1a1b9f2cc63ffa785a727450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b04d20b962a46b4dd0004bf0af97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634088d4b1f01e234149282f83b1ce7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b9196e2951c5bb3778a872215957c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e8dc87ec6334a2dd20be6e28ae82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12761a904a55da54e2b72c808b49872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66b54d68bf64121fdceb50d6eb179456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe97ef4954468926bb8a9f09190669b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae7b4e2cf4dbac20e8474a994f1fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca9610e374d324feec0595db12be9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84696f0bb1acc823d4d09a750894e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be144ebc4dd8385121ca250661746461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750480a2f65a82adfe2ac7e8f9dc0e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d186fc921e65a0b491d59bb8c1712463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817e6fe8f625842862a92a1601c8f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd867fdcdb2512e9d9f5be9dbbf6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ef7216e5261115d48adcd233c819466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8915864c117be861ccdef7cedcee0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e45080789a6705854af5a89adf58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb15bd59d40e309158c1248583384e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8710ef5392365d8440e17350c6d192470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2df9d58f971f087d6a3bdb8d5a747471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb50f1c39f2f2ac29eaddfdb88e68c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536caff8871dffa123b416dd04376333473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9a0fdec9931bc32e15f6faee9ed0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906a1ee72a943fb4d2b57236ca7ed9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e4c478ecc94b9d6bba60c95517a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2687ad77f5098a565b009c7e0541ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1d107fffa4a1429afa45a948f0633478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12275959e282f8e2e6ade6a4ab051cda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ccad61c3c9f35a295180ba9be1d9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860ab63c9da1e5025559ef2849306a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566802e2a337fd40058b8dc8f9d6bef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31733a706af2c8467eca5dd2930ec9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48eb99adbd53bf3c0e99ce93367a0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c138cb0ff430438c94b36d835b64d50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19589861474fd1e954914cd0382f4a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e73314e89a5cb16193b97b3ce9b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea086d8c44cfcd729fd5e2ae4adbeabb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141eb8a3610797225cffb2f16ce95b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28011136630d235e9285839c5cd7d66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4c6fbba6ae703ac5997e0f725d75f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad3e3d267a861e88a7717c2976ec9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36396092f512f8372af0bee5b62533b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e592c0d3cd66d563fd909693a7f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9efb946ff9107e40f8a9e225e73c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf57c0bff227a30853c5f0c56cb07f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b38db98b0dd6b773ca5d2a39ea45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b0f26658a229e9dba0736988c963d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b749826bfdeaee8f71361fb6cc7ea9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c297380f60aeffefc4f07c27eeb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a7be04789bc964bdc1c00bf34add501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a191ea53c618e2de713f11c494a1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c2584145a095245309673b1829d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ec94b397fa9bc8b2a62214920cd86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f62f650d1389e474de5c3176bb0c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff715d3904f2126c40d0cd2444779f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b50964ef90341998194a8f7a59274507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6c45cd2536d6a32e90adcb3e9cbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2bee36fa7d3cc2a1e0ac9411c37b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f69ca5e5bc39609dfbec3c176eb9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78201abc5e7d5a41357fde18894d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba6310f752b0a5bd3bdd4afe72d76f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7eaf4d411a8025d07edf293856dea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355263ad6fa39c01f34d5b7f630207e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824454228cf8c843445bce1a7837db4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c86459067dc8999aabb9e67f06145e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043d8b241aa2e109d569a569f87440517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe575d2225e9499f68856a92b22187518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ec75712e58a0886389f0d77333a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738314e573d8139ad356436d49afbef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62142e842a2583d1b4fd5d44ffb02f09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf1a81ae3bf0f103bb6e3ea8945ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ced6d16beb76011a9535f1bacdc9f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d293819194e1a9c8ba54c0864dc8c2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7be252cfd3a3c5f8844244203b088525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77032abae02252748349d31d40d99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6e267080f8cf88afc3ca4d98ba92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb3ec5e3f2e274301f4fa3381d55e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0f44e8a19091ac2f50ec0a710d8ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec17280d4cc85989f2a3f11d9596a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf72f43e9adcbcdd438a9ac5f4bcfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7238d17f7b36257bf395783a5dce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3861fd0563dcec60b8025e0ba1a16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f16f363a711d71094d3ae0ff4c7b1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631547b123a1d0a3fcc6c053762623535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d369eceefd7b70a114b00bb505fce8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea25d3da19a2ba3e4117be82dcb230f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444403d6ac21ff25ee07cbe519681686538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2323aada9d3bb8d5be0192082f2ecbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b68dc22ada9b3ffcf4bdf2261965c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934452b581a11edd73ca61955c0e93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d764ed9ac9a5a4bda1886ab91385542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c60a94e9f6eaa06de621afbddbec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca403da56400c21f1b5041c74c47bb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea2cf9d8e59916ae9e685a654e6e5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28839ec292d184467553a9c32d89a7ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccf3ca057212e869ffbe63e52d0f0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43d712911e39fd328bd6b4d8ebb62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379883bfa2f3e5da3e40052459ab54b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7cd31ff4945c43caaefa63fb394ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351cbd22c6f2e51a52cc79e745e7a52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd484f7456661e78089d09839739b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a9d7506abef49dcc57601a24d3ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9cbd3151d4b6aa82a713df423018a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327634a95b0aefddd353ccaba563a164555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0476285cff0ac350bcabd99d9bbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d331ee22a2e47ab01c8fddde9211f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ea1cfcbc5d9c362895375f9a1d8e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415de8f0536e06e04060ce82f5ec80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9efb0481f9a26fa175b352721a0e1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045cc12fc1d2ed86ac012a0c475ffe3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae9a3955e95fa51b3143219b04e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103a3a243ef29d14da3fce89751c5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e9c697a00f0bdd27370574ef52bbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780f888ca13975243d25d0be0229cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f13d00b6342cf39daf48a5b4df82ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed9db821c9c64206fd32f48a4b61c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc4d0dcaf45ce12956e902aa111c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f238d8886b6d6c10102d19113f5c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd9544f748f22a460271e8d876a85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2229bdfaf557f74112b56332feb6076571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514e2266de11673be0214bdfe3b8043572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4cfd520196e26e972c4fde3a57d21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69ddaf035c8c6e50dea79a6a8015da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65241950e67b88c4e596060a6fec2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d75eebb351e7a19bdf3e5974adf0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d6938963acb7e51de19784db1a4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ca50c5fa8eb4e443be12eae91766e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099cdb9db9565aa83b5b43f33554701579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b964ef356fb36ca810aaf396a6974580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef7d893e6c0d46c5bd454c25cb6848581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295ecebdae483539721137f361534aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ed86f6f42f713d9f15333a617da26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974210ed8fe672def485580685de92c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cd1c1ac7091cd09a2ce98529f82ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d54f445bed3a05c30c2f1dbbe7c25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a37214561d1c3d4d1a29560aa9155587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c485bf51c1c1450b792494aded2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1487729f12290ead9e48f8c2eef59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1234b482d9f17419c757f14c5e7cbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b80992b07d36bef054bae4721c494591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14fed61d1995ec4e2a4461302ad60a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36607564869411dd3b2dedbeba3468b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d335ae43a6f9984038df2c9add16681594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca3d83916e17e7733046b821b4f6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b1cdc9e3d623e8f5c4d5d9176766596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4d508186bf60c40e8f51bd8d5769597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba982d86f921b430cb2e604453d0f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150657469df3d2b2c8cb4d507aef2a62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c292da4f326ef979f804a214e71e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346f0bf4ddb59205f517bf73700d091601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327be03f6da3ae80aa4a33cd374d87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e991df0362ae401b9c4e0f128537b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a6591e5e69fb4c0c3c572601889fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12410c13fa08207620a7726239dc402605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0d6e556bfcb56f78191a0712e05e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797159c9af5f7b8b742a0bdaa0205fbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42736328f9c81e746928eb2dc9c40d73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b37f0dcf21c090acbaa940266a24c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37469e42e6c3ed6b71369ed181e25885610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75147608d338e55403002c2e9d859704611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978d5e98af501688cc65f8c0847c40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9603096a2ba0533b1851ea062466613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c0c98cf136d0e0d987fe6acf6d43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f0d2e48b17bf8f6718594892b9fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89f726825787c82b13fff12342a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983486452470e2cc6f820a2d3bd33a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb025a9ddf82cd35cf5bd584744ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91d80b27de3599459fdd09a7e4678619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc53839ba4c5459c7ed09e2e369012620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b946d4ada82f03a84115db9ef49a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48d1ce58affe4d0729d635aadeed9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf28681e91b06f2447c4f800e9bc23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396887b18a17c548832121bc6caf6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f53329e3a7678f94a23a60a7ae3e3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c45458c4f73b4b8291edd7791ccb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfc9461a2ac38c520c0a9a6f380d26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a64bc943bcce26b4145638fd586b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0f4c01349a3039970e9746dadde7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388cd1e169ec527e0bf6d69e6bc211c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc657b19420697efa9be3ed9de2e5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601275c91e0fba68456b4504a68dffb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cddac803ba0dbe13df7f39ac1768a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17379f6d2a8316774ca8daea3e94209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471191d9c27dc8d63462d6e17fb215635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764b72adaeb2c20caf1d6922040082636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d071efd07dc22beb6f5916cc62a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707fac9d25a13caab5efc34f93f698638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0d0dbdd2f8e2712c039abc7f91ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8289a41c0446f77b36d2b8910b446c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea8babf493ff2e3d06772a9bf2386b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5369ae3168ece3642aed60a5cb21d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc931e264821c824fc69ee2ac1ec9f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5270c6283cabd0da8847015905ec8f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f030d1d67d0ef4adec8dad44e46fae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20625c3212d4ba9b7fee1bcc090f45ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850af65cf52c122db77b736e267440d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97f629a3ce3123a4ed989160ca9bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310271ebdb3e0add1bf3f8f2c8a8dbd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31672e12f3c09ebb853842164fa46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ed5e5b71771d88d7ab7d03e32ec2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d747273bfdf2fceaa9a402cacc4c0c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ebee556249c6d8358a80b50d387d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d93e288d37b4de8ebf10a0a8d70f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f345446f9f4491480a0c94d2dfcbe11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e7d81913c44f026c520e431c77938656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6d9788698ddc20778790fe94b450657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6b003ef33a61ec8000b09b7aba6b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a1931ba73f3d14ba11055b795c0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c974af15aefc833fd976d050e644660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a7e10da117019a98d1a7a4cd81ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead57828ecb3d70f1575a8b82258a4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82004f2e99615a75a05b173639a9a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448e8480df53c8969627509bf7dcbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e2732444c28b11838bf9a9a300ef6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ea395e42e738693bb027bc5449bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb730024fa393b355533fdd5d9360e09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8f4be0ff0ca2b408f678f624435d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4529295af1f4a4e3b9566013bf96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d8ebca8e5b610d4c2c5b3e3af1e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f10cb279094da511fc963d9ac8958b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a161563aa3ab6d2205165094d2d87a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba87c2e0ef902da4cdeb8d87a6abe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c30475ad4ac985cf3efeb471ccb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80147dccb76deb82534c588554fdc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d2fe76b4233df0f813826310a3bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dba44f36ac454b5b3c0ad6501f3e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee24a2bfc64597889742244e2c9f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edfe9beccb4d2df845681ac7f6af70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941dac881567a62c55af5eca49d07bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef909d4cc52e830cddb7b311dee4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e991bb32181c6c6ae45159c2ac8a1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20c8f7cc29966e18ccc1067935eb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc82d0911f59d774bc8408fdc55ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398452658a73d8acd8ab776c8626bb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34545972dcfabfa5d87b10e515554686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8df7c2a70a7b0d650af706fd25477687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f83e3112770f32b95e133be0fe6ebb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe5f91ed5c7d722431a81556bdca8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63ba61467b3ac7951d753c0374242b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa334d48a3d892d9967b438b3718c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6712f90fba472c857106d34dfae30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f58852632d96b4a6c53b3e97ccdc72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ea1c026f13755dd4e8bf6d8b1d51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51343c3b47d08912b32a00e063e4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535730f4acfef46d26ac6b4a395f2639696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92da87c244a3fa41a97ca591ccdf01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edafe072f056330ce568f0a4b27178d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc95bffac8fbfd53c3b54fde615765699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6538b52d05bcee7368fae943ab01a8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845d8f2e0a34f9dc67c481f65330a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cc59e503c66212127eb2f6aa49c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61493c7aaa3c82b4fd50d19e81fb1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56155d7db30326e27a1c0ca180203d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a586b0b8dfd6bd79092cbb6991f213705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f2e768f6348499a78fc71677bfc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b434e3cd208f2a6161b2ef97a82df1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceca2750ee795c1380ad5ec12f3f57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc5098561a69f16a6978aa2c222635709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f26a82bd84017a21eb741807ede45c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1423af905c1b772f03520e59d3d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ad71766cca2a115f14319fd2ba79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572783e15695f021d1fc3140557aa4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f8822786782d8c2ca8475b2518563714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a173a76fc450d45bf076f27cd5b145715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466d4be32c6c1fee7143bd5de326fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d5d755e36d660b95abccc8c7b3a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1cdf7360889d1178108aa5500befc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cf5973c6ac5cace4b15e1c551b566719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e6d8a8147577246a5c21530e4f4df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052752dfc302eee0f5c7ebea79a20780721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90174c36d2e9d68d90f2c8698350dd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5136f0ad70fe2ce7e93b4fb2264c82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582a8ad6b28faa4509e0d58c9b8d8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c23b00527e9631ddd7590c7a6620725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8002162cc08e597005626862c5b0d66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5120865bedeab371ddbe263b95e1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226b22256e8ecddd6f6fcc05342a02a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d7d6a0f7ab699fabc36ffb1297a3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bddabefe35e4acd9033bc8d6167a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1a6574e3237235bb46c17e516024731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dedd5f1c3df1d84293d5e8bd02ed3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4be729ee26ab969dce92581a658770733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513b378dea733f40c081330b3c1cd13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4792aefb53e9061cfc5714fc5b56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8860b78026ec6cf02348281772abe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d4c5e130c0a7f423745a861b243b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784221b5c8ab3567ec678ee44bd6a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3028f3868a7544407b38fc928a3b52f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5aee0b10f89d1eff862e60cdab86d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c663aea531d9e88be474eb49494d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb666f5c281934c2fe20a584dfe85a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4627e85903ca6fc62e72a4874c14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2157b14582a53ebcfd8ef9a336439b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b738d2824e3b8f0df2f85f41d1b41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0916e599684542a9a97c5e661e7d21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4902b41ad69f7451edbbe3ccdc61c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87ce7173e742137620e723890ccb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b506233aa6a3ccbac3d9f1a58b0939749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990b101fa65458a979afd90bff4d93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb91c71f2f8559eab7fb8c44f25a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70daa00272bade7c64c9a2fae7cb621752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4a5f697a61752550e6c3ce85e1cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b58b9f9295d8104d053e7b9f59e1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53bf91a2df212c5be6edeff0a0b0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02551484e5d4c1604924b669e86199756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00147a657e3e20f32646e852fb4033757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf38efca3fc7091aac56405dc41f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531fe26310b5623aee7a357e4673bc7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccdab00406a71958d8d0df5b97c53f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61be3b668e5ad7805b91185cedfa91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89d36715b77d71e8341f580a0712cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835ed5ab4b5d9dd3d220f190d2cf8ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e4768f307887b52e39013a0cd04a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea14ff4aea1801258cc9bd11f82f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811113aef83760aa45c34fa00141a024766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7628f5c5df8e2da5fe8117a6c1e41767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04aafb1d847052d43af20adc77a046768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecfc286f225d7fd635c28910d82944769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734faebc3f22abd0ea085aec2e5a13f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310815ea7b8e5655e4e99a6ad404c1d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1664a95d90af43816f1937a90ded96772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75cf4763606f7e5c515dd221e3b8d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eda741f91a8640b4922b9dd202533d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba69f3a46098bb5297ad91934df8e9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee101fb24b0e63b715d7f183719bf76776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c8e97f54a9f8778abd41ea6d5d26777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889864304e49806b804d78b8c277db778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3cc26cc6c8e5ae5638f9fe69f2c89779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4840e076c0a803d4dcceee11daea06780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ab251f64f9f2e95031fa2daf87e87781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885db1a48b1472811e5d02d48f44b0c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5bb8a315e6b83550e509a06f9cdb5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043746bb87b53ffac9d23787665c66ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8a29ffd305261a86e40989c75e73785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd737c15e59077e430cabaf6fa248786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da5a7fcd3597e4adf2881f180d6371787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7376033f1c5aeb19269bdd09209e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0efb9f06a5c4cc33ee15b6e73f02789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b92b64f5e254e020082ecffc4d905790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fce7c7d48224848a2816e674eef90791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94e2bd60f89e822d2272d88193f3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1046208bd570089c56d3e7656947d9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0874eff79bdc2673edbf5e01fc51fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b46814d9a05cce5c46960f5a436e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333761fdef570bb95ca70890bd9fca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebb1e2a4cf15c6950086defff444b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b363b3f94ebda16eb19f2347a8160798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1af5a525d986ce6ddac6f5a407632799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa896ecf913d6398d0f73bf61eebd4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c6075c1a8c5f58858b67c63522b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554211b1ebd70d9addf605a1c4970e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf889f69af2769eefbf6b33d8029d8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b4456d49614cb2d30a1dd9b6453a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c853fb137d22e17319bf5f5abccf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498cdd17f69b4039155f33fd872734e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b6c5b002699abbbb98286f0212675807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb676492c6278171a45ae6244f6bfd1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f184d1c225b707e675fd3cc3fa7525809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff8053e416b66b61a1e7332aa729f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e5598f310f4d18e6770ab1eb193a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8368beca55f660d3fbb768d8dc32e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd1829b2158281bd4fe51d6ddaa6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7586113202500aa1eb80189a67de814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19cbaadf334afbb8b87cbcc7d0e33f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979621b147c133a5428a15dfc59743f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d74dda0f385baaa021f211804c9fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b920f353d5852d84c857bbc62cb3c1b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f18f09b6d417a41699fe64c95cd9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e106b508b30545c33b20bb96739c4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a498e5cb54343cdfc772bbac90b3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ba3b4267fac6bd2abf8a45061bc47822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c71af2951ad67ced99f0bde16eab823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b987e71c506d12a8873f8ef315722d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf6884a9c221501c8ee927570abaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f10d2980d7054b4a665366c661e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c88b0190b20c63ce6008b60b1173b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a6fef6d282af0817dff0dca7e4cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271746c2c7a7d0e2820f082dfd9ac5736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2c3ee85c498b30ca437082a6ac5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d12aa36432c9739c6570abc110398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27342b76e111543639afff0bfa732cb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0e27247a7bbe48e2102ab167beb6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232de811b9e7d9c0275fd15adb633b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8a804010de22d606d82c494947b7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47027cf44a22cc8d4eb45c37395c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a142f11952f86e6c943acbe9afb95114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367f30cbfeb735f71f381b1fdb4d5e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee7f736d062bf5298f2c2e2e7413a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd912ac717eff860a2df3acd5ab99817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534fa9cb33b1f5b553bbacd8de86f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d70718c4c335e6da6f7a3e03fdd0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a782a96d50ca7c85ff9e507e8ca5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a17cc53000bb240c94055a7d82fa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abfd65056b6a4a38cb1338da24e6de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea4c677f223c14bd2466b557ed52123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547691810729ea5d8a53fc46eb288b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b0d9355ff9a4897917aeb03acf29225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce3edeb9e5cec11ca392d7557188a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a72dfc0b4938cb835fb25989db30f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c344f8cdab92acf6047a79b8b48c6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb5be023ff731c5c10569125930eeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e9cc2643949ab84ce6423093fb93130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de29854d06db0183725ca590e50597931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68352ac77753c578cb91bc33cbf14cb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d7928b61201795f44a02556a04f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0046695749cbf9523bb2da18d42efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782bbc97fbc830db3238867fca4867135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e7a60495ca2f768fa7c8a792fc5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed2fb24ee0b2c6f268c454c7c0c4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ef79346d4b6c64414164c9732ed3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ec63d837803cb81e0b8a01502fd6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e3ca43a08e4975a91ae0e542065240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8007d9d6b0d1db8b11bc26ed9600e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b13b4194406bb5d2916798a4c77aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d1ed16c43f02198b496ef558ab64243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a442cc47d12d398a458bb3a9129044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a61867259058b6df45ddc09d95caca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebade778ecfae04b23556e6290c7f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1882a0b324beae11db96ba4a9ee947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf49b9beeafdff1229540758465b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f083994f96ebc35aae9b90273b411749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c24e32a0c01ffd4d9bc500c1e08750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9bca8bdac64fd789714f64483904251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575cc0a58d78dfebe32bfe462b9bc3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b90896b56d9b0561ea9574b99dc43253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e9f9c12ee504efa32fd479ca934354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452bdbdb81a9ef0814232e7371cb39255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e92739fd13ef2f05cc0fbc90a7413156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf61901f209b065fcf5a63174680b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8134337d4e6ac47f447ca1b35d2c6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f2966128ac92dea9a8a7c00bc96bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f84a65896d523f251ab2e52b26ec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94612070ff23a1c1c322487b2fc18a7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a697563ee34fae013baecdb7cf7a1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ffa3a476c21eec31cbc1055dcb48f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91eb2838f4546946bd025639b5470364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4649bce2542aa0412ee24687b829a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb871aa8059587f756ac562be6e72766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e46c362e384aa77de23efc2f4af0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892608e3041b1bdf6ec224eb334d3f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf27bff32cc53901c3b8b59804c0ac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5747c21cb83ee9a3c4613888deadd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460a2622ddb0427349b55f05617cdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e94f5e363ed03616384d4db552b86172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd08472ca0cb40d13dd1f3f0bf31373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c11cbee1cac92b4ab5f2ee4624fc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084887474d269c7937cdac32720cc8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f209e91a66e09706cfa905df0e91976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183bcd4c600a8460436a626f534339577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae550b91ab81700cc0cd04766e59778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9e172506403e8b2c3a199744033179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0318f5ca37cdfc53214f97cb3f228a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02690e2432455d8f6541d5c8578fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbd6157efadc8dfb46e47d17ad701782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6c534bca0060c0634effc922e86383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87116e3f9e70514a0d5681c2f53c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0e0a248c6c1974debf179a19b51ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6ed9f3b59104218c32ad36cd837bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb431b6a96c38b38f49c81232408d0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d6c6e079824da52aa6352d991b8ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d6def011c8968acc18faa6daa7b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf8e356168a92d42799ea3a0af1da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0edc038a69df20d95b290ff9180491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db7cf7fdfeae229e1e79891e0b81492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207a05ef32ec269f8021dc7dd6e1f2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07544167f9b7b208c8fd82d91cadea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb16c32e651e21ac651cb1b63820195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74709a6c0153e59b6c1900781d710a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab3181a1da16f2667182c06894a7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1203c4ca51bfa16ca98abc1f8f607c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3332e8fa0921d17373a3b70dbfa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e5cd952b948c2765bc143ade359ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebbca75bb1a9d41ed344b28814a857101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f32bbf0e55b44f30d03c68cb168333102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79952e0fbd964157d3eaf9ac3f9a4ea8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7655553e56d503dc623e9130844d55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7784d839a96cd71b580539b72234105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36095a23bcc1200ba10617cb188d34f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037441ba6434ffff52df27bafeae6a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d93f466dbf216b436a761ad8fd77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92e5fb8ceadc3e5a517ec89aa8a0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05eb640e8aede014f5c8b25482e59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670268eb2d797f2a9b3e23a925d78bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd978f2ae85eba6576a4d7a2e6fcebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d450fe42f51b3e0980888b4d8e3dc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc25c25da2fc6d925b083b76cc5f94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d3335ebde9e16ac16b26f37bb2b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60755bc288f0c44db5b4b793124bd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea86afd853faf0f71481e66f59c7042117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af024e69d558b73029c697f17d5122118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83807eef96b3dfb2b5b86d8a899f53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cac3c8893635dc19f95002ec12642120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4289b1ce7645c5d1ec758b8311731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea44a6520c86efe1566d41042fe61a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8359fe967027eab76900bf248cd0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be70a4f132dd8498f099e9ec14ba6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aabe9b770cb52feb0c3697aa637ec6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267b44d9328d970361c9f7fb844520126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea974cae158fdb5b1eb75465b828e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f0fd92492c948fdbf3414167a105128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526f1c497b3d83bc5271b7de92b93b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ce1190ef1e606cab9849c664efe6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc56ec2afec73d462402857fa47a3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e52f095143aab7c08b65685692d2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf631a33cebb05661024cffa93de1f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2bbf417356b06a6abf832802636b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ca8e5f4bc9969b77b1b16d17343fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0237dd7a9077c480a011b7f41b35ab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703546acb6e0fa9a61fe8b4de467793d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604fd813432cdc40cace84ad3803d64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887ce5b979dfc488a21a657a96f5c77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df02952f811a89f5bafe1717e5f26a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188e9f5da8898ad6d1c6b141eafa4b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d588b0fbf9a7a19736f4b124abe7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd9c6689c453e7742d99c98235ef0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040886add938e3812163110d48eb1669144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb66e243fae98cf33f763ef836b1aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33450543a97273d696c45a8a7998083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87457ed8b1539d6221fdcd655533aa6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95860cec6665c7c6f4e138a274d776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2fb06fd734d757f47b57b33b0ecee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b9a196da41ee778e0247b38e29d98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63fc7128d0d3f6b6344a7fe9a53b93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc3c6283db87d63e820bf6d25af79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c082b66e1006ba3aa1ebd0725d5490b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3cb92d78dc95828825025c2697031154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d5830df445f429d60333962629689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09b021e7921e2a3e6554595deb8faf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5ef43e07cd52440a087411536f8a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300acdce52815ce2472e0ad4dc4ab3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54513160ffdff226902de903cfc66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c94740b6c59209b2279665e253952160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be0714d0f980332bf3980f2759775161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ba84f944136ce128601eab54f7d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4c268ec84bed069dc63d7bcfe154163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187af5b15f0eff36ffceb936b563516d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1622dc3d202d16d195d3cf31ac6b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30e668a2312c0b1888efbba4a5fd17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf24ce800abacf5aa6e2da8c1b7b2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8e9d43833db3150e1c882c2f85d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f62b51cc3abe3b766037843d8430b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b97e99c50d96d557a37732b34123f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f26755c86f0ad1fe97cfafdc550ac6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27021dee9ff46157cf5e3e040a317d6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542dbe44ede2186ec3e7b9260874da3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf1e9c34c614d2027e3aabce12ccdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ae16113fda55d1bba4a2a2e8cb25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469deed9571d9cb653e5ab067a81cdeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59403cae67f7c9909c54f8583e53f108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee73010f8bf61d4fcbdd069dd79244178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3b09e0ff8f0ad2a7b5eb6e544c9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d0f3eec4c070efe431e080fec02ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7ddf275b544e496aaed7ba5ae06fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528716ecf89c28492107b5060a879972182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533701604557d12dc83bc6b6acbddcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af998c38c9aa9489ab41758d48b0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c5fa72c313c33927eca17276b36d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb86bd219040ec6e08c8b1c1ddda6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14175a01ba42e020ed150ecf96303187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160608bbcb0a0f195903b91798c6ba9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37292448d41b7962d0b0297f59d8e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619a86c82a7d7bb537c1beb92ab6a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b91f860d5ee6e90c7e6c5dd1e3078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758610515ae5e63bbcd417f11c616602192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d60255ccdc9225ade9e15eecda5a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e5f90501ab448f352abc3535fe1a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d52b774d3878dff72e783dca1089195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b1f304e79c348f4e71d66e73bec0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f237634fca8efb2a2d1ccc4c90970197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578baa77cb99971809dfc665c9987681198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7875b306971e1c8eea06e6b3c9564ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a39ff7c5668d87ff584f7bd61b3be2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbece5011c5f2b2354f785c7c1634a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46371f904efa5cf973e7d0602644c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5107c0984e41b018d6d64b9b8ea68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ceadb42064defb4d6ab4affd914f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c5dd035d16cb001e2725c2a5e5ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c6d326bf0d1a0fdc410a515724cba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620764f1637ca0f9159db60d2fc6722207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd47b1649edf4fc5237a2202e53d4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3b19eebcdac7d8783c4987e4445d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66eb01b06219f5715949a4b3409e26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08594b0be83cf08882c89d65e7e259de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561f7a2bec414ef5916f5c883145ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c1105e79eb08c3b9dd81ec67bfb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c56b2a6669df8c65d8505f5e1a3c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203013b296b36c178aab9799ffd454215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ad3ce4574a136f96a8c040d8c1e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e88ae9a49014c6a7365d2bf6c75d64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1992766649be2c824cb7b1ce828b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42203a6af3e6d38adc238dae5cc4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e79d84da7c2c34449e6eb6c06503220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad718eb3ef591a45ada5b877891326221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3857793cbd5d7474edb3cd0d2c3a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7715b022ad8f6cecd0419743be42e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801400bea9929d6b66fa9cb0ac30d93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e02d3101f431c501415aeb45b1a33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44b0afc2ce3992d895a129498ed59f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6e8674201f1160fd2848d34daf3dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0398ba77a3949b8b8dbdd3a45c457228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de3eb887dd5e3864d6656f25a3c6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af48735decf73da2c2e32702d1acf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4c75bb478aa155edeb8d46c3b41a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f3693ecf1fd8471348586ccf7035232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47041da00b794b7af5a1f5c9a83d72e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2c5db84f72ccdc3cd76d3d6fca8d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed2f073297f713077dd2695d8a1c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b84aeeb885e10315d1299fd67c7c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253d35e9a3273e522d88d338a4b7ee9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac226ffb3c334ab0688866154ed7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b59c0e91fd04b99b7effe0d00a7c69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301047e8795e741e4ff892d389313720240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba8f92f70d86d197305cae6ff3c102241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a194df21864e3c4a2bdf83796d70a80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bbd7486ff1200944a30b48f8098f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2753b6dec16d9af024c4886a5920a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52ae841029d60202d1baec7fd6db3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424c935b02c457f7bc90dde5bf908a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43328463d4e03ad7c6161b95cd3cf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09636837cf02438ca8d6e48d044ec910248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228322ec0b960af49fe8305d95800b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8f480fa6c4ae08627829be7bbc07e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50233142a0dd8e518f572e875ac346f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484626ab1e8a0e7c9cc3730add9c8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c56db5b047e6d07063df185c332d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eea87c0d6e30d147209a52d095dbff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a914fdecc3655e6c831651f5b01535255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e77688fb78b7ae691078f2af25d53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26e3d4c01ba3813525a9f34d42bbaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da988ae32875b1a37c1f6a50668516f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7677e40e41eaa88d537f4de5cc75efb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724cec88ae77e87ad6e958026971689260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efdb976855f6ef700ae45403edb440261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4092323dca9155b0fd653c513d46905262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd5d424090b161dbba1ff45444326263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0209bbdb9a0abeb1470b006861015264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d7d3caa8e1e8b7a8f548ff8a0711265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06b8ed0b6ba9eae99511f0cbb422b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b822a1bdd6d74eee1d60372adf6c4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa0fe2542bf8d451bff0368e712e0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33081bcc5fc105e5f18cbeec24f7f28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d734539709563eabb7cd42ea055f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b070b0179f88ac1f0aa1836d7c7c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ec2e0d059bcca92082789ebec2bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd01fc6635e4c00fd4bc747b86efb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d954f19354a6c78dce5b7eb5b9a081274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797262e2b737a0d6e796c4f55a1de4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ad5ff9b1da42c03e6304b58ff682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3aad5516163167b5b1a3c5113f7ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eabc7cceb70efe79eeb5cff58aa70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad026eb7b9fe135fce25dc775a855ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bdc25e6c7ac713e77834fb003dcd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19025cd4003d9dee5133784c667a33a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513bc1794309563d8c814fe6f20d7c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a3e53efa1a7d381127b074f01b0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8ada38016aa917aa736f1da9a276284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f1773a4a365c9d91842a9206478f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fdcad122bd13b54195eea43707c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef21eeb1362beca03dc6ca13abc7c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d933ffc98c1b7e1e89230c4e217218e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292101967766f31bd11f9b7f3b6d2a66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d71f025fac0bb146a5121fa5f025e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da38451cdacaad3c4f9a3916b912e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f9bdde504d774b80f6c6ebee0356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a466cd8310978dd54944dd5c24339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a260a0141b459b7ad5b1275056330294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac66860e9840962cfc88fa045d792b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384476995b946d5084669d35101cde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcec5354f073924b1258550f7ac91cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13069fe5debf805903ba0a5eac99964298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769c98b63ce94ab0e8eeab6c4a7097299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de4486e2d29da5a01573cf95e6333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779679ac78c15db4ecc3b287025dccd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977b9243d47e2b49d1752860309a33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd44aff3ec725057ea8788e9fd253b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41512c43977b5cc9bef633a6bc0f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a7adfeff9f604d871261eaf1ce856305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836beee7d479435f67c74030d4a0d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3fefb5b349dbd8ac8728127167540307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb38dcbf5b55502954f0ac40427ef60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323da2ba84bbee7e9b5ed04dfbd621ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f4a55fc45eb4260c066e49a3b955310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b25077bcc2a0dad7b4bf8f4e49d7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6213975b4347a5737651f34d148d05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557b09dfb1550586c418d3c8832929313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf551073f74b9c7636c42d78094263314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e50bf7e3d861a1bce545d2493e73a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebb5035692a4a7867baab2aecf63d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f15370470d4be5ee078eab58b422317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74e6e70f67363c89589eb71e8eb00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f476b54ef51f7a047dc531dc7579b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487df7f5d40ca36c799640e0a51b0593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe2e931021b789bbc103cb90dc0abb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73e581f4d7eefd49a3df48187186b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c17a7a1310f0133f352d11d7c5c80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e166726f1e799dd1f419de1796e95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dcffa3f2501a1992ee95eca9d5416325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af23885b5a863fe76e2243297e03e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64ab92ce264e50690db476f56047d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b5ab6a433c874bb5d495d42263dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3efed512ee44954104a5fefb646a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d7fa78beda2ab5778fb8d38e73be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7d9e573ccad78880fcd37ad9540f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fa5e20c6956599ac54c17329db06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb272068784db110667658db1d5914333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97752893f89c7623d2bc4b64dbb4f22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63029cd994e7f0534dfea2927620c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb045e72cc0e1f729fb828809924e9a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ef88e94c5550dc5f0c286a5ae612337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b027cc92c18ec02694d407b9506e70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655002d4d784b2fe6008e384f924cd53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689ebcd82360516605f9b439ba69687340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e06ebc489072679cc008fcd725e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062efb00c92ad83077963f49460990b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d2856cdcdf490ffeb477a678428d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77824673a55a30aa93c1383e93ec2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277142f092a0f4f88d00f4e019c2a17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e12609540dd96968b51a36cd411f89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b9eee6abbc2ec38dc4a372b05101b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf8d27943a2701afdd159f452a5e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d70f14fd235eb9b3a905e561d4ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764857fbadcd94dde95cf6d66c9bdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414cdf0cd7d091a960152126e736dca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ac1aee56e6d96337f6a36c4aebde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45467a572fb7ffcad14dfec45286e208353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67d8663f7d78098f00bf6c99da77ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c98b401fa0692b93a0d204b434b7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372e707fb1461cf82b92ff92d13cf7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b33eb00a356fa398ca385dfe9ccf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52a3a0bd1e685836a101588c3b9cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d4ecfaadb08db6f985f3aa49453e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642464932b9fa554966ebb94780d1b75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7325f07a3fcd35a721ad1731ec0fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d7f72628d7dcd16171f11cfe0e96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298db33daf95d7a28fef2aec0973f9d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f369baa40413d88e37f20b538aa34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611eaa2de652d565a5813bd7003b23b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f70658a8a80c8b7b3a338fe8b87dd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa4984109be61b6e8912d9fe37381367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc73df4fb1a1a62d622a37e45487806368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b4589ec1b2514435dd23b531285f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ee0fa0d57dded05ce932508827aee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d9136a4299721bc308b01ddd1cfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416de00ad78f521e325d8437d7795b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756629f480809dd0404e93a9e8a90f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ed0f3bbe24776b7adf25cf14596a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6587259454afb0063a215b285f83cf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb67cfc91f05f6d6bf14ca4429db55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b620861b1fc434f6f95080b8c790f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a674a71ad3693f4c4e4cfac2ca5ccc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c755161413be7dbf8789b77e854481379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a5d42b1725699d9d5ac77ffc22e1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1255ee1b572e460b9c1696be9d23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57d119be25c1b0a8ddde3b9d87658382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4573b12ec53a2bdc0991ab7c748016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de61d2b65e218d4b0a858b92ff111384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f800f4aab95263e2477b473d15b69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c137fd4bb2d6032b7b4363592533a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89819e0e8535f9f87ef274d12f778fc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee0cf36273434c0c3132cf475d967388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c566683dbadd37724bef2faabbcd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f94bee715e14554060d2c9e84048390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f32418027fe21a836b46c09d16c80f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee40282d8724eb9862cbf2b4a001b19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be15be6c3c470e9b278bcdd63ba34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b58e4e68815d66892bfae6d60f06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c3820610bae8b7997ceeaa6b01b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc0aca18b149ab7e834cae2a28ce31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe62bf77e8119e925c4c81452a31fc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa20da7e65a637543f695e863c042f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a300048fb2db5433314d2cab27449399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800e1caf3e4d9eee5bc7c84302ea26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d55da057089b47868f16fac03428b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b03df23f5bc7582187ae2429e8da32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf8188054e359220f0252305540ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74389ac50324cd44537a81e68664b26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e6fc2c88e1474c01cd85cbfbc0a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8f0cfc4c9e3f09968b3b4de0fb21a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c36af59e1ae3b9d9f27a147b9f18a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff08a955b831aceac91513de9b900c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ba970192fdbac72bb3c81ff1487e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b1105b028a9628d9b60dedbeeef1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e573088304f692f0810d1c7584d67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca234d0ca2340a2cd57dbcfbe6c313ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f686f38218ae6c90a44e30205f90b10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2285d1ed995e8a020d93297d81acb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcaf061847c677a26b43742017fe76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855d940f03fab57727b6afb437e02a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad85859a1e6f256e9d697e4a86d8d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b37220d89c924a4ee555abcd2193418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3c7f96578af872e31e5bace4853e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd821d654f1ff44486ab462e2bf7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329140a724497cd570d7e0761cd2feb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387958857ba49d4ec3cc49a73cdb180422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd731e00a12d640ad7f632d83a2c213423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45de490d1ff4f971e16be079ca9c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7b66caebc6ea01e62c6030d74a5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605749db452276aacceb378a6a93f49e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554571c1c1d3c19059c4b5af0ae5f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36432d7ec5bf07474b4144929944a123428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f974ba1412888ac0e09ea3fb1d27e02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31d9b1efc2dd9f6047ec30eeb32db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8fb04cebfac37ae323af2b831651f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d351f81171707c93980784be18db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deef24a8a89b8ae2d15f5350e697e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b8e47d1a6de520dc527bcc227a1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf69285d0f3c2adae9ae65784aca3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9bedd3bc0a34c9741e6b57f61b0a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce00712a4d9d2077baa43fdd78109f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae68f5ddf96c11b04872954e563272438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28480cb573cebe630c8e00dab3608bb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444acd4c2ad7b70d1350eb5c4f2f5cce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b719358f61dad24ffcfa18119f084441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c388ac8c620612e95ac2e95a022e4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91415d14f6b04e5c4388fc90506c0828443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fe6c27ccb31ebbc08d35295a8f51d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4ad3efc8d46cc7b3a14e558921465445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cd04d356b63080a3c9b063d47edbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1abf776d17c9fcb3372d098375609447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77059cf1060d01c2eb2c94e520be4829448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79cbf043281a0406f6828ef280a5a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c3207df349d609fee908520464ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31095cea53d4d584c6694961db9a3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c74df0538f54f2baf3f0a4a742d70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526f07c780f5a7140c6506082e5a37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04affeac0a3a707eb2499c0c83d7a53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cdff382ab2ed1c77f844473d4bf6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc542792aa5274301fb1379df001bc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6d2f85861cde7b712eb7216b488a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54470073e97f49973f1b03e0ba3b40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a3171c70317a6fdd565f24cb48ce9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f74707da9824e29e22f52000979353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9bcb3c35eb296564a9a76024d9889461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6465c8c270e4137ab35873be3acc8fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08443458e5d340f94a646d59e82e5ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6986750802498e65ccf6b20d1c03d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009d943a29eb75003dccd649c5bb05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3f696382caf5a9edaaaa975185344466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c35decc14a17f59b76acb682146c29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeb81a295a9cefbb8f212e2c7ae3ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32934e80db441b7c5b5be338a4b6f3f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238bc1cbf1619380aa6d77c4ffe8603470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5843af53a98730d953f72cf93a8a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bfdc6791df412bd320e1bc9f6d6c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483dcec0a444a6b02b5a7ef077afad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023e5404ffb104f87270ec8bf0e34ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1912309b3e424c1f57ef18b5711b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c30586c4f0921aebc78272bb7d237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859642129f571bb8f19cc495f99190bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7138d58df42f211d0c07a1e6e2abf28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca471c5d59ab41405b69020d0f2a54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bc7f78023a241baaebf1ce63b6dac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3c807008b76b07ddebb717dccd725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee10f103d33b67ef5303893be9dba5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb3f7ba9c76eb1f9a5dc57caf7303483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c62c6f2827afbbe4deb857cd902e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff151ef437eb7c7ad55c030567de6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b5b44eedfcf9bdd7dceee1dcdb89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637978668c450e72617740bc671dfb52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420e1c09bd71becd0f72a72c35a75e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eeb82ea96ce420c7896371ff3b215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2dcf7796b7906a4d30fc7879666df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4e882624c48cda996d243f55f04d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156741112f2e134e1afaa53b73c7c10e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0cb70fffa302f66d5205ef2ace22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8620675415ac17e645d0f89d687b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4f0fc80367277d94c8f04119229b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e13b1de9c53aa7754be39964e76e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1480694d8e53e7882e3c2f3c9496497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f273530ad719544bdd9a985a7a9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b0a672aae2886240433f55ab14dbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2759ead67ea16cd4d03b3708ec65138500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337c49d700da103a0cd5a2c3013ada501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034f08851498d60e6b2e5894734d08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a3e2d65195731bd3e58b4dfd97be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba7802cdeea69040c0582544df039504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939066c3ef7d1528a0e6927188cf6973505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ee96014daba0409db20573c5adf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca949da370d48fa9bf8acf06d1754750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b72e565c5d34a60b4498e08a670688508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d78a978e067059242fe679b13b9f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7225edc3043c2d05f1fe133a09d49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6120680dad95d6664f3f9de88beec2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629c4851c925f1e249000b4b4bbf169512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e50ba597a8509985d0fa6ca3ac75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f173b23c8690e0262a95afaa68ccd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5d22b35ac46c1a77471ff98a9eb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876eb8fe7e825e6cd97d0ac2f3c70bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39c5f22078a78f14f4f1d7cf7a147517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3416e867372d541fb200e7bfd64e6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de506c8eb0bf0b9cca0c357814b687f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e8b1eed43b9a6f7b93a24aa0c986520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9700aff6a27cbd5a0655d04b1007d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ccc9cdfe8a2809cd7f826110c6dfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908b7f43d396a6cbdc4ff4f42eae50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca1f650d26ddb8bcb1bb3c3caf2836524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a63f4aa33f67a5a839da496a4e1e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e4e3c56f97d58afd25a405c500162526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b09fe9102c034076b97de2b466c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852795cd5d0eacf4e644cddd7ca0057f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7621d378470c075ed4a88dd352af01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2a2e969782264f63749d4bfb8f61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43385155681cb85cf15ee52d7da30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce11dd55f4321d8e006b9ae97cfe2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65840658724c9449887eddf6231c669533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e448cbf49a1c137abf61efa077fc774534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d6eec11ba300003c5e56e9f5c2e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deafb4297c9e58dc771e9639fdf271b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce6957d087c7adc62dec1d6580c65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6554b56cdf47445d3fb4f03899f5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb534b1f6c04e1fbbeb939721edbaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b1817f8405599fb8f382c67146374540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde7e46123246b135c54f1d7ff2899541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aee7a7632f0a8e7a6b0d53babbf6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7257ef17bc75d1ac926688e8ab48b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e051be3b94331777c6970a63b0e34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d2eefab0e718fab69a1cf4a34d79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f151f8c0bb2203a59d1e1caefa0c88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d86d18836e7a04826f3b2af2240b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae84ccfbc4df318da4bccc4a10328548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0a4e211c6b12f36043583b4b762a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c4b4ed0cf36e9ea8595aa0e9bbb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514635e95aec079c8a77d2979e64d858551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbdd927fcb29b73a089953064f6d9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87dbe24875c229f36bf3fa4934a3e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69410b26e3d1ba313dbe08a24f828831554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794154c41de724c8020dc058a480b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b965d9c6f09160d26203394b6ec7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0471c245669380694b18b6c15d8a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07ede435b94774d2a8726f37d0799558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12546eff9d675da2b9bc90f9fc7390559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca267f17eafb7a979d4076c7fed38d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c06e842053225f51542b9294b5bdd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352bbf40bb56134b0e72af1a5c91931562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2fc64dd0b05b696cd9414b42e7e9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28564512f69980f0c90cb00fe80e43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994f6ab5a9beca95c4d60f1cb410d21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e0eac5a66d47e08694c9f679529e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e360310b8b1de437065449b3de69aab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba92e2ec8ec0a92eb146990641ff0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54cdc475adecfaf5961c3d35bdb124569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b2d75b368555a9fed002676b17d0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d3126b4ea2966094fe12528872d19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079481ff881e727dc9d79e53b5a17db2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c82b7439513c3ed589dab9bf163e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c79e7c5d126bc5cba524c059d20ba8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a93aab9ebd6760a65040d67a636d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004da462669e8e60166b063be7c996576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0bc81b7d5975a2194982cc4e7948577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc71d0a59c2ed6549a4d8c38f04c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014503886f55de66339e5c680d329b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822bbd31d6be892d722bb3bd9ab57b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db172d549a76c10506acccabe416c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb58014dd66af42abfee45f97f4219b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3200c6e0c653b441a1bbcd67aee03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c920a7681604e1e66a6d267243ee6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dde8c88eb92a5dffa90bb444a55ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b29e1977c3234cef4a77feb14ba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29bc6e11fc87736da146fa1e49d7fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5676080af6681d5e49bf774b8640588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32effd786f147553e9cc77fa22258b76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d3b2cd634a26dd7def7116a0eb7f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f92ea57fe3cfd815f4ee5dbb6d977591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c3462dd01b7db1d07e2f6bfcfeb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51ac986bbc7cc9c3d348093ebf485593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1199dbce09e5777c7e71639c0d608594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6168eac92480a24088fa69c538f52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16bf6eaaf3d5532871b94fdda6f56e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222f50e33e006bcb38fceca34b92815597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729d1db429469ceaedc029b1baaf1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ecff4f4eadb129a2a4604653e6395599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4dfb0f89622e6e77ec64f429697b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63752f329ec70ab1db6ab94d3360a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71940fd31cc608e271fd8b642654006602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2dca1e088dcd6ca6d11a7cadf81a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2923719a2a3a8226210f6e617325c5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b68770a5dcfd5b4de63f0a130bb14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010c2e62d16a8d0980838436ce1b25c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340cbf1ef9b7652f80e0b51db5cc6a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006ae657aa560015833148b2ed80038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778bdb6f85b9ca8bf74dffb70b812b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd05ed2240b2a2646f930d1d04adb3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35bbd36b4b9aae0c7cd7f311e9d2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f087b7bbd1eb0f4bec48a0aa96af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ad49d9f9b821bff61d11e0541bfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f4f42b7c908969378bd01879d3ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010787a5bdb99963e67213a0f15096615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1202ddae3974ae82c8bdea2d8d466ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736d0419b006f7f38f93f1b4263d1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206794107f0604e97d1eb894e447ca82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1cad552741319e3538364a709871619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422da823e29b58949fe1f37c1a2132620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7805aa50893f124e9998bf737165621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72661e069980fed582eeeb3affbe4b54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275a45b5271d3f6bdb444518cb0b5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe879e933a3782336624c9655fd4c35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ccc33fc3d7c8ddcdbd4ea5834c3d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188976263ba0ec09a96ae8ac268afd68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97453c9a9fe56cc5bcf9867e0d4ca29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7d081270f53bfe52a9f0a5d50b40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d146988d42071c315ad9ecc1d5d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f6d0afc0364621ab220a38b9f252d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7149871cff932a7eeb51b96d9388b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97089d4ae60b2689663619813407436b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529946209a766d7caf6ebfc6484fac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed7d84ab372e89d3fe22d7d46f9db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c10691e9d8c3a8a81790cb7535a628635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5c5a1d001421c30905e14c802f29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a57d11403371446168afe6afb7808f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8021d3d9bed682bc879db6277e6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a85ed5156ee034c4cdf1bcc8d989639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac23e1d3ee292cd54057dc87788e03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286c79a96fb49561fff3a12590515e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a6c2b6bf7a7bdc85596c9f19d816b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc4f0cc0bdcdb53745ff510ef8c9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc992b9790013a5030a7c8a0bb86017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8f57e725a805858dd5aad66f3ba2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910de389dfa506201c508b191bea932646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f90a78f3515d2c396baf0d63dd605647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d1dc40014742a8c5bd1448581f50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1ddcd6cf3f6707b9d2cd656c7f1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc008c6b9a279f9058614627b020073650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09e6db37a153ecdcfdee7bcd06202651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9176525bef4544e70b7e5c978550d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656266916fc23bde907cd9eccf4d0be9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab48b0516d3bd45f4d666737756cc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b58992ebccfaf344bab6cf363a5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53864edddbe950cc5df402104a9914656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6958f25aee2f00108e83132bd9c345657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54d814da147b037b2e49230241f3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7a0493a63a3545615627ac3c5b46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d9c879c191584a33657b340aca09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be70144116b1a20a56c32873512b51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c5cb32aed059ba7b1e5b356ff064e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53931704a8119eedbb8910cfd95e89ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391b12b2f7d99cb417ca566407cef76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a817dae8f2d03dd160e6ab1d13f8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd64929aeb490cd6be9426e322b071666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32083a2bc5590cd4e868a3247c47d874667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c34fb77022e26dfaddc01965387a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800564ad0bb0cc99276b1fca8d64f48c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71938d74343e6647978241ffaaa2cfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b754e66a13363ed96051af462570cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1682c20d4ff2600ef94e81409847c2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea346e8d528e9937d164cdac22c7f68c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480669642237a424083ab46db5bd6380674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e651141302a2e59b8fc955abdd5db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330ef32a6e2d26302a67661524b581e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bdf6c3ad0bc1d559150b48b64d9f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6a95ac58d6b93b9edd74f6396001678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d71babfce8dc37578d1009c6876076679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d935fa1f96c9ae7fa2a10729dac3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2511ef1256286bcff381d3015ad4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c477a18f6f47c7512efaeae729b2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fd24053ada3479a055d6a7dc9751683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946fdb226ef3af10c44bd6ebe96e20d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1260dbf8a75fcd62ce779ca808fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a25af0a3836c6fc55dd077f09fa7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb4a4e8e3dfe12e9fb81cfc26ac416687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09739969c0ed20afba6cff8173bba7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b180a5c0ec3b806d543df325b6d44e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c6a313cea40cd88cfdc8c326b925a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca409556fa90f48f935a5429789bff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfaa7e0eb74e2bae157ca790e7762692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33358d2dfe6d35f131003cb2708f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78115061dd8bff30fdc07bd56833a620694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcada42507e358ea79c301e9520815e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c082c3f5c6413c978f3663ba0611b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f5fa76e203a9e644bd8f3e1047c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fe3a10eca4c449319e6a9dc1018fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da366168b0c4ad89c10d10b73a140699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983b8cb6f28d23c3d2b077930e0679700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7400edadc653257485695b808952eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988fa593957b42c1a83d3c28c64996a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc05d3b7cab79f23521c83a78dca0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf8354cc41cec5cd59d2aa37b3733704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88350c1920cef7932337c444f8e83be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b87f8d93658f1ac6af5f051f1a4879706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566fed2d56c909db597c35e194df99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11ee5e07f815d4f35367dceb8ed76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc065767a37265785d86ffe3778721b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8503fe539e2ebe297e40e213c5c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be419ef483e591c49019e5faf7260711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd6fb65d9bc203e470a08137c2401712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364667b76528974915498b9177fd61c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4900bb7913eb46b9fff0aa0ff7ce8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184197ee6b1b88c0c43c0577dbf4300a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c1e8a6653a85595df4a7cf4e84801716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59318e41e50002158b0703c6a1ec2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae7313213609b849f604ebb1a363c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3661c9d077bd8fe727e2c888c45ea17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381d12827c2d125d4330fb81c17cae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323848fdc59a7603abe86c9179af492d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d8fce156ab325939c3f822db5f4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd115dd2a040ff2d58be22be132f6425723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721866b0e99d9b7998ff7a72f585db98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1472e28668547964e433086a59543a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812250ad519eb6f4f07fc32fce4544f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ad8fe517610ba984976784c9c75f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d471a197f84def7f8c00fa88bfbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e741cdce5e1d5bf437c54bb2f4122729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dfe1750535fbc0e060dc6b6b967a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2504a4f96731add8594d834b9fe0fb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4f6a3509744c5ef9974ab3f9ce934732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e86c408b0294a384e1716fe61ae90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3407331c5423c142af41611b20b8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9b9f9e4873454041715ed89e80c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bdffcd853d30f69c90dbbbf7fddd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff98d0acb40be7e74bafec3472471737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe5a7012790fe72b4221e5d47007e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac152c2b3706b5c55fc3e0090866a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b520175e312e2f14e58684d80ec7e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa23be8346e6c0a6d1d7efaba197e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72227b0de5e643ac8e3888031475669742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249319d03bfaf85b0a312b6d88e5f70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114926f79f97f2c174dea393a26ef5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217acc416c99af883442a9379ffdd5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f230c38b4bbbb538ff38b2da1226e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06e4acf84c8dee82bb4965cbb4c171747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a141768ecd2f826db2f1fcb4e01a414748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a55685257e1c13b4a33ba47a44354749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb94cd22798faddef379364878bbb35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea68a1d729420fc2efded662d12cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df0afe7120acc8e4088971897506d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b9492da20b5568f1a99cdd25f494753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4b944294c8f61510b5f026166958754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b83e8a9be35fc62a19d3fa78ffadc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83b359a7d807b61757ebf5bf034825756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b87ff35214a83c9c5ff15742dce88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da1904964755edbee885346ff2304758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9732f2c48956fe80e9aa8bc1dd24423759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a34d23500bdd7fe76954872666b0f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca14a7fc9461f4b3eeda6f863f08277761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231d3c51f19dd80158095b70032a00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c625e3f2bbc08509bd2767873964763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a7b2501acc4fd72a180e18489dbb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65949fb9d81f60aab5374be68ae57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc269e15e572151b4b7188a1c7fe0f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174c61d111c4e53155029468c63612767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>