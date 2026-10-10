--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a19e85a54b79db65e44b7d9cdfb851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9a72ecd68b7841ec72d073951e342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a95e954199c87010b0432b87ef9773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771c2729340caf9cef10d5fa7a4d27b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873fbcf5aa4ded2263c9a8c1f3715a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7365ad833551f226829c4eadc5bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7efef6a981a352a8f13febf5035f717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb83b6bdacd23041ab5c843e845fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979098117d6e226a9f4712861e39f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64bde86bb3c9aedbc5d1c5bb52b1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523471c6c150d6a26492d3be56bb6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4f0861c51f3e7e477cdf1647eabe112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df7b81a9ee4b5d9d037c5fe61d7b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e1026fea3d4c1c80ee3f2367866814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4dd7ca9dc21708c3e22000b62dca415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09d508b7213cfdb48530066e143eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353dffb4d5ce9b2117eab3a1ea9bd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd4f9746c48525a8293553a5fd56418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0e6b88a1bd2dc6cba74944aa67a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dea98755d75215343451f6d90404d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2067861063323d716714a435c5670521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2c98c5fcdbe98824c71dd2c4499822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997221ec55702ea9cd04c008fa2abd7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270d7867eca1bf853f481bcf71f60224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192db82d11876f005093339e485bb1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065cd43afc0aaf091ab94341b54bd1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1539417bdf4ac906d24cce69e552827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a169c0867909e73895d6ee9e714c9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98a361d7f61fa77e4c57388d7aa5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28ac0cd5c22f63d183370304ce7bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133dd4cce0625d5bf2e932dd56a04e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd2f66295e8e7cd81e244edd426cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f668a040f01bb8b6c120d9c0f04ba533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79cf0c0541e6d51e88354c2ccf77034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc6ef584e5adeec64f6a7bb48b78835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25856cbb62f880f703554dbdb3ba4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0bb3adc8add44fde1b07a79e9d6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1b219c6cf0a9ce36d7bfa8319eefd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab71fa152422b2baddf760054773139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c04b64ff877bd024fdf69608eec6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527099000f4217cc9b2566a611be58e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d7015711375efda3146fe0256209442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2856add8746dd27a2824bee32bd72c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129262dd6da754fae1355572a94905c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4d9448b8d53c878ac9927867e36045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2b5c0af31f83cfc6cc798cdf8e6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26eb4a92b4b24ff802f718ba9420647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e444c9d5e18d8dea341718fe8741a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9de06111209c15565ff339771ec4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b3821e18998abc375b73ab36710c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9344d1b7b989b9b58688993d689e2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe440ea5192730f39ff4d6e64c69852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a62dd969aace0b64e43a54de19e2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc137702bf39d0bbf8787a6156e371554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21aa0d272a35c7b1bbe1911d3395455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b859fed1c22600f4416f904c08518056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e85e93c9090bf68386fa7767d3fcf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7e8a17b87e945388944c97adecf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d61273ce09e6ae8c4f504543f1d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c4f49fa06b1ce62403d4a94c9e5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c57dd5b8e9e9eb75be5d67e55251761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4760dc785187b24066cf983b3fd3fac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd80afbc9af4a31487a2765641a6de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cfb892c33dca6f8e636444b27aefb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde10e9deef4a0b4cebd9ff5fe33fe7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb77b5dd113b98ede51478dbcf8eba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb331911cbaa0b33f4997936c64ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dccaf8ec25c02cac59ff7526143aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c5e1dbaac098a2a4bc4c4aefeafc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be0f41e1af8d374ae348266457ce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb38c95d27d8db52069ad096e216f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a1a149e316fa7b84033059522d9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc796b026d56eb5f161c6ff68896d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a8ff7f53739193959a1a13baa096274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55905ef42c59b824c4d29138ce1e386f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a866522773789fb2b5cf0cba65194f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab3c26ba109f3dc7bd43410581b4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ba6aa674cf62233e2af0a4c3de7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a451f4671a181302140093ecaa14179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195adf68f93ca19b5ad5643158a839380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4543be8c4689cdc0eb90791f9330781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d54abeba8e70aecf65b20838584082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6cc1e44126ce7f3f5a47499732f5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e58beb7e0cb3ee0bd0f48139a177a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38e9bf686dd0219b1068ef6e8ec13d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156dcd19760742138c9c6acf35b304b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431dd80f1f1b0ad61d7d0401c7b13fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc16e8c4b1452087c9325e1fcd61ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d9a1ef61f997b05ba7f2b82f04b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0cc005b87ee3bd7bd97028deb2b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9fb29a4259f18b842590c279718d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e2e2ac559a9ed9053f4c7a1911e0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeb7ac8c10fe6e04b3f8e806b18e5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6364b4bb6990b09bd88d3718e63a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c608b2cf406c1d1e35c95cb021f34695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1f15f4e2e1e4afb8bddcead7380f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130098877c8f8d61568e98f1a00f15297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0edf80cfeab7036f7d82001f3fb1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83085eaf284282bc4dc2874b357e55599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51dce33398a38e2eeceafc937f4019100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462965872c0821f1c95ca6c62800b7e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1ec8d1cbdb0e036f552b01cb86260102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496bc8ffb809d35cfcf69c1e9b26293103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12cd7ab0c7203f3d671c6b6b63ef53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc2455a8f1abd424b8b8c6db264fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09f45ca311413077046c928eabb3e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7a2df7df1413e19f8eeb69c5bd51b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166182813ec4e922f81fb5591a5710d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ffd4c57d5c11ff1896b340dc5428109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889220e352881a1d1ecf8aec51662562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de88e35fc55085245c2a548dd5fcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7c1ce1b9a59a06a4183f7aa3f5c6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d52529ab89cd7cbc0e67941e2e8dba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e799bc9c74c8a3db854668ba14d94c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d85c586e07c1d4f86e36fc693d6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078975f9fdbb5062f817e2fbc33c349116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e76699d3adc8f6df990d2b80b1b33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade2aa0b4df0349efc73d522abdd0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251702f16e1bf14718bf641e39c770119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e53530156d8ea91df7e2ad5d5f1e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aa28306287d8e08a447d3906d878e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d1b4a92afae2c6741284038ea53c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e91c61cabaf88f1352176c60c43bcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbd2a198b4fc9ba60d5f602a97f05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f205b4bb452eabfb8b6223e8d823a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe97e618e7ce887c0e0355dc6e32a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dadb0b994a48809492291e6fb0ff05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9669372d17c2353f09e217ad88e5d0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c29fc9d311a1216a3ea683868e87d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9c98973b514298f5627497be4eb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a255a54127833938f68cf8c48770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0385a0fe4f15afd507b70f560f47816132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d2837ebd8bed5742f87e5e515b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50f32f737ef5892b4f745e1ce3192134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb1f6aa41361de4080c22fc965d0dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33ce965931f8cbdc11ed9ebfd435d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9fb6e5d6d45b28e485172cd6f78cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1231e29de63574944ea1ff18e214e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d94b14a6c07526c4460eba9476d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73356ad226c4d5c7398e33847fedc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41267357cd5d83701eb92ec1e951286141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f19fb54cc148fd3fbf4bee61fa52b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4634775ef3151e0e1ffd5c335fe23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf0056d9b1142d47048084c82ad6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce3060acb4aafb09c97ab4e742806145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd43530e00537f5d0b72b1ecf92571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f52cb8f9159be9925980aae326ed2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c5ff57e41a3fbfed1d9f855bf092148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e46af169c5df5b5225ea1cd1bcf4ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d96d9a6cce6edd9580845a9fc2ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99578737d4361fc67cd83b96f832469f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd7f7bec7f282e8f83b201d18acd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b5bda3ab46d8a6b4c4a74fdc2dd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac08bf6061553c3fe53708cdb65c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d50054873a155e4b3774464fd16f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095b42fb80e804b20f30c9526a391a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb5cfe11bfd12162c2c9dcaf9a941157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1f1936f5885a95be1df7e53f831c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31da67d7a81d3257fce9f5417e00a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9506c23c930212289eba6f0ccca659160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc2c47ecfb2abad68e4510fdd4cf9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0276ad527e3af51052690e61d85d92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6bf346d6ae5a5eee6ce3729517ea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2db7b1e8132f6dcf8599c9373e439164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c0436360150847a8098d52d0d5409165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61844fc9d241dcc278e9c3d8d766c7e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e6453eed5fa878d55f509e4b87a3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b32a57df5714874674564d6afccb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229873ba34b5ac83dcb96c85cd99504e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b92e318775451af55579b25d2d124b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc305234d8391fc9842bd74c982fbf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94be91d5665b973b4b7bb7261055d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4a13a031653e5267e6cca2b92e51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35784e8ee8fab4a3180b5c69e53e58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f2a608be72b502c35654f70c141ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c50bdda8c7727ba9a77e374c7b840176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0822675e8551c6a17ff315bd18f96b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b314dd53843465cef5041ec16740d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e23e5e8baa9a55faffc95afbd146179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b86f43a01abd83c8ef53df879da17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53890f8da2d3b8ebbf3a1526f6dfb00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b45948f0f33f7e95708ab40092bcb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512de3ff8e1577dc7dc6e9c250426b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88037dc1c9f1b2612c576c3f450b2fb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb627efbfa039dcdd8fd7654f9417e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1cd023b473a7e12682e822e533927186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69513d1f44706bf7357b1cd465d1fba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2eb68c48c8a82ba804176d3ff8a50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec4898f37004e78b7c8ec37b8ba09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f6ccb580399250866f79fdc97400190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be13b3c403228366b9aeff3d62d46a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4f87617e4bbc199b16df17e57db37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba6979ea83bfdae87a10c5e7449afe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d90379dca7c09458434994f48e736194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45409e3f4a5ada7c4a5d666291e1264195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e39a3e529b90e09bebf8239e7e50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb114059c601dc2d4406fdd5d586f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce574ebb375dea8502e87bf775e9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2409cfc4e61fe741f02a26797af35c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ccaa952fbfb33fc265fced11badf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc8f235519bfdfc006455c7e54f83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77300e4ce6739ba54cc4b4799eb39561202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ca975888e47b99eb04fa9e939a47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4777300a3bef47a18e7e303f37fade204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13467abb0055d4c5235ca17438f76efc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bda7392dd0f9a60354226647e1cfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b005a4f9fbd7ccfe9f115fe73476a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed8c5951f7bfe4a8a48c6ac86e848e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02fdb44e84fabb6a419da384c6050209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94761a60a245d77389b3070e80004210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d55e54dd4d3fe8c9b901803d9eeb9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ebeb701beb19a7328cc02a9d913a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc26e51a703cbca231e0fbd17bac89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb599da4ff110534ac588f7d85a724214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb2aefbecddafeba386f09c506a95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1c11aac1f375a6f4d8b01659ec47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0263932f05676b6cb70b1ddba8169217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c645af7e8b06932f5eaafc21c860e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c9edc37331eeda898e6aaebed4f67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88752c8ff04f1c657535cc40bd7704c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e9cd876ed381f2399936e71b61f50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d998f205557cdfc83dcb96f030fd065222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132faae895062be9ef2d9c4da99e9db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c4b4940555cbd447948102ac305a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d8eb92c42b2575391896f67942e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da65aafac059dd6054bf78f02591f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8289232ac6c88420e3bdae964e9af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a633679fcf9afbf0c28a59f1d9676d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34210d6a4b320d9eb48402d8f63854c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52c8452e7b98b2fb482420ad22fa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816e3452f64575cce3c4fdbd9fb6040231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8975b6d639caec7615fd31aab7389232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b2e658cd9ff336f0ddf0404995e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2fc30489f87bd0375ee12d223e214234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0da44a1e6ba0fde6dee6547f5266a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca1634814fa965fa48dac67417625236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae94342dfb349595d11b9653dc79ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122990049da3784ac8306b4ad4bf532238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574654dba5aa5c32bb85239fd8819528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ab1e912541151c2e7ddcba4dc2cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd837773c7860d89898ed494e9190e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e29622dba2d1fd353bfb24cfecc1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d78abdcc5dbd5e48d909c25982cb33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4b16f1657d150d478fc666702c346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f1b3ac53ca9578e12409e8070725a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e34fa22a05c1a9251dd6d82af7c7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc49fd379640dd7d46ec424f61879247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ad4834d9f373a4c34944339c2876b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc014fd16f562f036a3f5f608595fef1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da6ca6b835439bd574f4b88af86b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70dfef2568d3dafbc578ffb2db805251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd7bcfd37eb4363aaa2b00c7a67cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1e1f38201d0a26164763a7d79f5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5609dc06c985a5c0a7800d888190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e7a85d772cef8d5550850d5f0136255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab88a0de43e808393cc7e140368aa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03120e49816849cac0f90646f5c8b0d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b4dadb26b03783fb31faa51a4ae92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf01642ec0a72d92f4c1930c091b5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d16e7f2cb9904374cb7254f1136c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f34875e8d4c468e1ded17e4432440261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48a14e67c2dc799b32b05c6511ad5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9165b7d286f023e15fceea06da83e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e5367cde4c9ebaf342cc91bef1993264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ab73b896ec4a8ca1fbd0981c43b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac89057a6ca8f6b28512e909c2db99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527017097905f73f4490be007a3a29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8c29bff722896c4be511d24dd9042268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96723fdd253211873a8f2049b48fd393269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef43fec62d85d40cb732da44eb16352270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90553640ae8dc34aa47748dbca8ea5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10af4bda3ef69d3feb66e33de8417272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95931934eb4a4281b7db27e1ed6ecf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb846af976b8b9c4e18a12967e609e08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bead5cd9a3e8dfe6af7e1e695722501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cad5e6c5986feb2cef5b17ce6e69e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84d13fcc710a99daf4bca907f6c9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c579c1085450b7b6ec0e1e58abb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eac497ac9e859c6b9f0c1e54ef7b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619072bdf688eb14b5f4c26d7127e79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f80db89fc3294dac7ec105942a627281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8babd141b7eafc4703125c1b7dba2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cddc84c79b4df178a4158ddb93fdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b76f62968128d978a490f8602672c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f1696a572f4a856ba5bc04f7c8ab4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2396b7364f918af2d3e516329009286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995054bfe3dd8295bec64358d8047d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfad8df18510e8355e76ccbb0615fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb87475f790be519894ee4fbabb5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4b951a4962ce48481e2a90b868634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c269e7d10480d14dcf308bf15b5f1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff551120b1d7ea24ab8d29ac8a745292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eb6c678f084df63bf8e4e01256850293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c9f4ee54b91585b1b54a8476a6066294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde96b814b849ed17d9253b56750dfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e53220a0407b76f7375fd8b0d94e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b921afc8657ec39c45353c789b2e6a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ac3abe63a9f4b5b26ee4ec989481298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d4a54859b9c4ac7c6450d81a86ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5ccbe2204241d00a82151748a2aa4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba99d9272ecd52b7cb8c39824ff6019301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0cd6869bd6fcd5fd0da1fac81a753302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec2a0642a764cc8c9beb8ba35c64c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6deb60de2d8226321b16ad17797e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538c532e6c4cc7050485de07b488cd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6de584fe90da0c66f82a1eca9a8e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b6e01b3e10d7cc17a28dca62420f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fdcf981d9b69b6bf4d3404ff657a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b15aa4957ad5d8aab6cb63bbceb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee80b31c3b8ab4880820425d324f4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7687b32452e344ee60ae6fc8a746311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91371c544376321d25769edc2b027a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac20533fba9c642bf2dcd05af68c1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74adb95b644597ed35ce96b623f696314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6edf7e85cdbf0621a879d50ea2d15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d67df361175eda67ff908bdb47a3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece3b9eeb82e5ab62062f3ba264ecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f3f7ff465e2c33d88f3bae7af303318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a07e84feb4c7d7d7200000420db10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ff9f5aa0ed89612032d6b460a8f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebfb5de6dc3247b143137586dcda4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5224027bf8d7c638291cb56af2ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54800f704713234fafc1016ca3221bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f53526ea2bd1f52206796c9144c669324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992007e792680299fcd2219810b043cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf08dd2a010321e95606679c45a61d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e5396f9805a8c1f9635cf255a8c7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b299422ab89b157a25591f271b5887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa3a44af5b54e9bb502bdb83ea5f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f4497ae097c18c3d80d07c65db9d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bab294a816129cfef5886233f9fd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac584490d6dbc674601352cc7f4c72c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec99daa9bec71a7920eb20ddda0b59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244995a659b41843a6800b9a3979ee5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad406e19f867c8ddd85578541f00fcda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f4a91a4ccaa4a34f74a2d6fdc624336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca56b2db657bc5175714df3521371337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a14a5715996aca5137772bfefe84d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6e52ccbe6befc5a23bed2128943c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa02a383b850db3dd222fd59c29a10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacc0672163785cce3a2877573b0443341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7baf3f15aae35ae358753e2d2e59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9f7ed554345ad491eb9a589eda2b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f592a1fd2b871fc7fc4c7ac9993966c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff443f4f0896af315b22d20011cf66e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b58b202bb4d285021049ce3a3eaaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8a6261f1b51d403b2b1a2f73ad7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b04929d7c5ef0cba085eedfc69360348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b7a9f395a2668d7c665314975fa72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90009a35c55e6fc896519bd985a0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf14520dc4d0af4f65f7fdacb8927b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc804c8a0031bb672f1dc0d68ce6b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db71e2e74492734247bfd43971d0667353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572efe0cb63ad28387bda1721cd69a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e73253c8d5ac851477a8d7d02eca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7f8bbbd5d46f116bce76fd26021d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6739840cebb60274c6e88b987a80df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57bbd23c1425663a706a450533f25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf22004a50d2e9bb3618a2ce656a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dde91ddce28e5e411d4af995b1899360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae1b72c7898a886b295a455de60e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb582ed11b140740c4d12fcb15e0ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570b8ae6b24455c8ae5a513dff7e8ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f6907b2c88f0a681d9e79214b37aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f73fb836811cf98b61beaa8b3c63f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5dee6cec180a3135ad762626cb45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520116f58194841dd7ac75d0ae9f6ccb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a42099b6c00de560358c4f790f23a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b671df058e3288a4ddead74cfcd9c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a6daa9c136a670d8a7f0a1193ee07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9d1cdcc8b6917c7fcb3dbf319a57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ffe31724fd22f2b2a18a99c05cb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b596ce5a869e505b3129e280e442e59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6784cd14c72a225f77bd46f487b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8236ace7c08044bd4b707a443630ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1dcc5552747e4ab1ced563611b7a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b1014f18a1abbc3be793fc0a44cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbc9cb15f449c67c5d36b1c6a792cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c870dea47f2cc14b7c7fbbb0f1653a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71302f984f8087b535831612f1485f70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24733266a5297ae36f19a722680c80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f504762feee77246b280d90ed902252382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8295e24d005c9329015fbb81f88e5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f705604918757ac88edbea66b39d538384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f4e5d75c05c6e1ee2435be7d719d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005a6e51875bb2714f0739e5d81ab8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c92148784f9ab5dab5744a04fe4d63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0da4c4fc6e1ba7e3eb5a71b6640cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd49b3866470173b3ec26cbf1422a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2072239571b0f3251ceb8f8981d1bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6d9d787e81be742a8bb37be223ec2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ef0496bf2c0775202f7c42691774392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b34e0df47bc0fc986345fcbbef50c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb5a5962441f035f033a1cc9b1e21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8fe98b26b42358526ef238a2639a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050f9544703c8143cdb3417e8b00d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789dc737c08351d244867d30066bfa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66d9495b5adf005bedbaa24bd85dfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e51966baf20978f257adc6cb1e795399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179281e23ea23b0b541136a5b1847414400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10608a97b5473bda21a4f594ed366b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84f6c1e94e5eaf01173f123799f6c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a04dd946c9297702a880d44d0bc09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411479df270ad74c1f36ade9692dd113404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338d06f3a529a168e589ec70d5f923a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16b03446b9bc248805a1ac4ca7f70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc404395bc5a934c9404a6bf7987cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c776ec9dd78573e0f78030f68489c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b5ef7c8df3f02a2cba0e369a0a5cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94978724cab23de1fce793bd07656c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0772af4754b77344740313ddf76b0d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae583ff8555affaf6828172655bed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424af2bac5f88650dfc94336ccd9966f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718b7c29def04b593aff387a67dde52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82718dde33db25d349c60a168af7e6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79100beaff9e11da8e3e1cdad84dfd9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf78da4e3e9667c1291d2bf1df340e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b874b1f5e1e9dd22abbda5d112c3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae6d82915247ee998517d75640ac1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3697c063d5ab0ba4283ab49f6f02a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae6c4129c008628b7075b7e7a961e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd061750b72065cd595140fa982b80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774da5884c7781743588b2123a28a8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536577772526d651169ab04df5ac59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e688add50c354fd4751205371fc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae4bed6177089755aeb49a7197670426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88119e37c57867c135a8050c22149d09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d45dae052c33ba0eb382f390a2c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c29129763bdf3a5b6eb545fe4ccf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8080b8e8f0d774d2f6e726be9adc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a34ccf81ace27f582d4b637a6a06ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b89cf4803bd635dcf6232a6e6851a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1ffe44457500c0d5d4c6f8583df5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f452b0cb7325d196b7fdfe41b56af1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aec568d883bb81bc0d9837bab7392435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9376b373af7041b8c70b8048305141b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57787ec30bc8cdd8fc255686397c7b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66428ae783f9afe22cebeed1eb3b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852c23ea752c1f39c71f4b48cdb745439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18164e2ed2a98853fd1c567020f6065f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3f7b5d4cff5f7c98afaf8ecce9e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c79c6e8697a736a33f5b75f6eb261442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038356397d2f9fa15586c376a1396d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb45152e2c07877df553e50a15d742444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8dfb05bc216c87254fbde6d39ba2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e532b6deeb9a1902cfa100e46c70b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18df29d4a7635e55ac8b88fd8a9919447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3223e7d014e200c9b4f6b0492e63eab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca8b0c8374f255a86af76767a2aca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ab3252a02fc8bd94496e53eb2abc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c304e3ecf8000e9a3b1818dc728d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5b147de7a5992c20ef4f2133b1f36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274e018410ef80f7cfdbee7dfb2b2c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569a9ae76b4b0bf0163ae0aacfb52de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4988e08630e3bd3f00808fef6747455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3229196cd4c1f829b57e8e4311241fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba22d641fd6e2f65ff262a98b45bc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc4a2eb2856c0d1c3a2a91733e005458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109d4e3da6ad479d252bd0f60ca188459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bd02019c4c69fcf46a18d7b533b48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f2411c16eae2dec0808a31d4a734461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b717be605aa76970126e11cfba4a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014c90019b2b1e73ebeb2ef9952c2f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6a4e24574037aeb18d643750e0ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed53c5e9b8fe62ab18ee1048c71cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f74f3660e3863da654bd26e04eeedf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ebb7449f4eff17794969fb9c4c90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0295d56ef74c8fee3f3e5c914c278468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d1d8e84910e82628737308f5a9f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc631a49cc3727abcec97243994cc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316bbc265f00189d44ae3a4d7461d1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4da18d23377db6097c14ea7139037472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6f7535fe682f15535fdb240da9681473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f07f750010726bffc0aecf321cad5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c8391ce953e4ca10eedaac9b3ae4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f7bc0fcaddb3e1e0ff9d8c6655c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256099a1b1a311d54925e55261d9db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f15203dc3596d321cb74fd86fba80e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25ca5e172ef00e6d91091adf519dfb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20062efab211534d19382c66c4b4785d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0838c09b9abfa49b44b668c606f3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7a6cd7aa66a56b2cf2cea153217e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4242faba3370c0351310ba1b6c03d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d893ed124c188e44cf46f976fe714f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f57303b63d3e1ed217e9be58d47fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c218b65295f3a1443a02440498a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b901aa9f22ce8cf10893d47851ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cdfdf880775164e9f0e58b03e22b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcbfd68f2e3f97fd0050667df90c60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b01ffbfab7ca159e9f1de83589d8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ede9b140711a32809c6c32e45aa74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10593f383614653702397d322adcc7be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d091eb39a4357ea727a915c67014493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409321cb904ef5467964da331f57dffa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185094866fec87566f810733fcb0b61a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1aefa0b1175ae8efe77f6997194a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbc62dc7a3621652d43e5ed3f9f070497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79ff871c166fdb7f3db917de89b472498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c1070ff9622cab3eff84f60820cda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd416e9e9ca30e32a06045df086d5fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38d268dd41361d894b24c917278f2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e844380444ec2d69083dcd08b1c13e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079847b1a122b78d5d9a214dacf59e53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af91c3f98ca69d4f8c057bf6bf0372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b40ccdf88c5d69e84732ffedbb3224505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47fe5b2459c6359991203c8bb8a79a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843ef22baaba77042b08d3cd35d0b7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593054f8c4e4f32e62113070203926508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d1930a377efa65fdaa70335b1d5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b68bf212b71659c429529ca7265f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0dd29ab20f0629e8955a531db3307511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ec6943cee09404a2ff0281201fd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec90cb437ee6c3f18780f00b251cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f721a77e2bd57742b31ca135a04b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9569d745b60c07afc2f217bcb9403515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b21932b2175b295cd2be6b4c489c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50725626fb409b3f9c3ee7368637e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e67d21889f80a0c2d9e053bb59981518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea0fde3695fe605945ed9eb5196e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38befb6a106e6ffc952bbe3a6b470288520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dbf661f38ebe0790ba21ad462b15f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb33e135955647a736d2f0945569a0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e01096b8ad3b6ce53b9ce800d2951523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1845926b076160877ed8d80332c6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579fb50fa45bd34cdcbed7215b9e2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bfde557ba5386d6ebad876cbc30c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3b97cc593c6aa4972fbe90cf3d85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44144db27d84f5bed0e29a351635d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bdbd27c934d63d4abc1d5ec9da7ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752828bd253be1141fe37c4030c4836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131295291df52566273b57d406765cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911f966b8f2d6522d3b744f5d9621f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc46ccd896cc92b2b238fc510ccdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525eaaeca233f7818f2b4f7ec1ef1c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38807dc86b7601386a5df49e04909a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56214c95747784289684aeea36325536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476165dbb11c1c273ae49dddac61e4ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ffd68356bbf3535b99e36348347b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c2ac57effeab2951ee2809e8e78fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39b38b8b48053eb5b823c965dc111540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27392b1ac0846d3f9ba698ec944f303541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd013c2a635b2b3dbf877e84d529e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd336748f3ef6116db6589fa321a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c897e67900d99b582753dd53f07cdba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8bd0803c3512a09711ad4dac7882545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee90d11db4957b82d118a44478f642546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168646eeead13e8394d5612f08dcccf6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b0e7fe55c1174f892b2ce61f80daf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f86f76698dfbc3c013f6451b52faf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d8c5a4fe4319c1ec3ec605c9a7d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a777cdc92379966612ae0686bde3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12f69b42dcc9eab97cf28e98aafa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676b249a5307cbe1a28e86abb7a321553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98d7b0539dc8fd47f7bea24f00f4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357320d4d3e502d8153e016c9958e71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5731edb527a64ee3c785b5fa1eac8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d49982412ce7db75ae312b7052f3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4762aaffcfad00e6884b4380c61e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8ed333599387f3d08e26511dbefc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf796a1c3d09746f5a2d17883ddbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79df38c2af3b9a157b3b5c72f6d4cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad73bedef8dcd6ce5f5b01476c2f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f590c3b8ea9ac70cc6ba3d927f9ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837288904e35355349a3750bfaa66882564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa13e8c1015be63c6e90e6c60aaa902565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c47de657aa139bcc7649143adc30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d8bf3f6e5dc404d52bd15574abaa6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d5fee85bad7de3842c5319e56a555568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eff77d9f114fd04fce3391ae6f0da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f86b1136ca2a495e974408996eec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bed5a471b10f5d28585a34b48da8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a697c33967e86cbe9f10cb6aaba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e28c94cd33e42354f7536569944def573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d9b21a3d6059da5577ee7305fb72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f13409efaa0afa33f6d371dcc7d2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db8f3c90e0f0553b3c4f0ba7c27aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc86548342b14d0e14dbb7c6dec5d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250dcba968d8e4bb08a2a838b80d092578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b9d889bf291c654703787ab7a83df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e11a0ca8527cb7053639140922b79c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6129ade2b208097dc850fc652174740581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0dc5cc3e47c727e8c0ddad7ab5b73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98d5f1288c72a9cd7a2eb255388801583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7e4077f7f87c47f542d1447ac5753584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fcf455173797ee79d3d5438d4b1fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e657d7fb8f82cb1fc8d90f33e79a43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ae8d2936dc74f3f47e1bfac929e26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2adf48db519bf7b172a70b0a5decfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf93e4dbfc4235b3164e1309a7f01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed16f52ec63211e09792e75e2843ed3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029acb86d941443f7de56f8da9ef042591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038ae61e211a04ca30923f7f40f995592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1f56b838b705d950109f38d6a340593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed235285b568489604720b773709e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9125262582234ed4e44353c67b62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb7d2120d972c790dcb3952313d49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388304335327f452dc0f73199e43b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2840abb998e5235404e48d0a8e83155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0899ef5173e0128e1c8a17ba78574e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd49cf51469097dfe76d75071d37c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0d53691ef22fdc66b7f8444d4949601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1a3f639462687c92b9bc648ef679602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298772ede1ca3dad9108433ac0af13c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3b0196fbd703f581a37c74d27476e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b679ed2f8f2ac5746ef6b9b247947e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290752de85c18c58e1a34fd415cc4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21174aea971de4b28e389a3f03ff44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382f2a3362ba8c382873c1caaeab43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b897a9435ce2971d69aa4128e8703609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8277637c3341ba350b232b321a16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c17367135a22a394e296e3caf011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf8a1076297b14f98568f296a9fe1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbb86b427f6dbd581fee58fddb345a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45558132e145804b878f3056302590614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584234286be41be9ea699a0ecd0d7f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72e89f5a9967908caf8048ec958d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2294bbfebc7163200fba32bfe4911617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f69b88b99d67658e8d32f1aaa371c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ba0d62558f636b5d23434b6c3bb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79782905331379647fe7b889fb506b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9350dc5669d2bf11d3035f6ead75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc353404852229aed808082f340c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7ccdc4a196faeec81fe6f6561a74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1e5f49083375a9e3518ac8b5821d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664c526c9a19461f2ba997f3585639625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312efd9f5b01d12245f7c5eb839fc7c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe8d1b9253d4378652b6e7e58086a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec85e62eaa436a06d8536ba32283fe4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aeb39d1ec6040c43077242124fa27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba352ae15581726872a265498ae7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f7b2c7a00a08439d0f1fb629731f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee7c68a7338460b20c954f2d88902632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ffe5c74d2f0f8bfcace52992e6af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09c687219b4432c1d28382d7bdf3c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b94b587c58f3270fd3c01a49ed45c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b91e2433728c68d1629570321ed0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e12afb5cffcfb9f08fab7ddaa0cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82269489ec681e19762c527cff2eb2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381340e479bb8b2ab4f4262a7b8340639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b55b61038252a7e156ce123e4125640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee7823c4eccf25c14a8efd34f2ce2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73027ff2c19c916baafcbad2543c28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e381374da5b8753bbeb5711823c5b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349261adcf840e7879dc7c1cf57a8a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786489c1b23fcb8f0b9ea1135b9cf9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31fe868a5ac260c7683ac39f6ab964646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548731851bf976f3c6079e2e8c5a08a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32920f888abfe5df88b3ffaf747d51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63ff47b023b6eb9bafb4b6c711024649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c78766c69013b7b9caa759c77880a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d4b12241f7076966b4a598941ae0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae21344b820da9434f69b953182ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906172e64d8c6c64d8e8ca5d771729653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267595a479022c3e5ad80632a25643de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64f0943e56c602bdf8166791a124cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c659e6b59c4f1cd6ddfaa21a9fccc26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210786dca8e4c58ac4679d766afad4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbed7e856a7e380ef32e8ca37e14a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ba7e43dc5ba3bd36fc8f74f5d1b23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd303b2cd4d2d644f414b1b2e289c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff017266a97dd82f3918a3dfd5156661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae301c0a634bec88e7333b867df98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3c6ab768a923f7acf8ed5d41d445663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c7771ae9732939499680814175171664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9bf42931e1794fed94959eefa299a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e632d28493623c73fe82e5d105e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dfd887d0e2ded0f43b415684e6a81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc483b9c2c3b7b83674c596d0ccdc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7dc01acbf17604dc998b8f16b77cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d51d70dba50023078d4df3b75f639670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97134b7c5d21feb36c9fb8c2aa07f0eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1146f3198717a2e14698ad48d07f08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284a0d785365d0113e3810386c4c03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923d7ced3c1b4ed7457bee4434833fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a40eed112d4e9bb74a2f1bac0c268675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f3f33a88535ef6c0e1c9f5ccb8594676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22a6907b7033161344a7affc43c841677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8b1c7d429974c128bcc7221fd56e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b11f93ed8882d9a712f5fa49ccf3ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c868bafb9cac5c613a40f0fa12149c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea08bc76e9d851264cc67b00773e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85642152a202be81c7e4d26ff3347f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ec248c551b787d7bc1a967731eb0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573312aa7a489de4c2797e95becb78ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb8da5cc563348644c6d00450d3b92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cb6b6fa45c8eb19682bc086122eba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab4195d1ccd42f03d567830ba61238687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d247a429465e1c9ebab13e29c8c11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5709ed1a70871d509ed99e838bb80a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822667774372be8cc48111d8eff5d267690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319b7efa56a9ed689f5815911f825e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df598b7a8e96086c0231ee3fb2f48692692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3affd8ac3ab0426bdabf0cc0af87e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b498ee26ea70acc5b7acd76656a8e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365df5c42b17e71f3edca19ec142242695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609ad08da3b84f3fb31ab521158deb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84807824ce5cb322f24e3b78fe3d3dcb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab9be4df87cf7a9ed4954e8ed6de1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c632fa1100d9b00c8797303bf8843699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd95e6bf37b184f562d615e8ca3ebb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9fc3cf9ba012fa678ae57fa3ed51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21615bf08ffd2e58be620963ada8fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e827c05c4034d7d0bd230046bc1bfa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcb743798a2a3c8cfc126831461e8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be96a9a074f90748575e70ee8d7d195705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8819826fda1344caeba4060ed94c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b587ba63dfb9e5b38949631b8d5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dafc4ba195303fd7445257cb3b39b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3b281dcae0c9444e3f84926b2b00d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7056ffa4c5001f4187e83ae284a49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a113e4815e3765091068fd149471711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a6002447b000111b2ee4905087db5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6507d4afa4bf5b517b9c6074dabba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433f7393cf1d2301d194f76c48bb5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c2af79fbb0268b89d8c8892dd08c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785749ee649574c101dd1f0d72b4d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea80bccb638052561577d2b4a0f229d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1f4c7ab573c5ef9c7dce7b0fcb70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770aecb149a9f0dc00acaaf2ce5eb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364388b90ab671b505381bb1ccc82891720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea1d802b2f79208cfd46dfeccd0b3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc51f68f258054379f896a3426878722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188e49fe4f24bfd3390af14baaf7de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c49faa071f16fe408c465aeee372f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b9323bc4935a58acff525246db00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66bbd07eeacbc879e6476d530911c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad190cf6be1be12a261b049827c3ffd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe6f6b0853d79d9cec76cdf911899728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b2e26284191b2f9c2ab38d69e36f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b158f21c0a9caf9e5c3550fb27f88e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f20490deeae195ed0c2f1bf9de9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad46def58adac40c7b7f35fe82245b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d3fa758ef7905eca6599e54c5049733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a92a31c4e25eeafeb92b5d7a2a07e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d28e3745dcf3aaff500db846d9c20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41197b696c8f08ff81ec207f56b38bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79644bcf75ea0774662024729602b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87f0819c6f40dd0774bc03845d4c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd1981744b386873eb3044fe6e112739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db048d229189c5fa2d2ce65217a73b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e9a8f9829bfb5ad91e96c83aee6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937db63f1464ef4501c8a0c8231dbe27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d82365ffcdeba5b57cc12a550fdbca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e10f5df986fc68208810bcb744e6fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d32cc8dbf5eaaa63dc0c2e84f0656745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba40a472e309a718cb49f0ba2d9ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6edd0713c8f83f16f34cb2eda0a4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f2bab81bba86b250f4f3b4e75991748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c3c3d6f0fe299969beb9ed6a44185749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168a403f086130cbc029a47a012e16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cfe19ce0117632c32562dda8ec6f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e2f0375d3c2ac59d28d91ce34b26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84298c735bfadff10c712922b17e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661396ffcb0125df7a7ba32604fc2188754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929e335c8affcf8c3abfa58a231b45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b613b335ee7c7aa241b02e055150756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91250bfb3a640e446cf6979aa6072d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad9e31c543ba8231f8d8495bf75b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c290c57a9aa5db5cfb8887bd6a55759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47fbc466ef46a6f7d883296eadb2e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ee8176faab07b24fe75c6fb7d5a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079d94831ce6904ef16040d8054989762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ea08e8a9b03f4c827d5b6ef722a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba1a93c12d22bc1c8ebc6a45b6012764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573869929a8e347ccda7e3b512faa92765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec52fcc37b83c7c865f9d43ca49845766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241cbc850188e4abbfa0263fe339504767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c4415de2286be0aa77a474e97c6cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1cef9707241d48a1500278d9a4cf4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d0f99a8d801e2d3a3611baf29302770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd823effc4f2e79694bb3b06f35855b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587a209c3fb010efb74e5f329191e30772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326534f774fd430d2b282400d02e319773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d6e2c623e4eeacb3f3094336e645774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d7b994eb75a3e211d735d58eaae8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1878fb2f5d927ccc288092904d293a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f1d4d426ef28c10061a3f387c2e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e1596ec63b01bca5c22590ead6460778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ea18404bd7ebcd57965cd6c66c8a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57cc6af4f0dae9660d8f098d43e87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46eb39164a9e92dded64eec12b4994781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a2d1f22600489a723c34e3e5ec202782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd8de1236daf5db03ddf0642500b53783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1e612a83422ffc35b489b83973e33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201788b8093f5e02d7481955dd3fdebc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2bd9838594a46a3cf0e6daf52834786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a1f559f3e69f8546b19567ac1325787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7feac9a2da976e57d3e05a230203c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1f4513c96f84bcf9a1412403ed14789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac971dfc70222146b535641afc7b14e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323051e92bc52f39efc158eb5dfbe20791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58ea7d37dc7f204b397649c7fe5bb0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885106220240b06f150b0f3a1cc37be1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f85a00d91e88ef89f5f73ee650aee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3d50e88efe351dfd227bc85e5339795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e566c3dd8e443937b7ac0cf86faab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2369b10d2ebf4cf51ed6f52af95f30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afeddf04f275d590c27e7a0272117a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2d656cb498989366800d60c085a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c2dabfb159251e50a29ab711ad4e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3467caf70c2d716f8028c9728408a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d83a76bbf05db515acf084743010d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de810e0c0e6122a26cb52ed88866afd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d3cdaad56f1fc6ff54d2fb7538518804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a75d78c31293ca4232745c2a6d2d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb6ecff483cfd8d58fe78a67a89e37806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e77c6ff8a87f5fdc52f2dfb1ecca9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab889a4a06ac85478bfebfc17da37808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd825edab7966c9b63752e72c29730c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b726d99365d85845317891a9c182810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3856a9a237ec080c842152f1d7f165811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5948eff8b7d155f2704786b1e431cd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f07c00f63a9b3a0cbb68cb3ced7ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa7c983c854176e78866a7cbb987d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ac57958aae5df3e5b36458663d31815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab380425f2fd91dc7b6ccbe02aee6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d8a245b13fc40fb1ae8c39c09402817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e8f190c9166fddf05bde947549508818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c49668b5bc8164ebb89e1e28d503819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8bb24e45075bbe2ce471381855ca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e271012eac25c9438ae3afde6bd2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86bbe0a3d95285868001621303ee8f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2db919d242b21ceac3d9239a26ab8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b886c06750b7e060177f6734a1ff4e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898491a997f7307a66a0c3e06b2300d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440973996ff0d0c41bd4de7a191aa73826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d67e24e47149a113c34530d555d1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03d3d0357a3f4264616f658951aadf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd881146a7b169fb2c5b83d87c4b50a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0a950ed1e07c34353b7a9bac625ab830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1349b84b3f492e6ffb7c52801601ff9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46a21e7060d1489c556d780b69eaf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76f535b25bdc3e09445248c38c13aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6096ce19150ae0d4f345406f89848834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f143e70cce98bc6f4f39ab7a5857c05835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b5342c0d1e0b8b59904895f4a4e2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1ee3e20eb5dfda4a7541b14c07b0f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eef675f90f0e062492c4c32cf0dc9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2aa78f8dd0c4778fa7da1aa85414839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315c7b045fc6ec0c2e4e5b1644dc871840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca1ba380e9fed11b345d777eb34aa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba070d6bb135d397ab945ed2cc8c7018842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fbc1c06e361ff17500217aa825dae843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4576bda44bd1f32b811e5051e7b201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e273c21237a1a161ab6bc132c7eab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b07c08d207329238d3e880210b703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7082514396a888262a274f0e454774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70251c98a41a682689f8579e25d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101133c7b74c1e4bc10dd98606b75b756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85a7bceb9edb80db9f85a1ea749fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e262b82ef6f4ecac246a2008fbd8c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845a3d6d2eb6f5050117751de1fb439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1660e04bd46c012f6709bb5e1e2b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d2f44ec8bb16c854d1394f56a801111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90eda203321f7eedec63fe9cfedfba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c665b4a9e8e4356c8d531bcf8a94a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35190fa8ad6ded9d53c31207219af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735805fabe789690d25b6dcf140a3b9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb171f0fcb6220f22340cfcc2c1a54416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7156e3534a733362489cba84b0ed71917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504ee0b18abcb637356c2b1650ff0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d33665cba6dff9e61961b9cfa9fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86259b979b39dcea1ada52301ce822c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7ee0c6ec5c3e14742fc2e9ca34dfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e474ea37adcd760bf22676e72ec8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7343ec49c08a9fd80f315e8b8ab958923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9c0e2dcc600305a33523e95a8a4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1abcef73bbb8b35f413c2e403bd1e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09bfbb1edf0039ef96628b5e704a9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1cf002b23e3582dfa7a85d051bf7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cda28d7450d6658f3fcc1602aea1c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bfd7b3e67ef0f15fd7fe029caa40929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9404ca78e09b1a74ba9c2e05e1fe49130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f11b5ba8519403553e7a267dc373ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da4344cc85182c38647881387a30132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bacca0e5364516a539218612ee56f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c348f90c716c5d8e0c02f384b915e3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d7f1a6db9ec989873e5e64da74b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f561dcb1eb51d17a88dba1e0e9c19936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0d554345ed33a7ec5450c80fb445d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fd2217e96b97ccbe30e11baad078e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78593a66f5ca775109970d4b91a9aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc677fec43031d566e6b24271f68e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f026f35ad6d32ef885cce4d63ce710941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a38f32a2aeaa5345895acbebab52842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e97587739ab6f00700e510c68cbc8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d728df2c0378e4c28939fab08c685544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b473090e2c3a05effc78e615ae774145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8b816b4ea795195d7d146927002c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664411443506ead8eaaf5bcf79952a8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867929a1b5b80003fc4e7f8c48e13648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2b916b62dd8a6bfe011c0dc3290649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb1556e5cc743abcb2ab77a68b93ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa2a2999180dee79360713e4de98a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b83dec9256e5bfd55b3117c4d73552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d1b7c13a2c7ca6148278e186b37953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e710e57b6f43764dabce71edaf6b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1f1fd86981e5765f181fbb605799b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09591a8c3a279a6d0df18918709d6e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdc7523d65838f70c3a1dc65bc023d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0ca3aa35a52d063b563a116dcf9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fad18e9d79d16a8f3f2de2f070d8ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4664102f206b38e2f1de449935caa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9bfabc98f9871000c26ef54dbc5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e84cec9bb395f579f950c40033f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7c881aed593f1b3d2e905fb53d8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd625d1a47444b1cef85c98bb4adbedc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6445548b7f1ffdb98fb3739345837965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a924f651d9476492a2cf9936b600ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d8cde441a872b82e519ed4eabb6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490570381af0aaf7d0932e7515ebbfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e2c7c482656bb9ac16088203e325369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb8bd4a38adeeea2447154deaa689a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5e8ece77063b3552963aa4ade523a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907d2fb0832e47163dc9fe12ef0ac172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e077f193a57fcb996bd5a8ac129a4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497bcd8ded5c638ccf50aad5cfe469c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521aa9271c626434d4fb007adcad88a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded51bfef60ae610a13d523604deaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0812606bc2062a9bc8bc2fc20e7e0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa96357e19819627e873044c960c9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c72b24929cc80c99ac81df0cd033d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aec286d83be15a056fe2524b6529a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1ec06faabacc11a440030b3ddda4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deafee028c5f9229cc8160d800411a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2c6f3c23767d754f2246210ee48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc204446f50ed97cc6d0b636ea4c7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f626c8a3f0a4811ba6e5aaa30b66abf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e859f927ac6e993532fe81597bb52b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2778d7cd92da8ec090f847a60f16af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6dd5ce3014cf473fdc82688ee39e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d830b8510b8615ae98723089e14197089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d719092284ff27d3e850fc1c1c33f4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc37148a2f144e78556a0b3ebbfc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e466900b7cba0bbb584dcd21cca278292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764124c1d694300d9487bcdac7add893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee51aa2b38f7ecb354b553cab32ea194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09444bdc4afbafa079d61dd5b3e4d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0f0bbb23f2b9f5134653a79f08f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c326e973fcf006e6016a8ceaeb9830997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f1e3be7643534eafc5ca5de3cdb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8e85702422ebbb0ddef8075bb45199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24642741888c0af2a5e4f1a36756918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a56e6d1e7bd7ebb440ce8ff8c013fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec909d881780b35c2becf3934c8a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5409c1f619d28a0b1071cf658c39986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e40c13b6a6fd804de26363eef451c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce237a0d990ab9b1d3aae82281e33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60de3bece6da820e75f36539dd4820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731e841b746652b728df1dc2d587f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e8b619856c98c0478bcb918af3f59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8ece8cdae0d5b670097189424aae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10724585b63efd975507f51a7dd20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765683d1c8213ce2ea5e2060dd1786b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b4c431838a3e2d9861c941d0f230c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651a9156f2248ac7d5a5ff7cb18c71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da048143e898feead5088971e72f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a30fa1d9014ce48201a422b28237115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e38b6b25711a8342271d31e64b1bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bca2c232100f3ee207de6efb97459117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ddc4d5027def91f9c3f4b29a3bd7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b2b64a65d206600142df6aeedebc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc93e62dc39b6254c197b6c190be0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4146e7b3561217b54cb3ba0ed0bbd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c739d20ed7a2f49f072ecbf32e1b06e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bea6a0326a08d53c3aa243a7ecf74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a7eac7e603f7ea5130b57da921543124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e7f719541530b8a6c4cc629a4bb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cafa5de6faf83839a4f09b7ab85ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137883005758909824f9517ae597946b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374286d47775d45c483e2bb9f491bbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b73912682c1cc5d1d22b772067ade8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53221f0797d5ec997ed18faf753edcaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fccd84cc75097759fd192b500f4f42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c2de4d598bafb73f4c5cc9cde4dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b20731dca8e3fdb895a8f1128e01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd93a420eb1be9232377a00ba02b45d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb277c7ba9f5b1e6d53564cfbe7e9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b6016852f74f85eec8d0d0e639e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241e379eda2a82a2e833fec430d130137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280b414ec12e14b6722b5222319cce1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a24db3d1fe184509d23977482e75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99019c53771f7c4556e33ef1474d1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333f5ea2af8f3ca3992e0533021a4d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e15b6c7f27dd60b37884771096d314142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002072283a3e6529467ebc826cd7df4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769737a034475db1b68dfb72c0124178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b88b0654851e559daf29c583ed355e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13cb6a04ea641c5dd0418ea8ff7750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d4db85b8176f209c2194f55327115147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b5d13a067c858fb0ed24817d5a199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6b6c6dd25712022e46ca59cf2c1bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d124a9c2f5ad1d0c38539606af362150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143106a0a58639a6370dfed9adbf45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077bdfc30420dc9af266cd28c32107152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b914de954df4cc27b0d7fd0e392a5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b56ab01007074886022e97903a6ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30fd31967972fa66ffd05cb776fce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9c9197ced8eca5b02c02c1322194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43c2b7c0a8f2f2e2623ce93be6a64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf55bd6df0807e15e67b4b1c8be348158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af0bc945bf93458663517b564326a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c9c412ced62fc73c52bf41300cddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979ba02b211be6765e01674e9c560a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444d00531e2fdd773cbcc24b9d2883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d414c17e2c4545316fb9e2ee49bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723086a7bd92ae69dfba3924a3e526ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363c73489c8ef25548ac5236c0f846165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ed8e1dee37230ae12a0adc051e44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32330b3f9ec53e1ee107e621c1c8f9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b9f170c0eb12c1c182f8aef735dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640159398943647ed02cb1fdb1c5569169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2bc246adcbfd613acb73993cb0a2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46addddfb0fec594e03c7942a35942a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eb8e4b9d88cf7e459d93fc8d8a3b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b434a3fd140246f6bd6de9158fd7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eff92db2d0682a32c9e72ff9f88901174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c34dd4bb236f93c8793e1ff7d61e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb039c7c77f0f31fea80ff3901a22e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f152322af14864bb9bcf5a1df514177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db196ae94142e5836a07e3040c7df2a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee27d6d9f613de4e9329d833bd003a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe82dcf521e5db4e5d6f03cfb5750c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8f3d37f87e7d3117cbba4fb092152181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e196a2d54cdc5e41dd8afdf586c66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa69a55dee860510d49710af800c0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8fbbd6986e316551a1ed995e26cd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544561c68e544d692452114a015c1e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfa420efd7405b4cc9d255856279fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7d2b269fdd29b93d596096f2e214187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ab9afe5e13b6cb66a2fec0c3def1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363d1ed5011d2264fbc66db0e4be51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6353d1c1e90cf6d2fb039951c4ef4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd43c749fdd63d35d96e53d1963fbed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20751ebf3b5d57112cdadd988f38ccb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd20a2b0ebc54dc4dc477d597dd29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac87fdc5f8ff80906fea17bd2f83a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410252f834359eb675e7b956f63d947195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f3d584d0ac33c6f90c5e2b8b0922196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa525e78a7c334774c7e68f1edb5ae4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58ff7b59ab94faed0c4229d37a295b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13153d09708af7652235ff7373bc49c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd459168de54c7a595bf3d58bf511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32a369f47877683a07f8834e8a705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43397e1976a95a88968fd6d82abb0514202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e83ad918f2bf2371fc44b86a2e073203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79f2f0e87e313de56f0e79d452aa30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4ce8e88ed18d8f87571b78a6b590205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8628cb1d5918805eb71ef0385276f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862df8a95db0455367236e6a49b3184207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1bcb6d77789400acdbd711aeed28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e9d323a524952695adc857e725631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c36b60d5df4e29049af41f4ee3a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b891640229b363a9a81a39ff49e83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645dc0d59a3f91cf66c4b8b92b018b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80143709e3e56d5d61a67a86ea3eead8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03062621a99565ea83f9de5cce203a27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302366ec2171b86206536003d604ac81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe38a597caab5ae17ddf308df6d94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779949b31cc444f9e039148b643fd95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5032044caebb8b31173c05ce17bbd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c9462e1d07ed89f4a8928dfdb6d0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ceeaeb3f2e8fd4c09dab35d4eb5f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86f5154e2bda4739531c9c5e8d6c47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4777cee84c0199ad6cbc2375bd0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef937c5d5d8752ad29c107021ea530ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290f8b12bae114def0695c06422efd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b0e4188738b9bedee3c11ee755d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b852871316e2abb03a010f7ec06338226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19639a29b4687528b92799c1bc8eff6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001883913a72f9aa4bc8a491f1693f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b114185284b6e353f955df25e8d3ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ea6fc45d63961ae3e5b366435089230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a0be840448d56f0b07ae82210313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa9779b676dc9f79f749423517fda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873af33bc06e1890066c31bf614a17d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86028b1d4f4f6acb59c4f1096cc5bcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd63ae3895207daa43ee3bcfeb491f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007dda6f8da1f02f667a58a1c80a2eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ceffed9bf4ff18c3be7448b874d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd1e313e410fcb853b55c1583d3a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031af3fd62f5012cf27fc7d83764a35a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516dea642fe6bbec77e8aef4586ca73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f3a4efd45cfcf985aeb688aaf2f0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f6f0cb9b572db57829dde4f966fc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e616f7259bb7cda1712beff644afcbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7fcde8fb4ee523be2eec94fa93c21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598e5179d04215d78942d232e29db7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd534141d2191c1bb1175f41ca6c1cd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854d71827cc867203c843cb98f4885247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a237ed8ff370bf7f71803146bad5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f6193c4a201ba9b5b43ae4f59c9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed2bf8e1d4a0a42f9598b80cff1ad5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e1b60694a6a94ea5f3f940fd0986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793201b27f06b2f07422df179fcd988c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf67285ee7252717c114eb297ada6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10ee356cb89cc227b17683e5e417d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6e1b77871166fe176054cd690586255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452505227a99d25825b1da3ef03d108256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc981b536c7042ac64c24961322a8ae2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc2923776e40e941d6531d0b12c9ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94097182f5e81830b3fe794b2957bb56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988fddc852956e4b7466fbd8fa20144260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb7812473657443b5c8f587266b69e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877f75c21881299607a8b3efc674aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9355b423a8558ed04f546fe8761910263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63711d40d7730c73040a545fa14f1408264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bbf86f0e47e8f9963c85a0fcc9965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03225379fe9aa012bbe7212405593e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a3975b0b151c1b1d461d86abcb1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76ae312d15be7e04c67e39a6ef7988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f38f12cd974c9f925fb93dbccd5f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c3cb59a84315399ab9b7b7aa0e2a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12550e4ef3c11ac55c075d9c2d9e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c9a71fef15b7f820674cdb245ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595abf8a269f5d896ab84719df1ac99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab506ba0e39d3ef8112d09182cd57a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade8b6a8409d06a63172831e0e1b9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6acd743120bcd584da11cdec9449b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a67ea4c53b36916d17096b745ae7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bafa9a1bede13dbc7434cab792234278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06a64f7155663a8c47b51c694187e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1517a97fa5ff3dc0e1a8883bf1480280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f515ccdd6c21c7320a05dc4117dff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d790ef5015884cd8fb4aa7f5bfe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e44eb836c86336ae2f049958bc701283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af3d897c4012383db1bc4312906333284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77210353110d4810d0f6d0f0d46f15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8961ccddc2e53520c375a3542801286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8d97be7363bc7f44a3adced39ece287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf9dd50d6079317281e4ebd43dac28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0117aa3ee3dfefdd4aecf422085c7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ce573097146ddc593b5cfda3254fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f784b23f864a0ed60cb8d64de06c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b83f1a1dcbbbfe162a126ab8c524292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e25adf096d0f340918d23a6e5c98e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775f106a8555f6b70093b54fa2d56ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1682192847543bd6976f7e55556646e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a34961cdcabe16e446ebeb314161296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ef8e2b131a4393553f217fd54f03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af746654036d34a175b2636f1747a7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843294c453c522470d8740ad0f75c2a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6941061bb4ad0b0e7ff0ebd854b22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391c6a834dd6986e0b2fdfced877c5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8283a14a8b7d49d44d4cde01b2de24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997308306692ee3c8680e024028ed15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cfa2d8051c57ec9ec97007f67c4e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed1318457d80193dde81a1141fdff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5fd12483b18e3c63316152ec88ae4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc431f59b8e98efe9a92d3b1be4d3443307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895281d5d702644835ede8ecd5c931308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd277ca87a87a1b7d428cdbdf0d25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651720846acd7f06edb3e136578fbd9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e76af364d55df3b857bce0b74d1bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc95c6ac1d890817c213dc1b58691da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed31f799b88412562d072dbec57ebbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136349da0fd440d9583bd148a2c0749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4d4a3b51128139d6a4b72c9df4498315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56501536e8aeff43d38c46bbcd518f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a927d37ffd9e2f448f439811e7c0a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0fee7e48370dad59e31e0928ee6c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee8808a1e191c8a9165ef0bc62941a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a9f9017f62c2ebd8aeadac1ee20d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5dba41aa310c99f5b44da9e77f38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa5995f3ced06f9f18522c425c3f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee406e1d5964ecc837004b749189a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ecc8da6ac98b76c7724d21c1254d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450471f65ed4a9d904d06e357e3c2e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082567c00ec29b1e3a7356abc70d93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a1b673c6f90f2fd55d51462ed5b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227839742a0c4326b5b0807abea4263328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbe7750c66a31bd517575e443e9819329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30442e9265c53139f36566cc197436330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c6258a9108ea2bca65112ac35a3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4d2a16341368e5e87042c1601c81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb44e371b7e7d0948ba0f6faf148587333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1707b8ade36a104806f8fa5f9f3571334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f958c866a3d317721199d485e932ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c9d00c9be3b81aa41e0b491b8c03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5be00ee5a85592fc0d5e7d7893e5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1abe786a53c863780b7daaa02ae988338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a007dd47ba60e04bb21aea2dcd441339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8591e1764b3668c603e078726538a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c349d11d709ee6c3d10f22b9c022341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14002edb3c1758987d6aab267c6b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353b981035180765c337f30f7ca7ace343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c391fc0697ac7d0a1eede4e8873bf4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc7cb4a1981fb11d49b494522f614345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152359a68bb2ceec4b4ded2034710a4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc8a0121c04d11f941aa3760f8039347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc275ac418cdc29ca16686645265e4fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9157d4d96c9edf6335fd4d04114ccd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bddcd33a9d07e5f9418e1448932d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a77c198776fa68e15559ca19498951351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b1108d95221c6826f46a767e92d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940165027924753df32e1754e4795c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45da1df23984a6f3f3f6047c98d5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10151af6c95d72e6144b5c0d5af65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc87c6411e85e2ca35a51a64fdb0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a3cdc162223c576f2a514e063a98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427de266194933797b02fca767c3a62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feda8637bfb88dc6423ca8bfad947b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5539303b67be1bbbf91bd3f8afe5d36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c025adab57018a4c9f76c44742f59b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ccfd19036b627c4f3eb9891a0793e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ab02b2bab937460af8dbc8cd4b14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c831d759a9274935f7a03ba56248364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4ffba6530609089902c3d7347d50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb82e9db7813a1ea56e62cfa913c4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff75e4a1c64da6e168a19bd1416231367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae35c7e545bfbc4402f7030791fec9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea8c2cb1a58a46765118362af002b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1103b1a981270a0a00b63de47329370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c416c7274805aea67f8cc6c1572ae1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b832c7e5a94be374bd6ece02de212d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ed0a5b5feb8565b385cecf5762766373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c82ed23021c2dceae8560d698ad43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf4f9474023d84afb38a611227cd61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e53a0dfeba9df9f123e8d041c405376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0e86f46870d2dd278571924da8d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f97ba18584898e1810622c4cf323378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b0261a00ef170c110448eaab87c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6a29f9df4b9e9fab349d0b9a92968380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66285d33acd329b29afa3a6904423571381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c170819d98be271c07fc053a08f6b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260881fd800c4d7e2a4c2a226a1f452383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7c584b51dfe8ea698288aeaa7a19d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a40ca7c7d82f7e6fba3f39a2ff9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a6be8686253dcb0ccbfb2d472e24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f761880f2680260832559d70a3f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e0e3ec6bd871e8edc5e3dee94333388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac46511f1fb8060990b2c90d1a29b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f16705346c2d2268e95cd1eb51088390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4f57db95fdd0e6253adc4126f5f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96fea4e1ed18aa246c2a2d942b30ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067edd549a183e5e1f108f87b45ac1ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cca6d1096a195b3a53afb3c9bf8f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804c710dbd1e70d60e83a972e025c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96588e18a588515a314b233c5b47ae65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15a81d7062164d08ab3aca7bf2bee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032590ae2bacb6abe70b9da06e067b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5796c44653b5604f7d083850fdcee2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff565ef36b916f919b14e1293e122400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6eb57d7395225f6c4f943e71432a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b678556eb46482cd90a1159678b3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031056d5b9c09784fbdead519973823403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40998439ef5ef23a98496153fd69bee5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcfb6aa3a2286bb41362de0698071c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd172b0c208183a74811c036ad203a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979676484c1de007a4d2fff9458b631407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16760fcd345b8f5619502e6ffca789be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357d35e154c965afeb8f68330ea035409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d0ed5665e3410eeeafc92e551003410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f01b8b0fccd842f31838de6b1491411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae866d25cc91d43bfdc3bbeee902ce5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25064ec51f7715327001cc1a8a881f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe3c5823d02b6b18c9447b08d3834414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96677552ae71800e0cefb0e8edb45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f8e4f271036ce92b0da6921389f1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2a37f62d5b1d0021297a408c20caa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc929e4996125add554309c8d99861418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc1a5915bf7f06def02c1b561bb6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d916335979d3db3045404a26ad99d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ad99b1ffd48e690c15b38ed70636421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44ddc352a35cbd56f5d63626e661a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878303825f35d53eae87ef5d7fb791423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e498ee0af43c8d19d0abfe0fdfbf3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248a2dc7a7bf4f43f10ccff6e6af90c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781cd287e0e477a1ef38752f1bca06f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498cc3fc07cb379f27be166ec306cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba9991768008f2944338c2700f7259428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295705fa9aeeb057512c9d82a07310fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff53254cd535503779834fa6d526a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ade818377183fda4060edb13817124431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d2bc9859fd55550b09d72bd0036d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f44c18084730a689978809a6f267433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cceca2879b6f4d074e27170c00234f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2db494193c63bf469ac38382f3ef7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f172b7f13fec00c261d2209d91853436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d4ff1c1de7df7118c21121db8618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a7d7daaaaabe697b136fb8fca7a4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d1eabc319d906d4d4985af30cdcca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6d7991913e1d37f29cce105ab7c68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c8c5e0057e5e90d6d86cc4952363f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5d1c7827cb9e22743731f2f044d4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c8eee0065b3a980913ed76273eb7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c250b3243a60a49f2bd17c4b2ef21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dbd8b6f012f3444f75adec735c533445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fabffea64757209194ea952a4c5edf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f43f8321725ef57aca92cbf465cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6255970565bb71461cd2628846ba74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d827b22cfdf0f15af685e84d25545449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164814c1fc6fc234ff500376c55d30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d3ff47198db0158ecab6da792ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42442638f5f5c02ce299916c6cb00289452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdcab8ab4f80cea27097f2339719ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3987357a8c61ef4b9730fd0c474c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016946effa3b751f87fcca2f6ac34106455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0f8a19ad21da1b9ea979f69d7711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8687babb95e479fc178e659231cda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec046e14fc1de811eb734387fa64d6e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7ee72d836a4d5335640bf6f4b7eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73e875dcc93ac412631c7fa3a4329f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309648a5ca44d43d8eeaf83d22d3881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedf67716b48d1e2cefdb176e7f8cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08994ee3ae51b9b42a83e4caf9d785463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da696814429b7a081d6cfa7afde6e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00dc914ce9099c4fce0b6bd45230a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a7e09675868e6662ab52fdd10a5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236792f49ee9c8c463ec50ad2e42c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9f708e455c64f08ee5f299a756a8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd4cb2153b6255ff77abf7a90650eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa95f8c81926c9ca75d128372460d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf391ee2ae142637b24029f140f808471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967e6665efb92b6b6746b5cc4a4e49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e65f39b4d0dc6bcd75ef834d6b44e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f89e784a9857478f89ea221ee56a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb186b1f1d482f4aef7066844bfe092475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63666fb6c37a5a0d3ec8b1f3676a8a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e2b34e9d7aaf21b6f49b02223fa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f7d2038002e433a79b73fa37ebcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0d651fe7e772d2f33e00bd464c56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663173d997e4f579e9c209bfc9e83e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d6ad02be85170cf524dc7b395f344481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a839b011d17df40a110d21d9db68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5dfa886b166351a45e45da710b3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fdf1321f4639e7c03fe4b2b3bfb14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0b2ee0a8e29bdd1c5767a93a0fa6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76fbe860890daef05b4187750354cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45601e2e0e06bd60325a4d4f53b1aca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e248b566c45356417756cd20967b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a9d8fce120a307b4a6f63422145eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1117f22005d8a07b0186293403a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a2742aad5de93ab244c7f0c5202f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913c00e729f339ef53743b92a22f9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d5739485bb0c4fb21fcda48157704493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988aa8d0cd696a6318fc761cfab4359494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e399fc2d5e32e8b6076a26c3cfd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a69b2cda2449f25940ed380a5d674496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74274f24c4ea8b6fb1cc4f5a447308f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2afce4b508c3e405a35606ba1d6358498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd56435af1b2d76fe17825c58ab36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6da198eae1e5de41c70b16823c479500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf5cf8c7307efb55c780a68b529b5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7367ae920c63befd6e56ecc8ca39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd22c553fb4d5dd1fe737753917b47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28388319cd9b6ff6de8f4908c31d6bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2227113269a49f5e2ba424b19b62007505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c33576c6b7b7a76c75f3f95fda3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fd890a4e3ab1f026604631ae22f2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b151791207ca34316e9880b0eab0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035f9d186adda60e05d8101c2c03eab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaca57bc52011dd593dbff6532ef5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7a162b7a7748f7022cf02f120487d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecc0b8de54b99115d7e3dde99f2359512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d69f163772657cca2ade7d6bff04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b8df9536f5ca48e096296e33211e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e476b2220d12b6c322b8b8aede274c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe83161d541384217ff7d2b9fd049516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7d8ddbc3ca4f79bdaaa16d7c330a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c3eb46ab32c2c6f775a9df63e773518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228aefcb417ff33e0b20e2280ade458519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c73cbf730ff73e2c9f74dad444b4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90e68f81fdf44fc38b6f714680729521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b373db150b06915043e6e10ec44e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7dc961fecdf03c5590306531c5689523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869991ab492ebabe45f08836151f8ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a592c08b10ce22bb45689db00d163525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492096a6415e95645dda137c2e48f71b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb51c48add994d2a62943f09c5752527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b764bab8a34b4c2fa96b7518e29a0cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f6b17db4d993ccd96107e8da715f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244acb0bd2e03d29a04fac623d4e2a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785a8f198a58e47204b648911ff42d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8594d0b616829bcc28328e002923532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031091bd40a6e8fc33b4cd912605d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4cdd1f6c672e28669ce9480c97fc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c0e54981240eae8b9f90534b554a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9fdcff2aae5339372b16f614d240c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40619245412790755ec711aaacc61b6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4109871a1fba0e964a6cdd0b031ea62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5857abf591ea71687ae375b3f9020539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a88e8c89514eb805e5c464de517da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e579552198e32ad5646ef88b2ecb975541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cdf5e51223626301d2d35462b01e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d7988872c74f6e8077cd35c4c751543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3827ac61e94ec2a3efce4fc7c7dce8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a45ead5e7ca5bfcc38c74b94d72e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31b7d655a728745d3cbbf20066dd0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf236119af161846693d69334902d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d8701edfb8a73f3f58f9c29fe5db1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f956fbbdf5e2ef539d67f93074684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc43a7f5ad54e8adca94477e68d2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102672583a572f885b485c44289138a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b10a5e6e61b440a538042ccd8046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b480bdfca4656355cba2d302a9ce5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c6a56c538a16e13ae06bd3c37a8be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81abb4d52000435677a7336525e99b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9c73aa2edcdf94312a719fefdb5cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf058302b8543faab3f649a874323234557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba98e9f8c6b921ff5c80e168220b1b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03dfb4613a6aa04ffa8aae8774ac5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b187b025ab66455ad6d469363aece560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a83d2696f40b547d1b361bec77f774561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da04a76c8be9898c20e5e7f4d6349562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5794b091673625bde76e72f27cea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec26b60575a0abde8ec6df10955ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556cb37c9229ad7aea4419cdea176d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361266f0fd3ae2aedb6a79614f87a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de80cff446400ed612648ca294347567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c4bda01b041e73f493b323717618568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996918347cd914a0c29b7e070bdfd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c54f1c02f2e12e14cb4496af0d9ea9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d892316fe5d7acf0b4df7f91d7c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90bd2c0ec81674effedc0ba80e035d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ac3571da11577d2081340f4eec99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6515b803e00d17b91893e6ca649bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717750205e1c893203e1ee2c37c764f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b3e96c78f12c3492978b6818f24bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22e2dad994e2fffd06f85fba6f414577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b9c2df3fc77a18ff0bb4c07d938c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cbf504cc26556ee605bea7db231a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d1f40cbff256f8f8dbd58293ddc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27cbbaa2839b8406fd69c98c8ae7fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be950ea428175009ddd14b2a48a87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f059738f098801011e846ed238879583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567045fabdddd541c0ee920d398e2351584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01247ce893f31c5a82adb2070e5d3054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c0e199dd81505ab4ee6372eff88d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df0a225705fd0ce65e360af465099587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ff5ac44749215e2abbdb826ef6c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed4d92de6d6a2c78f3bbe3844bbcfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a39ae9f342d8acb6e522e39c1e9b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53c7645c6a58f1c15d109bc4927e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b6b75b7b67673893585a3271653e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f7a0de35b8309b37768dd499e581593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac7d9f68ae0fcf3a671b2e8d65e5b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43786fb3a70df7d01272c2cae0a999595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d38ca961af721dfe9c4f6e49e2fc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582718edd2b97ec06cae03dbc0ecb662597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9ecb0dd7e50b0677212785a2f16d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe6d446a82b40ae228356477ca76b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4099c993045b1098861cd86d3904b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ae149048c5c4f5fc7f32568801a8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7f269ced18b6bdf5dda3d510f67e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7328fab3f3f2a5dec65e38b2cfaa60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2f63925073d96f28b6a4fc85ad07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd919e4fb3d97a4e03aea1d5c52252ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e722ac9adf102cf2fde0f3f69fe0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86282c889db933e67a69a395b46000607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0d75ea9e850e64fd0f8000f9a875608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15db07d34db39bd106414d1d091365609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d881518ba18e98e081b308b5b32d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae1f5515647ac0d3d7ee3597c8743611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf8e2110802cbe04ee7b4fc8b01e10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6440c52f3d409de26790544ea6e51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44878e6930c0fd0d30295238e2ceea9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5bccd0111de929fb9a78a07d69a86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3ec71a3be21e3983f0d64c17a493c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dc70b95466279d60741235fb7064617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861192a9489ac9995f1d30b3ccb52d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd072c371b0093550cf7202a6c5580619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117646cbc6a05bdbaca77b77bc829dab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be606115acfa8dcd948ce40ae7db2fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64136360f8d84adc758079aeae700e73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bc7cda775025e6dd6e8afed008ca6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c453f7df76de231ec06c73eb5ba045b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40383b06d6eda7dd7b15d902bafb03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece35641a3f77b33e9aeac7050766b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c92f0cbe71a1cdf02fa98b3356a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8eca0b8d0366f2cb197c96486864f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d352213f911d78fd9798cb5695f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bcd9a091c1ba22ab6803073330dbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59331043ce666223aa0fa90a3a6500631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2faa24aac4a8e69e3ff35a2fca82c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353598af15d00e40a5e8b8215fadd312633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f4b09e4f681f431b1a3ae81aa6f0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c973311be558ff5924cb62a2021aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e4a6b08895bf6328a26b894c0bba6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0483bb72429a1b08151d929db1b3118637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716734f76548e88e8266aedf693c76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0036fe030520064b82840b0fd60c88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf27752e28a2a2260675f03b210fba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103ee1ec1c00ccbd842ce984af99b69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe1e56cfe5dd672063722a79b198d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34324c75db5355f53a976a3f33af9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c72ea3d8f82848a8049329675815a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31382205d555ef4510048f2deddb65fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac33cfeb248e55e99b7a729866ac34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df181191604471459ec886e130c3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e8a8e8f7c233b659e69425fc946f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc035ee33d2b1176789145d7b41b99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c31f9750c439b85ad175c867a83a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473d7d5f547e98e7c388889edd6c5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d425b87428555fcf86e302c5b3a149652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef972ebe72d9f5b395dfa09f31b1d01a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece861237787e9c0bfc9a34ad0b4d3b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373fbffd3166f16322b30597f94903a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788118d66628e0a7680948c38808788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657a641363156136df6e7ad78881eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fffff3500c2377baa31b94b94bbe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ffd78b9700760b4490b03b75782f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb95ffa23007024fbc2e6f968d36e63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a85b9fd6b8682d0e45fd362e3345661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e957406f82121d18805a3ce3044a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c0df1d337df816b3344bec96bef31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83667e125e57f05bf46f82421f627767664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83216d0036973f591f218ccb601f00a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2860e92a65a668c6602c3a93b20e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f618b00b3902df9397116b27ed1da9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c0d79aa14572189960ffe85dbeaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394325413ad623cffe9c41066c926f7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a633cbc9d1d01116f4ab159ab1de2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4a0328fc3beccffe4a2a006edf70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8b2f01cafc5f07dc148901db9168672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559e04df3a5ab203f3c6fe05d42340673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73770fac2687ccc224b1a4b0b837a2a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ad63891945fe5b5e76a7fb422265675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594b6aedd142cbcc9e549ff8b7b2ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c1f897dba3a985e60262068bd408d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd4b3a55a62999f57e7f3689a993e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673a755220e87a260b1623b06b720ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dc40337bcbaa0412e1a7b4696e2c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8789c7ca127a4be1e7484a76e1b7d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490650d5b3977d0344fd4e387df9339d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4d515844bc6fca61d636f36604bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf61ef6d32e1aa6a7c5b50ec1fa4414684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381679b93795b1a7fd900b1df2799126685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a15089668b70dca4d03f05c68d12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5d9ffcb53d173f5e469c7356e6a22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef355c180c6845168b6a1cce77526688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e18f1a57d752fc3764a5f25356c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615430bc666c3c5887a541f8d1dc504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748e20d5d4d4be8ff92213207c8f50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eebb020393164beca2928122197838692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9e00c02930acb807c96ba53f4a77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b31282f340348484dc97b35fad5377694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d4d553c2feff9a65c3e722eb7079695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea848da51a05dbfd7ba8f57d31ec17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa090d9347056d0788ef014ef45c97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d97302401381ded3b6f6b15135e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce059df06e31ea16c40c4ba9c2db0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81473796702c2565ef8b59c0ce840700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054750ea58684c12a99cd80110feea19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b51cda646b2c29c9af47271eea02fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647470127ba8e6b3de07193e977dc1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9bdc9e704fede46571e0e7f7feed2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce36f4927ed8bee3fe78f63e8f71ba1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e7f266dd124a09bbfe150c7c15542706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5965f18ff261c72f0542f53173bfb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0b664ae2a2c91fc513d49a97f53b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bcf3ea1245d91b3a8978987a6ae79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e924ec2c7228c1911a643987cc38e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed523469229608b3ea7f3454231001711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7639e244148e28e0053d0c01a213f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbbfa31e68d5545d5331d767e8726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e2473859eda36f824b648d5f3f7d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d384271c0a0cf0c9d55a92ccd746715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6418bf5a2d10cd47eb70287bc40b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f53f07774ac89798d6fc30ee2d11b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04eed1a6017c599e55366b06ae5d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9905729a3a1d09dab142c0ef0b045da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd68d86c871a029fd73c39f4b8ffe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581a02b3f85c0f7a883d9467ec261e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651dc724371b71dd6dc654e3deeb7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e618086fd6168e23e6b324277398c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1d788f9c7df937c0e71379ae051ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e0003ec175e0c4ed3ec95644d250725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208adb22ad61d1a2f72b54e61f55d22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e180b9efd47ad6af24bf9825b11b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093113358315beca215fbb0d0750c03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136cdc89460bedc063ddd8aa2cb65b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6d577c50b5838d27d5d0b733507e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7502ec12ff66f32608b011b4a070731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8679634212d0e4ccd38ca8d2bfded1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703adc8ebada85ce2afffed72ad3e61b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ee5613f1d47009ddfc2fff2101b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad685a0e731ca5edfa5d16ce7fcfd86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a72262835cb139c0673e3b8229342736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e79a959fcf7bfe375dec15325eb907737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021716fe0715d90578d460cc0dd3036738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5817f1eca19312f07d946378116cd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af4871581dd2f96607432ae810501740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ec986428cf4628c88cf4224245317741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b26f0cfde5ed36089a4f480ee7c0af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e47a56a13c5f0c3fb7a7b0c022ea5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896856ffe8e85ed701eb59004f636694744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82de7c4e543122a45871e5e92f92e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44fb938244b9a1f4f3d78a3f858ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0408d5415b15b84a35f9d62522acf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe231f14f27954008371a0c270b18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee83685b19cc6a1fe813d8d5b49b0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad83dfc2ed494d41110b4a6a03aac9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400f009c97641f05feacaa9596647f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a420871686b1e64bbc685688ed41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd61e4223b8cca94636ba8baa9ce77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453334d49180436910f071ec4b73ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c3bfa472f2d4cc3943aefd1e05bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ead052dc5c8aef94144a9f237280756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fa3ea48c83aeaaa977a002ecec4ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11aae9c1a9942ec99bae36eea843d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff15ee8c00052ebe5a3c5bd9fc9ecd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f1fae0825dd9d96e49f601a567da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0d1fbb0d758615e1ae17b4f2e301c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bbbe631fd371973c9707f8b3bf43762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835d6b39f23cb1f13c5d9a79078b369763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d14592ae83e2230f7c0d39a3a036764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab621448644159f24969af35de8040a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5299968f2176fba3759c963ae56801766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a5f82dfe510e74be2b410dd7b1c4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>