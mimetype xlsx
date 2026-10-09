--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdc0c6126d86800b02e96253832f2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814875128dd99c902ff9706d92557e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751bb6cf8cd9fcf057cc2831e42310e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca4f4fcd215dcd4fe9ad3f3e742b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddbc3b7d105c13bece4e04366dbd4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372241fef546a1d75ab9e79182f433a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776edde1553a09c940fd553f4423987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4543a5f360916bbce010fe9322eba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0fd5bd93dc3c99175c57dc6e461cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c39d818ac994d910838e45d447aaa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11431c15e4e2be6893523babf4de6e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c30b1ada181dc91abe8b7b6e939f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1133fc7c213b747374576f4dbadba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bea521b5a432ac4a14f56d0ddebd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fbc81f8c40f29326131f1ca1bdd2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77cee219e09b3fcafba43ca56afe3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d7573719bba14ab4807bf7edd7f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4daf5ac6bed366b83b20d172f400c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039609c13a6f28389e6a4892dafaea4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4f39db5e9577cfef1b86e5bea11320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e160cfec869357053dbe3da158233421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a80b3ea7e20dd39443c43c082c0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf88870b60fb126fc53fc74478e75523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cf108f88dfd2d8227abf86b7ea2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044524760b09f6817e14a779337a31925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359adc50f1b8bf784897aeef9d3989db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de055e0d66bb16b9a0a8f7239199867127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72134d622d60402f32fe727ae5d11d4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949624b34e31279e5883ba37a4b315c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67215cdead662395fbf09b8adc975df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639f4a1cdcbddb75894d5d333ffe86731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729875c32747a1c673ed8a1ddd6fdc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fcf68f7090ae6eeb04aac7f4d64da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25649b76eb218e96b527f47d31eccad634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae0f1b345d777be415706a30bc19b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ef4366f1e20f923b10a64db17f2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a9c2114676718c42e10089164973237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec13ddbd40733b2c6261cfbdd1b5ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e28f4c78ef3e74dc8d86cd98395d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174ec1e82f22503fb8505b80cde54640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2443a21f1c5206bab6ed607a596f3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56ff03da2134718214550be5dc12e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4956b1ae7ec81255a963a82bbc845b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e86b85430ab2cce3ca0d911eb51c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de461d1227525eb90e17cab950606745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2dfff7ec340d6d2acd845868d28846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215944da3b5cb4434054c757478bc3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164473a05844aa14432890d2f56e5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b509c5754683c22acb3231be64bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e7d0e0d07f3eac1c6c309ad0d7be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546690a80abff9472f6813612c1dc1f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae159f20c7c08aa15b42a21ee7a551e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96216dd5fad20a2ce6f4d15a1f0b1af653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61a0281554bb27a2f13cd653dae5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca04855bb29e7a6559e083db863d6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf96831d58660da393b8c0d8b1f3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331554320cf0984df3ba9e0e030e7eb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48500d811377682d96340cc77d95855858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa21579bcf302620944324fad78b3b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cfdae96db6718bdc5def81848192960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ef4ffd2a84a112818c346af7fbb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aeca0acea8aa673f57ed00953127c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1d248ee58bacd5fd6983301266a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f83c0fc4a73ae1327a93f92d6b4c1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa40370632c0546a0268954b00cde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513b201b79f992bfc1f52bc23eb98666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25695c254f9f621c8dbf442630b9a2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5b30141c6a75d6e1e104c3551d6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f751e9e0a0ca0b14fb3383fd885469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886ad6a7516ec19978c1bd91d0dfbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2bfec1dc715a4a816a2fd35e818f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0fdb94f2d691100065c6fe19b81d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2755013e8cadac326c4e486473d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2aa95198c031a6be1e45840feb3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405c2b4ce78c32362c068669a802df575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d738ecc4a376e10ad6dcb2db08d85a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984d87529721186d1aaf3a3a4994b0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1b0efccdd377c2ee9f7434bc7ede678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9ae338332d03c28ff7e90ec398d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f182fb392af327124e61cdf3af67280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6be8fb7ec33d2947c4a19980bfa0bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957addfeb16ebd7e04d5a231bfb5fc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e9b21bad109724f6f070c093333583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4592e2b5f61967900089c137b61f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493d5c9e6ade0feb9e722869b49bd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d339e2ee13c40cfc6f35b2aeef955f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6abb90cdad99fc8aaaba32f1c79d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c747e1cece9b0d478847b380ce85588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904ec25c7c481897fe1043294a21e6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d1e2986ffa9b3fc853eb97f334b2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635daf31973dd095ae7c5ed8b0e8237291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5015d4dc6f92348229119370585b8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959d5a563eef75f1e3d5271cb800c7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce76074158f2575e62f9f9b849486e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ea7ca2362c0e5de3119c39eb8f0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e9ac04e12adcd6c4560559bb022496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd73fe7b527fdd0436274aa1cbafc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d3f9bbb4d5acb1212e10c555a43be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e1b65ae8a7c7e0ab91f421ecea68999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd3b6fba93c810c08e9415e69b832100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6153b754642f324fd71c8f33443d41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f3c600f09eeef2fea5b5646b87f30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47185b4fe0d523c650da4d7cbaf1fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e5db22529b7cca5651f8cebf7948104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbcb10cda578443b99edb8ababb34d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c13a7f4cf87af085c92874700bf1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826302a979883883c1cbb22decc8cfa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7d7fafd030293ebfb37203f3e2cb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e14f8a12c6977196eccbcc5c9594dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a379c15201f7d3be631b2704b47d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e6d9757f9469bc4df5a927f37e55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e458aaa894539f765a7dc36d51d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4dddd9b5a52b4934d094c955c719113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c179f418a6f771bf8f74f74cec3db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d50949bddb669b83b1e0334ef24a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b6f7627b727c47bc32b320d091bce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f4cb604ce8580293090701c92af9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb387f383645434d53fd0145fc2aa782118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216cf39e9e72b43c4ae0c4f0211e4d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d5ecda3312bc860d9b474d0a0151120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504879788d17ccdcb77470a2e3e7907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef54b96489eae9b393f416a723b0df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67cbaed504b30b6fe6fff418138848123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d78ed9b736e662dc6668a5ca64e71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d860e9a70b4f29313c551babb2efb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f416ebef83db846c8fa0d42605ca742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07551480ff9918d4fdc49af3be91f2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6214d63421dde9daec71c58a75394a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cad5e396c80ca7f172b6ced40d32c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22e48e88be026e1682c91d01759083130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d93cdd2e0c50a4ed281b2b6a07368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df145a644f4cc7cbf99e2746b04f09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea255527adc62c73f2bbc7643ebc21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacad13282fd00aa8175d1068221f36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48126e14c5e56f45a9fd82a3e045848b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3e82781e29b163980b25231013f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b04370d991749ed30954252a6cf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bf0ad758a20dadfe4c244182ba2dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce0a68d474bc2df714ea3f81fa2e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa70dbff7e1551db8beae76b6b7c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38815bcc0e3a75adcc9b6950f45ce5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735799be139e3636ec6273caed52120142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15f5c87fb87678f1c587905e39968143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448a4a4e5ff40c147fd4e165573b3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aced6d901dec914b6e712a56a6fa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70270740679b30182a04c558c6f68654146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c12a38bd40a30f9e62ce41a493258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3631618ead447b6d9e8e25868c70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727d7483592424bee0a685ad8c1b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b2da597ced48898a62af1c330013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e2ea98f6f903a3fdb9f5607de60af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d989b8b664c1450a1491360e33af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139648d6239c5d1148c08eeacea0dfcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecbf2fe2e764974ceb2ee5d154251154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffdf69801274dc3615961c2beccdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e8ac2cb122d11c2283ecb9b5af5dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ab5d3862589029ede66a91a1ab52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9204605388c9442f2b616e2b6243158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15ccff2f528d9de3ed86c309d7e2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d735a2cf42e26fc8d73c8586ea57a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b73793216e80cdae88b49e1ad82c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fcf96438f32becf19577faea92f9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a106901441467f6eb1c619bdb65c9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185630142210a4d646a8d587496bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828684d365aab215f87456c196d8103165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0353405dd0a4bda6c98dc81593022a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235e078e10bc899c58a70a1b920a6bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c842ae4e6d55b39f12ff35034528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb438b47e893224040ba93a12b69fbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81b4141740119bf070d30aaabc296170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298795b410b16670d615b94f1795535171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62f398f79e2e9f040c646b4b930e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6487a6c1d5ad3cad5bb26d208dd4ca8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c7842fb7c2608b9c12fe7639b11b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1e43a0b4518134f679e8ba188b0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1222620c01a62d9a0659bea538f76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f65b119ea7faa72dd653ef789831e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ef6662c9e256aaf356683e592672178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb18f080ecee15d7dd32da84d8eea7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3bb051f1d5029e7d2c49dc590636180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ddc788686a80f7d5b02141796e74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c730d0db28264ba4669f98eaa7138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753946aab96ded638f056ee09590c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc9c26e9e2227268b9f4fb13fbe104184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac255cf89d5d93d87ce75689d6cda24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e4c4df2e5db1ba3ae0bf5c06966a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be563becadb443643b573a60f7be3eae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb577313d034371ce93b3a7685157a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90177cad459203924c9035c2d4f6969e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73255e92fdc7ac1c35333cc64aaed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a57a1101d3ed955ffbbb8e514057df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693626d8689e57ce055a79068fd191e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb641fc14a7969d56c427620f5029fe3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a482b0b4ab4b6f2276a76b4b5dc26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea16476b1e2194af227fc49a651e5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f94e4ba527f518b4b19ede0ef4f28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9d9d73e095c5ed79bece341f942e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0828cfef034725f3e84120ffbe7550198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504864c3384c50f3acc2b5eb3656129b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da27aad78a0992b526b258e9a9c111200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75b2fd98b1100d834038fc75fda86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face6a02a0196ffd38425c23dbe88c1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f65368796ad666a35b61c082aa7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe54034451077f7f4f0bc6095d798d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ba6e905676c2db29e54fc4e30b59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d68d00cfd7eb2dc5330aa0c27a7efb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4cc516661a20cb0ab3c704d99e9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2820f5fd3e92e2539df1eee912e115a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69326011e25364dc93876c17a602d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9818882cc1579258c8b95cbcba09b22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d9dfc2e2787481b2d67c3d7b908f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e258116246b1c2b8bc04979f6da42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f88fc7bffc22b70b4cf39650b4590213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045fcb114acba2e990d206bb46d126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b713adfa843663680ac974d2fc1e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557fcd74f0dc8f1b7b7086462d7c463216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b01389ea47c5bff2fc75f20ee47d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d85509b3e4ad96d8f66147eea3cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b97780e44044350f8bccf2f35e93d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12c0a61d3d6e91987d6a686c805ecb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122c60539c657e6c628a2efcd24b09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e6b05dac18fa1453ef13c151369e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a4e6f33074bc0b0dd7b9a484cab5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad5ea793042107223dd09a82da7767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ca5f1e18ac5c8cc30a80283080a3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f31a17495d500ae0caf93e0c2cf9fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea004c2e106c92054800ee84d972c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4883a7d3cb82414eaf6a5752a3b0981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cfc6eea3c70496ac696b1a0bf2a11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2dbe1337c633a159a78ad8d5617ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f238fb92bd32aef0608b87f740291d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10503e94dd997001cd74ce90b5166e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b462dd553b345f34cfffd3963a47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac514be816b5d911acfbf207038e5de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38779d482cebad29470dcd21b15aced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43587794eab4da2810447800fe565236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf7653123d5cbc750b92528de7805237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a5ef5dd0397c8748f5ee71bc62d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1cc5aa1465cd9d24d9d3440bd3652239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c53a12ea19becaf7efe9fb8671deec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e4187a293fb0be4a8cbf7ec56ddbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592a4b48d82629d2f0d09bddf91ff0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754750d1578835a6502c551c407ee4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a6b6da1f09cf8a33cd43435190f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f05d305e6eef2643feae0096ffc21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03745aad27f932681143d998b1d1934d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e9cfb0020d736c2105ed06c048da7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ee6e3a7be84897d1833ace278066248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade005d1bd80deaf3d7ca2726241511e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8f4ac01641897ffb166b478306cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca703bdc4a29ac3c4cc4b525b947a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893cf71a935f1f47de517bf1a6b6f91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa8c2931c2d98ce8206edccc3cec9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777687a561527711d17eaf0015a7acf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127311c19c1b31cf0fea513b337621ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee36725efd47aecb142a9c07bc4f28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043b0ef474321efe1f61b226bb0bb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97929a0c69cd6cc96e8cb8e2990784d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ec2c6192554bae14b27e61091da4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f950f116eccbe39eefc50d6dec3e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a20290f6cb566170d5525f98dbb5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84482449d7e95d6fcbdbe180f5de7d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4080e75a67d5842a6fd2b326666fea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971c2619938b8624c1026c88a913ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b020eaaa0edad7206d0fde6c6935265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5a1a2f3785619d2963085b8e2f35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7c565553740c5a277c81b720836ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e61f6735795d85e8a92e81c330e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e241075b968ff3c644578d61f9766269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b236b5a4cc4afd16ccb7986d80fcc05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09601dc1582f5a54164767c2261b584271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfacbe46923d41643c1814a463b58b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5ee5fa339250607ce96b5abcda2f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477c5a70020d83b2a6c47978a00889274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434c02be199fc08b96403e935cd8f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d1a047c9d9e3940fb58667d327c83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a546d0f7698fb5f7a051ae9d209adb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa002a81cc52779e3cf15010bf54c0e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e3ebdefda8d55dbfc4c37d538cf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d75b941dba9feafa310d25aaa287280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbbd10396697eb852435fb7167ca31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f153e0ea3b1330858ef4af85f7b2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535cb4839531c38e9bc15fdf4c5512283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c45ea04d8d7856b098849ab2818d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e77440460e96e1f7565437e30f97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3aa97fafbfe3709bb2422a9732b05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9ef4d335884922572ac97bd29868287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7db64ade60ed98fb5c8a534d2f39b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea6bee1faa2e64db1bb615c447e39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267bc009f87ab252f8ec8da1e609ec0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f76b1593fd50e4275a1a014b88db4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd477aa3844df2269f9956826f8c0c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fde928c5c32e5210b0c1a5cfbf47c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7ef04069a968d531526bfc323938294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a976a5029c2553bba1776e067323295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bc63f544cbf60bc2b9393ff36a049296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd3aa270c90b78983802f83e6c532297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460927188dbfb7a648623e28c884674c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac5e3b6f4f3d2bcd7580b7c2c0b26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292e6cd0587601ff8a74da22fb953d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b32992c8a230482150002b0961c9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa15acbf22bdace1c795697e6dbda3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17216b8d30fdf23aa81661ea317c0463303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c3addbdbecb902402b10e6fa18386304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b97c99c257b15b40a7340f4609f33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c00f3010c8c293b7aaaea8b742d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad6b8848b3e69d2cca8ac614c08dd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc4240c7fb3562d466a8948376a0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a6cbcbdc441a8ee8cfab7d2749c4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385646b41ebb4375b39b5d03eac5e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8dfe6bcb260f7df07c12a8bcbbab8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bd18c1b65f955f7628ce1dba55ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a333c6555b39609f6fa28ceb05f51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb52f57b3c4ec447e85160f8e93aa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a976defa194f73d592fc04a8c8638d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc051424429d8ba68c6e7a01774410316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fcd069a6486b7f928f3ef4402495f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc48c40eadc26a730666d5426d919e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d8b692a07ff399af6c54f1bef9db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a208ce8f38a62bac20470ecaf488d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32e9efe12243db5891503f435f4d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03a6f3850f3d56307a555eaf794a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d651e45cccb9d8408757023b688a37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c1f4ebf2f3602ed1ec50f50f1fd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee02bca2f44487c94002120799788325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c776f64225c437c06a67768cc430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395673946c0604725dc4cf90fe759f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927e1cbc579244e684cb3f06480a12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e13f0db290d2c7ea9895f6f992c45b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4965f6dbb4b7d26b19d63cfd15b362330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba15cff135c21d7030b4a17d3adfc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691154a6ff604c8171f46b86ff3444ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd83f16a272e8e34fce8538c24db860333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e439b1a00201efc97224550418673334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e354126f9eab95c3250ec4b3451ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b818f775367bed90bba187c88118b54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d293c8f806e6186ad857b01f26fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f8a19a7ce62df56f14fa77ba1c71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82430894880e1d68e58f7d861a9d091b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88633ccb4174f5b31981a3ac6f814763340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc407dd8784523725a8177a87a6d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652e31692d4924307ead97291cf2bc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367b16a94d1ab27023b6bef2e186388343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53571dbf89833a25b53d75891438b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f47ece36ecfee0b87bc1c6c59673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfd6e2d5a6d4e16036cc757b75b94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b300df599c96a9732ecac309ec527347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7a53eb05dbb8ab52c727fc8b022c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860190fdecfebd6836b9d884f6b97bda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a6e85615a901a006aa16f10b543d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a271ba06a2e38328c32ec60d7dfbdd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5eeefd3205b6c8ade4a35dc40a3b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7e64165c8e30b6313a7b0e993b312353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a7737f7195fa0c525fb1470e399b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa03a8fb14620672442229cdef2ea88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0ec93af5baee6a80cfd16ac1087d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788b95272d9a6282643b3e06c687b27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a9c14392ff0d80a34cf3300b7b7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05123501da6d910d81b5908f4e77d46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ebab3a6010a024e6bcbba3c5ce6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec58aafc1d1572558bd8d7a7e1dc4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3384a2d261806285edb3621888a2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28d58e8b67ba8ad8a520e84cc916b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d484c24031718cc7d04f0928cfc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd03a991a3bc505a7d19cb1ee84a680365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e9f889977fefbcaf2d0b11ce0dcbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baabbd6820c86df0216b5ab739ff287367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91210105ff8bc4140214135f9b27b72f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed0d2777ff7db9eaed0dd1fb99f5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba481e8a8ec871ea67d9587736d751370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89916da40a1cac5b284efb8a9ba59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8820778a602af412b6271872c50020372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03f0d2e47a60fbd203e04ba13222e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca33d657e30c453d6fb239b0e51a99e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ff0a6d3d062b3296e727c38437e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a91c5caa246b8f3d10314ef7cf98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb9b13c404fc3d5f71517edffda85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f334db59b11319d7094b5fbe3a5fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a991e79dbf1e868bc73433bccf47a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bb34303a7ca6a3165ddb396b3c0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa46c4363a533ce2b39c3dcfa0173381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce24b2982d1afe8f1b4d907a8068d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ecb82e98c6f84e5ed817918115628383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea89bd9de41b9f5f33223416ee085a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae647a7a43943ffaf029165f4c48f12b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b7d584ec497ed1f605b8fb51ac5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea94751b600c556e887636c7dcf68a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27dbc144a8dc5eed2ef5a50abd3ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613052eaf448efb08f3e66e5af6b44f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785a9bac1564661bf9d35991f6aa34d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074e5e35bbfbdb056d0b11ce7ced650391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569edaedf5c56096cade9d6f7c2e064392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba416c98ed2edd53d3f234ba3f17eb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055a9161006dd8bf2d711ff735b7d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d39f37ca2ec2f74ef4ebf5e99037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6282adf83009693960c5c6b72c12a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a9bcd51e708e7a7a6ee10b668fb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a615d5cf9054a9d98862b1cad2b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff62fac9a708fbb8b0291fe59d0d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132750749fa0ef870d4311d4c7d00ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4b901d79d8b5d2ae3f07f954e885401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b3cfa3816a074f2df4762ed96d868402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d521f6f0e5c877e18db9544895fba7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f7cb5cb3fd20ee3d77a46a42c2b22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422d3fe34e1461cd6231485338558c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f4e3d04d5720d2ca81b21646dc04b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d956ca88542d039669f0f224fe8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005504f8ab12331dbcd9c38767736397408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98f212a4b33d41b69b61efcb4f3f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9877404610b5b02806ba65eecf15e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29d47007d6cbded036a33ebbdc7d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a30b60de95db49f1b48bda40337ab3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6436848d9d634bb3c410982427d2389413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1a8c8b3552c08faaeec537bf2d6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada6c589400749cef7be06ed1dff467415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f324f8652cf6c25e6ce48f7991e3f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ed9b751eec5fe29f1cee2b7f88fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efed57f8504cb8c4efb2f999e448c1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b8c1088714fc4ca84315978391962419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e824a790b3375e6750d23205b0d1bca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522bd9c9b4c5ad45806641a8b364906421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374a883a0b7f74e4ef9523ee3817d3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe733379251d4302dbcb34043a59e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7fa83e789606bfd9394108738bb4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efffa5af20ccc8e886d6a64538b85fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64ad3fa696cd619938ef15136d184426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d313b0ca5022dcd0639293d9d5ff9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c803ea5adc77121a940566cce61ed4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b69ce1b0294d1714451a7d12040e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b972e6096796b3b22990fe7a50e48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17620ff178f2190d0c470cf5d42203431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9025d0a17711ffd0b3a49f409ee56e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598fe2c04b092b0b40bd393682307c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578f3e1d9f97fc37838fc4d2115dcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbcaa3760e5f09167499606bd68d7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49ae4bd92841603cd4a0cd40b2eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401427f1213015f8bcdccff3e806441437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1fb528e1ba76c84e9f377a7215a39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde96b1a0b575f95a47594cd1cbc1c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f26096656fa6f1073f74c30bb2659e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fffc72b7f3d9d1474638f6dc7a87ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100da977bba2c4279a5e38cf5d2e4b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f1e8dcce3528763b47a4da8f263f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a254cb6f720346bdcee93a9086189b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c7135b7b6f66bb4779d25bce7869445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb4437223926e5f76c152ff2e7523c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3613c70b72275c06ba3a81655559f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8671156aaafe4bfa86a8573222182448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604677d526486e63280cfdcdef21a222449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d53822f7c5ad8d485f7555158595d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe3d1fe24703971fc56c9d8a2eda4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1df03b1414f117841c84b81c4953c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a707c9f2f4852da45122f32ede3e2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efdce13ec4cf96358d9ec597967cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff5b7a8925094b4feb4d7cd09b74b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19829b6efd7c77fea1af647801ac9257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536eda1caa318cc0e60a07aaa3f56c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23b3d674301e3b4972d206d681a366458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d44c7862bb991063f093cdeb730c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22175403280fe48f36e8d2cc4b982ace460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012394f4ed70d77c30866ed36ccfbb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8a1c2bfb45a1498b9a65597f541a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1046e324ce021dbc65db6ea964c23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263534b5a5bfb3cc4cbd77c1bca178a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59af22227019cddaf1208dc79f7612465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2204a47e1242f36e67c53e58bedf12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502677fcb191fa42c72d707bf37c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea93a7ecf73f5b81946de7a377ae0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d1eb5778db0c0a41e3d03c7c60495469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637a9f81702f2ae45ffdec1fec0b1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c099ea207eb7e9b72c8ac02d81367b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873db242958eaf0badb7f4d367935d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6251623a74897caf544cf6a44652a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7512ddc9dfae21c93787c42122b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb646bf8450406bb3de537fb8dee4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682384a3ecfe96f938335e2e2092200476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1690381756c2d85bd875bff644e18d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e1bb34e9541a7b5dbeb96a115fee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8dedf5e0c574d026c05bc7d7f374a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f1f499dfb799d919bc29b2adb339480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f70c8dae354084cf4137a099060e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4cb8c766c415eb6f57ee484c8249a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e85bf24292287d0cc577f935adb414483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ab7b9d16258a90a902d12d93246c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e099313ed005d269a023850214754485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435e25d0ccf72b6627de4940c9f09a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebeb279858474a726bd421767ec741487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdde63499ee17b75df5d1da549c489488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfcb6c199739d1ccfb487b9acbb9d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5ce343a30b50948bc5664ef46ece490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7430f0ea093f3fa265572bc9c99268491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e99e7f4afed56a82b4d51206e8121492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f7ce72b7fa6d55c6b3407089c384493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d05dc660e02514d18efef9b5ebfa7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267860fbd2f2eebcabe1c4ebfe987a83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006fb156f886812e82ef8f3c2cc1c90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c927cfb9119f4d30032a90187448497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ece5c6ac0902e1a00ee68a219e36aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f441d0bc84aa9e2fcde6d01d82d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fcf0782a48b5b4299fe6ee6440a03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515c865b0d780abb23756409ddc11db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b58a9af14bf8a90d7314a2a7839a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516f417c691daf4d93851aa1a545188503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee554525100628d300db32eee5af7c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139495455c6e384d2daf0a67a890c7c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81976fc49fad9c214fd072272b69d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1a9e5e70167c59eaed0bcd108bae1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ebf6794c21fc837129341c2be37d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c2fa311663a9b549dae35389c726509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96129e48e44cbcda40889d3cb5b5925510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfb60d18fe2a2c564d883107948824511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b249224ab4648e11a82a3543191b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4d6c0a6dbcea5d11e9a1bd7c892e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7ccdfcd04f131dd14a68c05a8ec3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959731dbda28289714f01bcb8a8cda1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ab9103bb9e5855a70eabd7f37bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd9ab6fb121b7c05e7b8728690eb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444410f7b636c1eca1af9d92dd360ee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66855dc86f6218aca2e73efcd6b06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec3524e1a4df777bda898218cb16d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d37f90d542434300d948a12018105521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4305b9dd2f8a7e141e0226b90a46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0075950395c63007bf3a13504dc32a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25d023b1ed7c17723531159cb63510524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8dbb2b0f3136bdca6b4193f2f6c46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d937cf8d90974b8b3259e9cd2c116526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d958e56a419a37962b42f811086fdaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f687fee2e080cf8c4b1fba3a18ecb8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f550fa1c88a5148e890c59b3a9c66b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56deaf54ad83c81232b1f5042ab866a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b9d7bfa3e9aef89752e37c893f2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4f7fe0bba6a84227f3abb18c6cab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706bac619e68c42fe775340e2f0efa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a1736bc6cf47e59d411cec8a2f58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065ff0c6f027ae7dc9746a1a73a266535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63985734fe2ee26c38175465629845536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d773824b56b93159676a1b9e42fd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407891ccf9b6fc94166a12555877607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602982909227060568ec8f2dd56d30d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82165b090b7a6bc4a896690bee41a2e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a29bb29a26c7c460a6f5e867edb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d498c5f625b398fabb640ca071191c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d37a42eb220ef9c308c28ffc91d7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951781aec488b4da108a876c05d56a1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cde7584e0fb5112ba64a20747fcf22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840bb311dd90472106ec89bfc4eec4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebcb6028a2d4c177dfa75f5b4798c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd384d8c7c17bac0c4d008e8162df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc5618b187f3d64c6a438b690bbf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc00954779b455d7159d551059b94ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68e9f510af2ad4fa87035b23f9e311551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b19098923997c556dbdf8684c0283552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf72ec6503731e196711b9a89e0e94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef99bdd629125d78c780e0f739fdf3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769d85e37e654d18a7e1ad73e8f9f14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd4e63dd402216f80973ca3ee26df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa2efb4d42115c80db828ac44268f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c0c2340bd17cd8c1371f0f8d2573558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942ff48b64433a1b3f082f63cd0fe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421a7690a58a4d65b95206babbe6d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c28f1e21c1a20e769ec3c544a952a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3313557dec0e6c394304c575a68e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980d49ceb313acf106f2b971f44a536563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cb6f54b727a03d10669e615e4d714564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4a07746dce4a89339fac61e1607d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada0a86df933c11f298345fa30444d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7221accab036a60f4f4fa14ca90e5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022f082405082a617c783ce8f7213d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fd6d828e375188554d13dcdf88f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569b8a5094c2c5f49bb3432d0ba7fc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702517a6a83ce761afac131c6c75b742571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84675c18fb0f01f39e33dbc364df72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbfc3d05fb7b4763873dca719e265d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048afacf0ea556cd8dab411c5eb3bf53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b075416856fa3cb8cd6c87e1a23fda7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfb093f2734776b3ede0402824c1bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1be8b02d76aeb1ecc359b3cca2c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c545fd54d17fccf9d0c34d3dd818336578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0af28383a2de92ab0fce1a9c61ad4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452245399b451ec18e03e66afd3e11b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa6b88204375b8cf58c8b8c377d340581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707cf04b1b92d5aeacba980491b7eb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2507dd1692abab28d1e3d7e32ca408583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a17ff8a33bb6219ea913b9bd80856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cbaec7d892338e9869cec26362506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16102a03ba7244a990ee593ec8203d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523ddeaf37df5bae994173467462c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2032db66d7c414f75cc9d410d1f37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295a29371b9e643bcbce3fbd2b1c490589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2950c9522bea4b3b0bf30a402595590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557dd7fa106d0f398902ccd6cb6a44e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfbfc554e396652b0995dc544b069f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c6fcfc2067e40a1e70f810fdff5e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da0618a9b67ee74e499bdda451b45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a12d03cd4625bed4a8d4751b14c16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfac8efbf7f075931f51d8c3c77a49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94936ef486faa3373d149e35e8924c71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3118fcc35616f03f61fa86d064381598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad075d1ff41178277000c3ad99db4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b602b64c7bb3ffe8f4203762e9a81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf850c2124f074c565a641380fa628601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f924ef732489cabbe97d8ee850f7f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004c82b8bbab97f5930104fcd3fb67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbfc6d55490d9e1195b44f08b301ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b22e045152679c4452feb674f389d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91592f3f442839cc4de336c9ac46b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb26ed30ceaf7dc5a8349a007d4fb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca01c5b6c02605aadf369f546b82a26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce32f3ac3548518e159f6aea78dc40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ac0eb8be00d3929209684e20c7c7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de5dba0a435d7a83cca798a94f91f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586f0cf9dbf3be50a41596df7b35005612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fc513f9494c87bb033ccaefd2279d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6019bce0be35a21d13ba32d6e36a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280412008edd4f7c91551312ae291c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbfb628b9a776a4a4687763ce1c54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95630952ec582d9967448e90ffe96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd68c56f00c7f3c817bd9f12a884174618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047649c024fbba4626b5c146677cc183619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045720e4a3193aa040320a28dc58a71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf7c5f88df372decd437e74935e84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42eddb68e79377c2a50234182b0ff8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d50ddb91b42c8fd5d414a622568e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2b119c9121e429da070d03e1cc64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a764ee0db3b1295dd064c7192dfd97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87859be36be1a6cca9995d373155ee70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f19556456bad87b4fb4a651807f8a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91be7b3ff2f0bce4530a98d0ec5ef4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c173e01623f910ce6df4ebc966f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04b3f5356178f122b5047e960a0db2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5f29296abd93f8c1727877425929631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac039bb2cbebe5bade80d407aaf0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d278f3f899c8148af4fec4e367fbe9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3cd9411d23992468501f1a6d07f44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362b68bb6b8f7490220bccad1dc9fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1bc8c5a9d328059fa04ad57c96b11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87975b35401e30c8b7a700565bd0b142637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59c07bdf123b64406f117ee615e66f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e169f796a5a85baa91b8d7e3d9436d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c5cadac25c8bf0020d410f670df3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e286773c68003040c29c346d34102bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6909b72b894babc9a27beae67ba336642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77288bf7f924fb27e5a2ec89d63e2903643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72f5a716141d8d58a11a3b3620a4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c51c60154b06346733e65fe28320a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08709cb8dad0af673651c331bf772d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b136675ac280e849cfa808af5a8c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbde7c1c5b9f6bf7a6b2284d447d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488c8bdc08e8154a5ae89878a7313a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e4fc13aec94ec5511dd247a90f899650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87672eaac23d29dd59b82accff64bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12d84a6cfc23f4a2f74c1b170401e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a855fb1d1689a5304bffbcad499c2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a4856a22a5954357b12162ed9616654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45ff62f15efe35547f2ab694278fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ee9d064eba5c13c5f4d631c156e56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43694d21d3f05b369fb9be175541bbf9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467b313aa986566f833e972944f0cd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c597c852edb92c1da697db7af96a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db01499ebc1be1a2731448c54fd1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506cb0f173ce26cae56397aecdabcff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf7a54eafad32d87590fc733dda412662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1891c8617f9bf142cfa8765410132e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f43112fcd0cd39dc04dcb60678f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df90015c0c0eb0946e740792eebb71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d447ae58e5fcaad8e5cc1bdaeefcc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae17888f5f748875f8ef52bf3050da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b314a06e9a46b9c2db86083cbf80d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd3b33958f670f9f199335a33a4d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c811607610d518740371a55a7c368670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83afa4cafdff25996856f617b15fde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce39101e0ac61a93903b6ad808107a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec418060d4ca0f43caad6be19a317673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77bc97d926ab609e07701f050a4bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ff068f691f7091e8776cbe49a5b52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60d30617e8b09d521345c17b0810d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3399d08b1be9650a763cf953dd38477677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b58ee081bfd7591c67c55415cab7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a0f75f0eaadf2b3bfd95b2d5ac654679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216847ac742582f44ca1462693b468ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257606294556dffc09bf79f9a27bb051681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395968273b9f99eda8d4149b0c44ce1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4cc3848637def565b335d0cbd3e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6d6160d08e827596bfb4c51e0c3cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af573c1c801e80d5f78f911ebe38163685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cceecbae4fb90860d42d9461fe784686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb7d35b1686544d0dd535f9b17703687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bdd8b2b93ddba5bb75c0178b2ef4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25a9cb0d1c3db7ed91ad4f1911fcf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4fbee49fdb9355f5fb9c0398a8d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c794e9e699240ee9e97aa4fb84b6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e64905df5f5e00c5f5622d022c910c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f6c927440ffc9a6fe0a42061f8ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e144c6310d1a41afea9e0fb00ebb41c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddc4cd01ead8ec33c58cca7df826ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5090881211619b73151be40ad0f2ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b951fe69d5d0ed19112306ac27af6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4a76878510712ba86ffc1645cee5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8415cf9a239189d113831a2efba3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f4fb91fc8535119856b40126e512e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f0298de2f3e84dfe30dc700505657701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167d76fa4676dd6a13046e40e5b6a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7430095a2e10ebcf9734e93ee4167703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1495b3bf6a40bae97d77056963a72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e08d5f1f26ad39e9b87d2b313aac38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c618e56c9f906499a688c4e9d31f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70865c2568f7aaeef25173be19e21133707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dcdd0ecb388a4eefc812e4361cbf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109887b265cdd05fbab1d14aed98aa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456dea808eca264002c7bf06f0819d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae665de8209ac999b2008d47ccbd77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf0d57051be8f7cd83447b6688ef2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b5aaa12eaf180cb6ffee2727fb1fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101441dc8900d7803a0abc1794301d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d534b293fdb298b9009bca1810ce5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c128fa975979b3e39ba2e9a01616716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313e5d89650b0c6c28463a542f7462717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93790209072efa50373539d87741da0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597720437791fb1d3e4c7f89fb12124719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82364fe794ffe3cec136535b5410e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9f511dc4e0fa47311a408ac1afe35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa379ee3ed57c1e1be2ba0c5e4633d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e0a801883fb02cc86cc3e8bccaf21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e18a6c02461a54ec95c9287200a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e856cf9929d73ac76ce30b8ee2e17cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d2dbfe9db0bbfc1740d6bafe6216726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56a8986eef2d038c6b816fc5775d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bdbb6a8d3af190ba90ad9eed58b78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65276ff996f83f2e0f18a48e923555c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe92274c1568bdb5020989a87697d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f221b82e0573b88937c6525d1a2ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237308e897cec7a639812a4bdaa6644732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c219d44065e3faaf7f8cacc36fb0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5991fd42750699956ca0b234e55cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c28c3d3117bf1c8ddc876098d02859735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f1132416d7b17c872547ec9f6cc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4211225565de98102eaf74b1d969f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689abd4e063ef4707a3ceab220f7e5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef40b6fb368ce9e57424d840b022f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7122f8344061f7f4873d83a53518c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed189d6187c994bd9ba7d47aa5ca8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806e704912b441ce9e4514ff113df47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8ebd4639f33162ea90de2f14bc2ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce317eec1358486c9a99e13eb77cc793744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f01cc1f223d12e84b1732c374adc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87072bc44f9c99464cf76948ab492532746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeafce11fd50f2d6eaed32d0c1ef83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338b33528ba04e419ff43694730604748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d826c899af80dca20c02233540a60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579caba13f3ab91413de47131cc5f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a391fccecde8c04d309961c0d5cdc3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2691ee2352533bc80b88a47e644b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06816758e251c04478a83decedd6e13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e01474d69ecb0776112b094c0dfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1842cd5e2084d88fb0683f264116cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41272c85d5475c40859ae5ac6ec1e139756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f149272442a23348f38b3474665f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f05c3c6138f6c0756594f797e281758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cccfd8e46265977b69065a8c0c789759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dff317afc1b390b39ddeb86784687760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49cc896ed5f5290b78047b57e6a2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb577f86fe1587f692181c3fa3402a3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8f56082c9198b6bfac79243f6e9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24211b40033528997b4dd6e5401eef1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a831388f40ea36365b8990c05b1f6ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145613588523e1bfd468be9cc0c4887766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c2bcae984ef3c87de8455a7a0e64767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e5f8fc2035444e928942dce9090c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ced3da44082fb51f4480c242ad7fa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2069a305dc59a8fa46239d41b9fd0c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846f425806a6d3cfeaa3036b73b620771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d3afa311a2164b851a4bbfa0cc45772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f1d8ab8a1a45ca45e154364284579773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e290d5fecb3427c7932ec6c9180a16774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac88869a1149d52589fbc2125674e74775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8de45b65f9fc237110d7574b40b3e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4fef467a7fd4ebecb85b1d85882a3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a777c42a2e3ea51bbabc1b404369778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b2dc3f7a3fc6ba0a9114131526e71779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8395e6b08b449aeb80a47b9a1259e9d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc678a80052cea1f46e1401eda2513781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bcc55ea4dbc0d69268d9369155459782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1583eaae46c628509b6d7f0b41f0de783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f81ad00534499e3828b8d3f8c90aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5c7f7d0af4a1bef2d170edd1f677785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf478e893797c9ee8699cd7f7f7b8e5a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d272741175e0bee677239cad2a65eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab8fbcb2ed202f85d13c928301392788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4f04fd159103dcc58dfd687aa487789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43266809f8eab89477f7ebe6de98a0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545874cefb793bccfbc82b9d407726c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe49db171cd1d3058a33592126abb0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220cde272bcd5cdc02bb4b7c9411c3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f09cf234dc48bb541cd0e7b77ecac4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd70796feaf79a458362fd755381a9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c55f20c525ae10d54817156aef44796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c541e180ad82d6703efbce53bf367d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c9f69dc515bd67ddab6f87d8b875798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f90b82210ae0f4ec6d1ad0af3da3bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d050e3ee951f6f60255d154580a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0fff608fd322fdd606daa310156d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1050dcbdf6a248fbe2732f4c86fc30802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc66c894cec220437f663d1ec03cf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caadace0b2d76e4bbcf57f2bedc1be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ee9f220a08b75798ec2cab58436a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca7a6d6a1f354efe5071f19c296cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d1c81461433a96919829c853ea857807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eec7dceb0bd0e4a8524479460c310808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494d66da8de31363240910c6043e999809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1ab088e4cc9578eaac08140a2385810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d322dd1a49bd5386744e53ef051a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d94eb7cbae4f8f3aeb5bf5cdd2772812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c515c04832776b3a81d723f6f77bc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb66669b6e51d27d487d3224762bd7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe180231697b0c5b9dbdf47c0ef71815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa030b4a72201abc26f907a4294909816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9124845785a77d4ce4ee1eb129742817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f03051b2271f231b326f73b4c6d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b2f9e96bfe7c97036e1a1e566cfd4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216739f9294a2dcd17adff219b640ce8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f32e4484a6679c30e6eafd1cb6999821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa654cd9934562a6e1212d8411ef4c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8172991c54c80273a053ca121f0d823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b10bbc002c96f842e19c499fc22bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066b3d66e6ef59301be34a0811545e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdf3b0dd23ee893f59dc90fc4a4fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526332bd2dd472848ca9d6bcaf4485d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618262a1bf67a830da8118398d2f2c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8323a101de9155a30554cb1695ee44c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558bd6f7053a7ac4d306699634dde97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3178233849fc23ec1df053bc3967578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0785a465782f99788c6f4704c491369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1274c5f0c99d1c4b29fa8aaaa8fca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8cbc00933da8bef3db2fba7dbb42d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d29d8b46ffe9de323d0ee2b6c37312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c28daa53029fc01b325dacb46c462c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1675453efdf4c90898643909783a3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fccaac77622d3f30e77ba15f845de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8ce1056d1e22afc90436bc104066f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d68021c3f91bb60d566c2d89fd12917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e929335b2b31c193a78a7784aa117f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb627cd338ccbb38897b170bcebc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c048b28e4812680a24369080ab7e2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc3f658a83cbc29046001a75d4d11921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd486600973e8d7b0289b90e2da22c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c43dd5c8486ce4a6497fb30c2414d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33aed50764fd1148c36e331b9d2cda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a5c59981c0bdb79bf1e16c8eccda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e9333244f6ad8c084949a2ca7576c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94f9e624c1a472e970a1cbf9c465227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b87eff5192993d433489a1ff73e8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005afd21c28e2a02adce3e71eaf24629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ebe1c97c480fdc5c752792f8e24c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1ab00a8f98c3d34ccab745b7c01431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc876fa42b697ebaa3bfb6837e8ea8e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a34545cc71299855ccf055da591833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da488cf440a445e4470230100df6dae134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd55f71c7ac4a3a31e5ec43625649a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ebf162fbc6a58afe809e6ce7c4f5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fbaa9a06dc98b16d090e7d46617d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580f49054f9090bd5d5c99470e4e8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016ba434dd90e744bd1de24d2ae660f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99e949a0cbce0a4aeb4e7af5c7329740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19824aa8a24346145f59fee3ed5e96d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032cfbd314a1d48277c82a6dec8876342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309e9f094a7538d256b901835e341443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347c3aefd033393ea93c73a402a9d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84696b9bed80f9f9bd46a5102fbbcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538adb3d5f40cbb425e8b365af3697e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914ec21b479a43e3c46ea30d4ed923b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efc9d6b0f00243ec966a6de4331b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31dc57920b7faf4d5ae70743009be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563e48f22f085a4930ec81afad392f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a574ec13eff1282975df09843ba551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430aefb813d1fe28c102db66f36985552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0436dc2f7387ec0e55ea15039303953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ee9945e159017c31b88c5f55564454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11c53c98fabc148fa30f0a2ec825ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d8477e5012c88d82c58eba5e96d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e48d05e8ab046f779014589272c6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9f39fe5c67afdb16656ed905ac4ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5390dece440db76e43412362889059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0f7f4d79c62d686f7fbf9ed3e41a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83dc76f7321fee874ce6e0ce8e98761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935533fdb9b882d125e18819c6dbb72662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61e19de833e8ac25e135359e72a50f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15bfcfba25c7640b192f77a959596c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d338c858f5f054e5b852dc7c66f93765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14207c6bb9e70012a94fb3b525671766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484973f24dd9021e58694409ed3a212067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3b2b111b90c11a20b6c1bc1099e1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd88e4b0afff1477f9e81aa12fe82669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e8de830f64682423f341d6f713e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e977690c580bf6ee90b1455a1328e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e87432691be2ad71ab4d824b939372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf6b577b3d1a569cebc84af573de8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd91c12987ac8ba42d210be6ade4e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dade17c3cb1a837b0433d653682dc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccf9823ed9a53627b9a2732e25aea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290b6033d72491b9fa07608c264a9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2a762bd3e93cdb434c704d302bd5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe679fea4a71b014370398d57f9661a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb82b0044fdecfb097a395c289290480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad18de61c2500b0b34741a8d9369c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab387733c46e9f0cd17a6e945240082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215c4268fe39072df1c3903fd87131583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d5a801809f7a257a77aa20b2e4bc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630837a9a9a7d0e0cde0a6d474bd987785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95844fc2a80c9ea04bcd2b6744cf9f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ae719eaa8fcfc5d5663f81fe2b6bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc493eba2dee677258a06bd80c4bf1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48c920092eda25e4f9f9a543eabf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5558ef47d9d198b0b5eb5181a98620b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6887d0b70cf64475cca2d3fc2b74c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c82d643f551703d2b259493b85ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf90fd40cb43049933af94ff513bad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad598312e2c098f8914aa017b7544f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b459e87cfd0ec4bea5918531e583e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090ab70eec3c2d7e487eeae1c749c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5119d3b43f8ba6bdf74e0cb33e8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e1e7397325aa58720cf7fc04d5f6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a246f9f0c6f347a3c8b24554bbe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c29860117bd148e2c6e61e45ab36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9695629d173f7414ae02dc262c9497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4aad502e926ebfad8969287731371102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01af61fafe7f976932d4483b601087e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00f75e26162ef6249a7738b51c0134104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02889e5e6d8da4448031a939695a31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175193087453201cf0f4152bc63088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee27aae58b1f061244f4cf8701689107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3f27bd78954212b62fd0979d05d05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c40172c43d4f97f6023248008d983109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb3d831e4f571c267c9b0ee1ee82a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5899e5dc7012594b3841319565d890111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6132b277cf451f8c83d413891cfcdb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9913152a495fd86185ebac180fcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2582df8b025582dfe4d5a5d76a04e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf3e3d0edbe38aeb5c724e33039792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c3b32e261f790139b66b799a0a195116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2991877cae7512548c0a9fb11bb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c1370e3179b7a9aeecfadc9c18b0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c252bfcff344b0368deb0c634dde0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510e234e1b2d704c1de9fd53257cc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2be31b6bb33b48bc3d4a7e4e1d7bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b3cdbab98b1c279baf83c4c927b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4cf4ca67cfefc70e709b491cab746123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a1b57b93d17e16f6b98ccf753a0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf59f1821e78ea558202e1cf8a7e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb878e335810a4812a40936090faa098126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282898b6be8497c91ab0f97cafbcce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22456e29f134fdc77321acb6dba0f8ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefed637dce46295380e1661fa5dd742129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89638aee04667798fb84f6a3817c5fd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833835ae0ddd7cf004f1754192b99ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8317c34f56cff3376344232cb57f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec31ed925985584c50634017e63ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905de0008a88151e2d488ede00bc5fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f762a3b30398f64e0dfb2f39c778b28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f019aea2cab6aff513ec87991b29c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d69a2e632f5538d8680213e1f25bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cbc67fe0bd92136395fc616beaf49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d16c81c017b94c827b288028304fe4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c48185a15c8e48af8a6db1f2bafa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b66657d55233f19ac73230a95300141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952901e5803412dddf7d5cef016f00c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888664e584f111a8d7ec838097a59c8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe8aff99d75c7bb8293f4c63e8b30a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc0cd28a2946b73919c225a28fb3ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79584d891492401e55ddf165d5654746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb055fa5fe50b5ddf266766c8d032147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e1727c7d3a8b6928e4bbf436d447148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b87676a50230d5fdeea4906ff7f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f5a7a66fa6cccdc39c47b3cc7317b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd70ea89084e400d77171a36875e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd7b5694912e926ba80c8d4c91b06d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e460bf458a71778747a6ddf266c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50bbccc42ccb4188aadec675b3874a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9f33d81341e30c43df80170c36ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8ea003d500a8685a64b1b274d83a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b0361702a13d4f0dc51f59b566f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b44022840c705b8a044f167c577f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74dd3cb6c77d913d16a95ec833174b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae656406239f1677bec02a36e63845c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbbac2474733dd68fffd799e8b8919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d143902bf3d19ce26c2211c1de3e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b9394208c6caf86340d200b8437d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cae608a03696065821bec606d9d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee284cb901fece77ef426c627d949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c7b03d8eedb039e21009a6777e38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa756faa406ac775653a0130d3b5a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7973aaf6e6f1d0b00478118358bfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cff8eae46706ac008688a22701ec5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700c389f2a9f831585a66672f4ca66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672460b3df3c2b4877f947fb22cad68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd545c62d4b15f466c1c00bd22d91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbabbde6fe27432d4aca9b45c71ab6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d408a53c8d8b08d91522b89c2628c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2ce627d843dd7ebd795a1c144d595175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2bfb970b6960d82a785364994375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627b52566d84bfec11e239ef8bc93ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5b911d665b02861b2e4f8b0c1483178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7642e1bda17c472f98180e3f42878179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e2a277e7d974bb7d6021605994f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73869e926471128f03f7edd922a2e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1264eea16544b2211a494a2002bb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109936bf763c1e5e05fc5ac12f8a1a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d857a6d1eda95e7a41a63ed27b1e55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c63111501fcf0de87da3984487cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e80006873cc3a5ee58dba1f3d0c17b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f6cce08c9b15c21a61addb1626d3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075c2aaafb2cb42035ae065dc0c98e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0e380359e6c9cf9eb487579ca19d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6205b48b760e5984219c55fc14f7577190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228fea9b6f1234cef03e68ff2dd8c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6643a0a7fd5c11d5e173b3bbcec621f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb5a710fbd80a5e911a040fe6e1a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa807a2b81ddb15904278c9722237194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c311c591b274cfbbd6218fc394cad8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9435b95ab3c6867931117e3b3a3f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2feb120ef3095783a61f139af2287197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39fa0e0b6125523f5749b70fc6bf19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb76ae519e3a4e185aceb70babd104199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba1635d8d1cb3c740ee6b5b28e692200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86878af1800fb5614fc880b19d24b2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130056d1bb6a96e03f512ac70e64f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9a1f8653aa19f767cab1ccf4b1f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257532ddb9b6776035f7b9e794cf55d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8cc16c573afa6636f6ed58e07446b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376459d96c047365391e44c430bbe9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ad57ac32723003c0c06dea904f3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0cd165d6328aba3c87d0346af268e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948dd06b98b605ae2adf92a71a53b95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac9bc28b9dfe7020a37d777f5d542210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a7b3eed66bb78aaa1f347f0be541211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf1aed95f791f923542caf1db681e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e820a663ca66da55e61c7b5454b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08c68e818fadbc95d6143ac9de4e81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902c445eed82183913a7135e776404215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a1e3625c7f2768e421d4c6eb13657216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4b0229428aab29477369f851715c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac3c35f6e91f23f90ab142e3d088a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5433429a5e38f041e49409c792f1dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15c0f93c3439f029a984f28586037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4815530cd6cbb8c10199e9061b9f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0222cd2e9433df381c1198114a1eba4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c23a9d1a813c8e45320a735ba54e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a8f25fd9ad367dd68a8374888c0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47c99acdf0ec9960d14d098e7faf41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5fd7a818db05f85cdc06b03e960a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac5aa45d4eda94d817a0b282e7d03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768b836414fb9cb6b2fb764ecdeb97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dba3720fce0b0af7450cc5098f464229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337f2aad14b284ea7dee926c4aa9f6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8f36d97d266f47bda4043b34f0ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a09759cc12c0635472875004add3f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af461cf0a99b4116b80a61e2bf0d4334233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8885f68aa59e2698755976deb50052234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2076ba00ce74e25139cfc9575fb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f8706a08ba8667c66d63db6f524d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6c2d431c948d0af343e3f3c3eb438237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c251d7853858716873e90aed58afe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4c982a2f428c63a9ce3cad796eee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1312e1af30168f9219f8c37edf842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f7beffc1fe07f6ff11bf42b05ee53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17799ef485245a2b3d75fe1834ae14f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c236ec421616546046673a83b853243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1afc916b788298370af4e24f86d82e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54eee178622d9fa46eb0590b126014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d68b396c65e635594a3cb5921f4ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39a2f8c2740bff7cc2e9a1eaec431d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7031deb3a7e2767a0c1f838eb1860c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4635631b51391f92e267d03ce488163249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a4fe4fbed879b3c455f8f96e1d56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79a9533f7eb3d27fd13dc2a6fb8fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0f81289a31b6992f043c42001028252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cf3b7cab03f6be47cf55352ef760f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2cf517bf02c10092a066fca8c756d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb0309b60e291867003a64a6e8fd33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff7045c15e3541ac9e7d931f405f05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc5736655b06f3b857c00b752c509257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd1fb12aaed3c1934e3e3ca129d15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42eadfbe2116eaa1ec0832c9e75f3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984e82883ed451c4453eaac437003f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25494dae1edee3f5b48acb27bcf05e53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9e2b474fb71e95620e0e9b81fadc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d3fd0ef7dbf2dfac5f2fd16861388263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df65d22d49de9dc731568835a7dc200264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72a54c2bc874799d676eb7822aa79c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1686181336f107f8256f597168a437266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f3baede68c6daa7c58bb39e11edcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd487c19dee0446f1f588b81ce93b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91148278430de9810f730bc8b802a72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949815fa659610e17405f137792223c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb74392e079cec8dc68fa84b29df0b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631266976c0048ae2c16f0ccec61c11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a1a37cb7564d6efe66c27e8193140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f033ea38073c9bc65bd12835d83cfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581edd87f542867df2d632b5fa11a21b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee90765e3b5075156138a43feccba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a4eb00b202ef2efe2d5495f9c8b01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2932cbe0dbaaaaea4a31a5787237dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246681243c55120f5b028e834f81ad5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ea4255f86b7f6e6085853e56bfe8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed822c176aafffb6831c23903f1a86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaed385c118dc504aeb8c9c816575d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a9397e97caa7d35410314bfa69e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaefc59896ffa097452c3392de4233f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0221c7ff24f84916040bcac79119285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d89540fefcfb4e3c9f511aaf84ad69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddbc8719547bff146ab31bb0fbef36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c2401e8bb7113b1ed66b6f77ddfff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a08c831ade229312d23ebc99a6fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a720558f9b97cf0b7fc014301cd7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7ed87b7c0352f01ce3b76758def5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3eccd6f6892cd8a60bb16294710f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c1754183d5eda13bc34c668c2b9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d4e611de58debf3dc9b8922c34752294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66a8cf6473ab371340324070715c54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2ebaf30324c0aead1ea110b1e387e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478621f443ed76a886953cd6b20e611297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b30d1f81b2571f3ea32e39f0e83e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af45bbae05305768ff9993860a328299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3ea6ba922ae31dabe348df0fd8d7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194718e529456b28a30d56e176e805c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa589eea88ec48b88236179071cc9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb45c72e45e0b9943610e821eb20d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c354e916e4855addffb2aa9960c7fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2308e50b80155dcc36e862c33af44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4702961f94fe69929cf04c818fbe96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fdfb6899c42cafa9f3f2574030f03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d31a7cab45795efb6113b27e885f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35386f4f5b48ff747a2b9d047d3830309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6457d049d0dac679f9936ac9faddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5515a5bf41fc31a295f49eb49e0d6ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc6b105b82c20a8f20a221f8c555c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e328c3e2d5d5b18cebb53b3c0633f44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eee3525806c4524552e7b53d08319314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b65fb1c988cd30fded5dd5e1314e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b81024669700b86dbe47953bc4adf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c435e147f18af893e6e5d9b91e9896d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46024e930daee81d6460875593d5e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd037505f57ea0c2d07c0f5de118c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6dd3fbaed26d4ea89145db1e944a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc47a527e5b3e759914f44087c3b04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a1af68751ba9a40bf2483e83ca72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0efded9f22cdd9d34c6a04acafeb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4929d01abea36e4a4bc0efd101bfbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af11bfeffe886f7bbc2ba88688fd34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b7283acb467c9540aa17273db31cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea6557a83c26bd53dc75d2e2bfec43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb0ccb7bffa7c671278e5b1980d9f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d9910f324e5be2d4edcfe617dda0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd5c91cd469913ab7982c353687ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41dde43d4eb75ec196f8e84055a61d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12beea251b40d1261196391635bb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa8e13085811500ff6f1b47d06864333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0395ecfa95e839054b7d3ad8b7000334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a0ee53d9436cc1a43beb22f147643335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4215af33eb213a7325afe551f42a53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b47fefafc052fe84d00f6d4e36dba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245543e0c8bd8034d23cbb6476260e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ca43d5bbd5dc9998020f0fdbe05b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c179ae5693496f62e28ffa2001af3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6cebb7cf38c8b044fa4f788d574f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8aed756cf1c38c1e1c00249d14745342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524b0c07ed15050cdafe32f57dafa1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b3dad11a61c055c593a612de4e08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b1a45c5dfba418b44fa586d89fdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8364c626e01a8363f1bc4f1248e7df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e121736755db51cc8ed8d843a5d6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886a10ca19524a1ce955dad769ff49f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee2bd12d8f25d1571a405390802f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd86795c330da296b8f4861ddc1c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23c81b722216ed3ab1f9fa4d7ae6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0441e25cbb099b90691092c483e5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe208db854825b81f6e594ccb8aff2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9bf163a514a5b3f2befe0a693d3a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803843082712569302e1fd6f13bcf4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54121f8bce83290924becd4f978bf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e70841f70acb14051963aae23279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007cbe8d41ec5acaa1c6b44e8a6a86c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a43b73e4629656405c1bf605e56702359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02295aedfcb94a62b1ddb9800d1073360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa8c49e40ab8c162e0d72c0460cfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cc61a18df91442feccbe5e6b450a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9885f3c90969f934c83ad0f41e39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02327d3e8fea758393dc2353bf4f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c05755ad5b55ad2e76f142b21c3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112202c395f5f2c44a9afc929ab2e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb2b6cd8ac7d79814109ab01dab46b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34783f2d826577f3b267ba99cbf3f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0418608a23a7697f5edafab2e8f86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de3456efa2ccfb35b9cc02afaf8f91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79749fd461050802f1c794d1a85d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d505bfbf5ff38d78d74189496596c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc810ded1aeb93c0b27e078f136c20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd320291bd3b3fec7e2a89933f3a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ecf8ac51f67160b8b4dd104e263f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b808ba3154a31de7f66c8411dbb7681376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3a40341913a8087d93e3820c64a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebe0cab0e1016076e846be9d27f0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52d919be5edcea1c4d2327cdddead379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229731ef244cb9da10d8003bb4fa6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a251ecef1e5ad96c6e4bbb098983c75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b535dd2f3e41bc08cb5fc74958cdea9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fc2416a144280c0db783acaf75c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b357b64975cf764b34d4dd5c0816056384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb7d1cda2357e51ee36e4ee15fd58e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb42d19c3154506c2ac1427172640386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6bd1120cf5891ab120b0f11bc72da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad25d1aa14b498e2d563595db9bc044388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5429f2911a53ca4f840dc966b188c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4058b90efcfeee3cdb09adf411223c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17456029f0c497ca0322f30ae312e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc598e7c9d943292b5edb98e513792392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb5bda530639f493b08f811935b0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8cbac0615d3471f0dd62686e361c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74393dc1f4e5c43456fbf4199a5563b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe921e7a715b295706f87e8e7100460396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040bd64a6bf32773d3fd7817db96bb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b5074d1b819ba015c172412328be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01297c6607d3812043dcf118e61f8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8228e82aa607432eeebac841ca6cb03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af9f5963e936a3ebfeb5606879758401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79672dcb2ad3443c6fc5e7f9b00084ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b5fc5d608f5ced81d40941c54280403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d86daa2dce3467c7afe37cf0b56b84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63114fc82d4dad60e1a0ac64af6e8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cdff2ea30268b9d53b5047b8e9d0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f768ee3acaae6d19d591c3b0f5429407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09808f0b37d97429abb2ad827677b92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f49707479e52c99790ba5f3fb9a0ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e4b6eafee48a7c5d6b82ea39418e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c4a590ad7a1406025916903ede77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261552b899a4a323a05ffaeaefd8dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcda43348f056cb3f8bb3f6254509e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253caa79c656141bc6391c2359c6e1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d0d06d346167e06fd0da739835368415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144811cbd01c0372f6225092cb19e7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7d358083134a1f258f8b30ff48fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa46c1442361f185de9bf3df316f84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e24653d10b3c5621b7ee13510a9d3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87431101fc5cbf7f544fcd006318b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd01113c4e11f89c0387bf38480993421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794fc917349a83a832f219badc113d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015432fb06d2df234b73c699d5101c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe3b272bd3054493b9479571acca0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d23cbc8ae70f14f275aa07bc7542425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a0010b5eaa641eb0ff37482727f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd404ec6fec9e7891cf39ed7c03b303427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0942bcf25b2b0f2410b2a84d8e20a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862ed277631c1c4306961b06cf1282b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b391139058f63320f478c93f5e0db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b895edefd1f7bc67451b6b873646ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17668ea6a13e30dda5b618305871e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817688c6a43263564a074651a5fc014433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb415cbfb82a257554cb7f81a34d2ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67641abac62d03e3c73b08dd8cbe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b952158847c5976dd392457161a081436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de936c61a1902d911a3d2701f53278e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b4b76c02188d5fb23b9852fc1eaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72e54f33a9d803c4d4eca59c98b967439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c01e94920b6854d462ce470a5d7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dffe818c92b06a4e3894eb20d7513441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5801063a883a7b5d4b50b087167f77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071325ed20e0662bb3a1b0a7dbede7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e92e9a9cb15ee6f21c499950b92568444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd3406179d37399aac241c8e064df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa931c9c32297e07d0fc9c690785ca5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0291aefd360b18ceb1833f2f6d455447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7afbbcb2bc267f00e526b4e4ada1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2da49ec472bd68445e629eef469a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ece019a64e79c58a057d820bff84e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09478595a40a999fbd0d45e6382387be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef1741db39a97caba0ea0306920a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328583f00df48bd31edf7f8dc54c4b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf237d84d326512e73c3913739ed7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f066289b2d6c60ca414ffb1eb394ab4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701566a2b75aaf7f419db7b67235f9ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab7f0599fbc196dd40c7a4d18f6c23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129afa967d0ebb4759e06340cf865d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c731153396b3d85385e37553fb1e16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97f37e0ee7b7d950b6d29f963320c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb42267756385549b0e1ebfc3a3b84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd87cca9616c4a38a01ed39cac1c6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf5f17b22974c0dcc8933bd192d5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aedfd3c2b3731e5c7e184059995330464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae1486ab311af6149c0d9952a1932465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9e1b74feea2304df4f536976d5ef7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7876bc02ccc7d7ad52d9fb9d751681467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d602a8181ef7bd1bebd216aaafcb950468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c95ff4f71426ac41d8fa09cf61cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63459e91dbc9509a0bc998587018beed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f012a5a7bf4fcaabf8d47eb1872ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e346f5063ed9d58dcd87efd4f13e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a418f205dc9d46700e27159c27e942473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f2d70263b24398a9700343dd21e39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b366605f6ec94a47094648c83d5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb16aac0e011bf8cb9d112dec38f239476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5dbb02dbdd896cd72dbc828c7eca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678a2a5201793f35930f96c910794c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3d991a018cbfa3fb8d3f1828cab3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c35101ab8fddd833c850a548467b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7faee7119e092d66df1116a1ba4bfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ecbf16aba0a99fa5b782ee453928482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f480aa600e1149d8833083cb4fae6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d60adac6c0988b45e229f4e0401d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de8463c29604a19e94d3fd0bcf7ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b898d8e90deed179a9002e712a34aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f957c54aae71087b2163d60a4f2fab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5585130685022d8a913b2930cba2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e202abf8771d4c6cd06885372cb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255cbd171c7d833cac51b566129fbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d59073def447238bfb74d5bdb782e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5d957e7d835b55f09715db879e53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c439b51eff54b11514e11888b052082493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5d7056b997a1c6c33c38657f23656494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1cc049a89047cc1c176f247cd436495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad6aabe3928bacd8a4c8c9bc13e90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f9f62f47bb44c60fd005fe4b7c95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0ea6b701dc16d9b607cc7f5af50e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08667e73b41dbc551131c9cc6b9d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c19f66bc1cc22716307b2c11d45459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c320e324a184e6631cbc27c0de61e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b17f8b3c0990f0f6ac5873f72fe5c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1c4579a8a187e6af1472a1661a5d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2fadd96c1a71da72c39d72ba7790504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23111e1be39ff71787a8e2eb4cad77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc410577da61a132d6024d9dea3a8bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b63504b20461d21b87d79f85b947d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9785647b88386abf5fd30f0f198af3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4cc4a457588c20802ae056119cbb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe26c665663172d83f086b597a34cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a388186922c6fc62ac0d6d6d6caae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9540c57d1504ab55d7400684cfd1c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeaedeadb4c688d329dea043bb366d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e691392c2988a5d2383ba3f42982514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978b9db9af008de0d744d56ff11970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5ec9eb4e27902f65c3637ea6a045516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95601e8a5363561f4a9884ee4b3b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef582354966c549fcf0136ca90d86a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3852ba2456b33e013ae0b438abbbe4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da52e5e25a5103d7769fc451b392e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480aedc529ea43e87ac19714ff2a64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5d3c64494330c9ad419ddd7939238522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa9bbde4aa1dd093a2af27af6a0bc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91892588a31d1b10e8aece3a22a5207d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a071e255a9d035efd5529006df33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fcf75042b13fb1abcd04ae6f3a39c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf1a4a634b62056340bad6696c3e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62242dcd9ab0d114ebd53bb2a96e03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ff900c649027020dba922f8ebdf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384aedee9d6b3e28239935bdf0207b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da46d64dff750d99f9b2a02c34ccb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9fab26cc025cb8ea54abd045f31c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4496bd141faaa1284536993f0c61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016597dc3ee9dda6a5e090702d35ac7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d1b1ffc87d937b28ef6b17864d1c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f301d0999a015cac857091f729a69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d9d80d109b27c15dd08a0663c84f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507274fe25a708c3ec15fba5bb3e93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d89abfe8a0592e01ded8f6577594539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681a00c2bdff7089a4a137b5eb9e74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf8333c4dc47521e0a4d05c3171920541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ceff731ada2bd388ebcc74f108769542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5663fc3f9461718cf5086a0171f2ab6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006630033940b8e74febed898704732d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715d86a139505855ed0cc2e71c193b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e55311cd4fa4f86dd67c96f1ee93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23f26f3cf41b2a6d8a8995b473d6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97808d808b04139183880ed266ba8b54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c5186c1751a3d7485e7a19ed801f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082dcdacfd6901f5ff8a2e8e2b18c22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fce8e189895a92908ebf8bbb8beb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5765313ec8ef66d48ad4da421cfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700498af534c5d4f4e980f7bffca9cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff0f12b64400876b0e69c8c768a7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472fac9abbc3a1236b3d22ff2e3f76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2029d5fa12563eb36400563e8936a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e154a3be4fe59dfefe0da40ab85185c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e5bd21717831770096cdac0cb3fa2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968f2021cf3c513f996db0dafe9bf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0e800989af310d7ca1662f804f69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2375e6e327d9f8c7429ac7478cd9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe8eee14051a370820ad9c535fffc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce39dde6079f743d643f00d19ae10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b370d97f15e71c7879a6a680c868ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a250b8f135d4b08e113ed5d9eb258565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cf5f7d00f1bb2767c6d69f9fb794e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd414bda3098167b7b985516c1ca0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bd979a519ec506d7902e3858b2158568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f495c14a7467948cd846fd8b922e98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca70c407e40ff345974484558194c36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cede25fad60d2bdb7045c8363201b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6744b6a0afbceb151ea41cdd5a8d04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f69e24aadd3c9b4b4b509fba7286573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404226a4143359a8bf064a7670350f8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd75d20432ff2dcf23230479f19caa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7887cd4aaba148b344911e57833f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3725c612223344d9f610169d4a1cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ff7bcaf9300ce48eec194de1a5c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6cebdce98c05b78d4b06fbd596cfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c969e32a967c15d6f109cfc293a1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5224c5aa06c5f98e900598693057b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415636c37320202442639ab219f9ae4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e5e1885e2c7ea8d79ad0367959cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e809fe803b32bd310fbb04e3e52c31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe604e9fcdddbf896087dcfd2327642585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f340c768da87f6bb12670ff9fd8d61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dde86ffcff714ac038e12065cf189587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31b88bec743e38bfabfe5251b9d8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd33eee38cd5f581ab8a54bc7f8364589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881f4ec1c7fcdcee474574fb5f1d09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2c2398778e694d6f9736037a5dff9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44d9ec841f6983b5c041441cda15c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863a5768f7a90abfeb2e20aef330fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b523d23455f6b92bbeb15a87de09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f840df64d61baa74386e199875c97c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baf51d8b201a161b9ab6c61c6ea339596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d73f16f0443dc979d1c5fd1efee0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481b39dbe4109e38d0cfd46adc4f00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d9e16e990938fe387f7f5f45309f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6280906ac062834cd6954d2461d91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805f9c631fb9b715d7a5cec93cdd1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441fe9c8c08446e01179b29b03396e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442da8af6b2015146e589a0d73b632603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ed3ec10ebfe558fbd322574c0e83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca1cb2bcb6678a85b1b684c6056d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74128daa347f55fc2dee2a6aa5a04a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d27f270835ac518906a97f2dd8fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593284edeb4d83854409c1c95cddf5c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594dfc44a0f89c1dcfebb619ee5bb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc7aa385ef243b802935a1a304f37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1a37c4447d0ff091af97e792ee35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06b354e5adba572513c4418c9a1207612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29521e4ad8842defdab1dab45e52e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4506b31b9fb05cb500a2d05f072282c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde799be7cd9d6ed8d4fdffaac87d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6361d77749d96184997ae5b648a220616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc15a0e7ac1a939a540b2c74ba96cd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2fc1c9575dc93ad89f641c35bedac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf33b8e00e6be64fbfeaddca42cc060619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26957f8874c5efb6c7c553e287609e83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20701d16aa2962991c908202ccdafdfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e29a692253552269b3c3cdc9bb2c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d6ad45a4da4471d9ad268bc69f5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251023e949bdaeaf7e89a527e417eda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6cc32a2124b56220d638d59d3c2b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1544817104b8e0f37f9fc14e3f8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf57f945951bd325a836f654c76c7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b783652a05bd21e520fd211a77691628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b326b1d90e8d10a6035971a427c53d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f680bb30ce65cf737ee565edc28f4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e097960d27821239c139b64fd3aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef94c433c8494b71a19679bfcbcfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e930b9e893c9351d48aaf6ed9bef73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fcf0d30a78be89ef22e6c0eab75eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a75a16f061450e2a21a294267ef98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4b91c1ac06162072f646530bd16f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f111e84705e4d5e3fae1985eeb5018b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c686c7f48153189fcb0bddec3d785638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e74ea2de8c6398f9242e0fca7fb04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419abaa740b91b061df7c09e519eb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952257ef621b6cc913fc67b039dbcb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c496c341b9e9073b7e647024fb56cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3b282c2db5a45671895d184f81649643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4508df6035bbf86f14f76aa265e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa691be34d975e593cd497a9dffda59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf280f51499bfa93214c2cb8cef5228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b97ef32422c6416abddef93396f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1359eeb712df5d36b06685b6b8d3681648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9036ded576c5fbe178de5a6fe873082649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc6af32a880069b65259b15b2ddfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcbe2e3c5bcae349869933b5ae6c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2ba940c3d5b6f0fad7d6ce15de5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7fbbb74a14e7283596f6c5d2e57f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758375628579037aa18a4974c8323f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6334be3c5d793421887679714ab92ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f1443831a3c4a754c336b262f6b53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceca413e660d947a369f2353a758d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf8c1a407b656f42889f169ddb527658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db423637f2759b1dc2615dd509b1472d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e20b97fae277f589dc14818be4a0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487af8b9b0175a45a9400c837d16b202661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996bcd5f1407bfabb558a9b1ad6e59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a617caca563ca3d9bce53a4ac679663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2964ecbcede074cce6a7e2ef9dab5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f47e9870fe7c78c22be2fa1ae0c429665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b2badd22b35f53a6b576144c51c13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054000aa6b41316854286ced393226667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015c7a9367d7f2a61a62acb5414095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa67852feb996b04f294ab217f24f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f50e5567251a191bb23cecb16480670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f288de9565d16ed8e0ff9b33da6d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb98645cef3a204d4ec43c1e86b9088672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95f301d7574dd7448f2fa33f18e186673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128f827447589895d83899fbc4d00f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf83b20336161a47e47816fc5df99d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833feadfa3f4eea6061ae438d8f7183676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde4e4441a784ae91c1ee823ffe4c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5754842eb6e0887573b563083d13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be09a6a8c01f7b2b100e1e8fa95218679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeb3bc5e1a688d349d4f2c34004785680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008feddf474a546435f015ebf865e0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91483a256ae84e4df08494204a7531682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd52b0db41e8e9ff61a0771a6fb24d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfd5e72002710ad541f21201b0e244684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8d389e9c7c8011ac57058e37cfc32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e14d0be29e258b47259c35e7855e63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22ab78ebe78ddfecc9392ed8db4f61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a808d895bba6dd583f53d119a6e5228688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cec3560f16fc9db5823bd82927ff1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce59a50ed3a3233fef260dd832279690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08eae900385172a5e97360b3ab35b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164756743adecdf442060c8b1c39f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71332b9562542d13d45780e985ecb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a669969b8b173aaf78a88043e219c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d3ee15696a178424c23981ad2aff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201fb6f42ddd086f1e61574df354454696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ada8452e6cacb85f3d9c06aeb13b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361222d9271ce21f3aac1fbb7f5c34ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719243e49dbfd8e0d7f020b0161bddd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ca2fadd0808e86dfda4dbac5cf622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a114d93fcbab90f47c11196411ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4a43e2449691f7f1bb6e092ce789702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ca42d98130cfa65e54d1b2ea7243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaeafb8ac20d1166297b1f833ce6dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce016806d534597d54b2d1a2a123486705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e0a8b94d782045af0b7aba0a9c9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54eda2955a55a78cf33bc5eeb4d46c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c33cc76de64ceb394dc4e1cd4b2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8122d929a40411c82704ef2b4e74a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aebe04a10b0c65975f576735046e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb24f2ff9ef2f8104690b234460c03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480681427626c47a6294cd87d4fc0d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147080422f586d838d45c63bff45db4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30264088730a81e9d41cf4d552ba8ff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512ae83a09d6672c817d9cc04795024715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c69cc076a65ec13632cc8880e92b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b276a691e0716fa79c74e894842d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b94da502a7eeab03dd72e7068843718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b447d7963bf02c83330e4f5f9ee8c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096adc2326dee42d868d44a945da5895720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce27c33eb54b4557db9fbc9f752cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143bcf13fb82bd40f01c6f51ec51d35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b30db9f96fb25f6eba8e568fc7ce8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0037ac74c891a162005a6f0fb40e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8425a3471cec7d8a2177ba5e6f327725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851369635f01396a356aaddaefea1c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4412fcf5236404ecf5c9bdfcaaaf39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7bbaca247c7d3ffeb1e5bbf1c5cda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d400be33f26944484a6d8818899c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6ddabc7855f571265c19d1b6d699730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937d615507ca03f30395f8fa76b04f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7d14f527e0a318f8a947fad2d7a94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3786d0014dd0c973a40ff1529853733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df769e53caabacc2b684c36c5f978782734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ac67b13cde10898ee936b8e7c83d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a406f6e3b387c2f042240a4cebea072736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e254844f1112f2bde87b9df812a354737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f9566e0efcc17c0bdec55c3cec015738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b300c4a8f6a2ce5cd3bcb5a6e38a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c685b334934dc4a9e53c16973ec6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebacc6a6060d0e559320b6a71be404741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e4d830b20515b4180cd18552fdd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7146e724f13290b64150073b5724dec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9142b9a76c42c6540b70b222e3eec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a2cba6a687139fedd222b5e1fefc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28de685bc2a273bafe424aec41228746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6d5ee283ad1aeabeb4eb0055090a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72884bd26b8f9449011c1563c565ae74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcb0b1b2104859b259645346d7ff92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba71d12cb956f2b73b59d6d3d6738750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd3e6e0270ff170fb6b2d60ee5625751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b815075d74c649374736903607989752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24db0c3c19e933fc7d48a99514144a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f6ae12d0ebde5fcc3c7af91c4149754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497746496ccd05b6680c35300d49d84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade22f6c3a6970cc8807a2b1ce3815756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13638a0552270a8d6ef664d8706354757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a6ec826743117825e953ff5f98b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b98b962f4bc07c591755de0d1e14d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c0cdfc03b782a680876ee702ed604760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276625098c99452e3f76b0ea7dab4d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f5c742ddc03eafa62695bf0af536c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e059d9ad2cf8013534e52281f4d06ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ceeec909b068acff666da7a7d3e72764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fc99231cf3299b33cf6906c122ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420977f73ac8e17131d1dc213d84642766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f44db8b234c366a3c4eb3bb6c7d8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>