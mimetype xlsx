--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9524cde5232cae7ce36ca0888a3e3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166294eaf074c1a1ac37c2ead7aa7c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602555fd288d1218f9af22240fad8513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d095ab1af3153a90e54d25e288b315b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f883a810d54db4cb687d90721430be95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6306a90f7df599e8157afab3f4bf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1948cf9792afd3ddab924b28f9bde27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002b133d1f7a05f87aab948e5de3e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa278225cff5c9a5b2bafdb6261329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc849ac6f507c81e0d410a9f0198f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9a96724c1237ee44f2ef07de95ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171e180b7e00d2fb3022a0f99265cac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7be8b129834ef25204e976b3e158213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ddce1308ace0f8276e3ed8a2cecf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7dea2347f71357060f1591ec1dd3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60badfa97911013dbcd9eb7f61cd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea218956316c39c9e4d7cf4203941b1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f77d9bdf0828b9069020bfae524a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10194c261991f8830102d4354b33e7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797449aabeb8651b333bb7ac4b9efce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139486f2fda9a8e4bc2bafe842c7e9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43feb40c5b232f64a68068bdbbbb79122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214461eac64011c38b67a7372ef98823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7290faab127f4db052dac7458bd1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31fba7ef329f95413d3b5248ad35225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a261e1b09e9ffcc67db90c193659b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabf6f54b53ff4c170e4ce51c8b22027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a99085ae97957114d109fb1f427e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb7ae95476d6dad72e24047034a3ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc3939f013355bae13f5e14d04ebfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980cf0a6abc349899d1d071d28d7cab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07183c94b078f85b5625e56f90183032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1d11610e47fb47004c254157617733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbd797601f067e3b6cd2a48a083c7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbba9a5aa5fbfe1ef8a9684be8753035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ffe1f198b08a7a113a52e447b31636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad29b925556152dba4463d7f1753e0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b228e30d0282a887d077744f4d3aa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ebf8cd46dc60c5e0c724e34d4c3c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a19ca07609fda7de900d33f70e29d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971e0f3b204c3d0eb662a2120c95a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02883038b250dad5caa5cb80f79ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237afebcfe8d8084a0049427e1b605e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d163ff8d0e8570443586470516c3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eab1b12df5c54cbdb85115301c26b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b2fba9516120bca5e37d2ce0bfd4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e95aaf3ab1394cecf828beabd8e0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f066f8faa9741863c423ec391bf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fff0f2213ce62961ed00d3c74e8fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b3b7d8576808d4a8c59cd6e836a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27bb38a62630703094edf245f350151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c122a3ed7e363db8589829531f27352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f9b309bb9334435b2afe3c774c0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b8579f3c86c3a097c189393b9f91254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030530d2ed38f21e5ac2108db88a3e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5000c79522ea897bd516b8256d64756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd2f3f737287390966c37e54c4a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b16e8b7a47e1c531e8188ae86a14458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99857bbcfb6d272ac03f84d3baa274b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86472293bcb2e17aa4136caecd00b6d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5507c6a5ca71b63614235b5ccd06f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e150c07658fcbd07aa76fa19c110a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116bff446784a937f9ac13053054caf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb76b089fb8fc369a6d7d0c3ece7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4897020efc8746bdbd900e3dd5b3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e153d59e51021a5732efe90512c86d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e4ec2680c0a9874105273824e83467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9797be274403fa2e4475eb9222cbde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e7f7679d3f794f713073af15db9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65be5f6f45b08f8a1ad5a6eb2bf11e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd759fa8bafa30e969a6dcd959126471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536e8ee1ac0c2829e6997259dd9d2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c481ac128b5d5d90c88fec3c5d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cd0871a0914ead468203f6fe023674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8938be440d41780bb0931e66db5ed075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b1b3cd3efc65adbbf1f92da6f5d2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c526667eef2760467e958c5e9f86077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7764914acb3c5ac92767fc49c96754978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b66328b6e6d115e5a3542756d550279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe339717f17c2fae2e32378deedfb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f507157ce16ce54683614485f779b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b341014ceb6d8ce68a26d58e2bb3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f22ef97c794df7a23f66eb10aa38a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5977c2811ad52b128dd2a0e475ccb0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523a0633859e641fe319ec756223a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada87714c5f49ecfb96d0d673e848cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459eabb28b225459a2f93c967cffea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918badb5b2d0665efbc10856f6db7a5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b72958e37af792012cae0124ea6ea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0caa57812b5673758dc83e5984e7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ef6854e80f131c9320efd017bbfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a2362b9c3e54f0570c5db6f4c496c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09023da2c2cc80b8f6891de07a1fb64593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c793bf9e4bbeaa096fc6c133fbc884c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790565bc8b9c13b6080b68f929b679095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af320b346753bf74b0755abe2e9c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539a0da1ebcf6652f3cf8042c1ce7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f6fc57e5e0b2b189c8c3fe12631d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd689ba0ab3b375f814b64a9fb5d019c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30844dc3f15ec132fd9c64e20403c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce51edd2c1c4f3bec59b76c34959d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9ab180c29627c2be498d90526a4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abaa30ed53a7bae56754914a9630d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f6a3bb8c4a04c3571760eb5865e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a221f830c9b2bd7f4948f37e4e489b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277d7b5d3840e49ea01744968c51f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237d57a2ba00af754425466a805a06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f33d39077eff65a7949c829d4488df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5b1898e995280a32cf385877a6ad2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cc680898d6d8308c906e72c34eb52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e8078f12721ff0395e1a86f286f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be101708767bf216dbf27c81bfc5fb8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e09013f3f5c4a13bb77eeec1a42e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998df79c685ca23e74bb0759709694a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2eab5a18c05788c69257fb17f6982115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cf4706021b19745cb143ef9a9f65b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8b289bc12abd8729cb8c9a047171117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6baa475818ea87a581b55823beea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94375b430189fc065f1461caa9d7a775119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c05efa92ab91be02a1faa0d3d444f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5be86a36a45f7f2fcf82a6817b6d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed6dcca435410d6faea6277189f42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab467e1ca7e2abf94a8a88a99e8e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c55cd9f9091d4552f728601368f51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477dcaaed0a5b7d71c3eb5b072c2563125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852facb0ddb9d995ab06037d095ee13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf39a97968eb6b87491536bb0a0f0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0531e26312c2a590bf6b367b59f2f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a67adcecef7ae839b08284c29bf5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d078826a582033eb88dd72784b1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b387f418346854cd488c7f11099e291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67127cba3bdee594d6b16ed51f80904132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4460431c30f6fb1430ff4bfb82c897133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e2a64a13002730f76d93d0661480134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776fb78507321d567f516b9b372d266135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b289c52e1b5a7bde444309e528eb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6da07829e6e1a47454b773ff1c111137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8f8852cfe86525d217e0887152ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ba1d8e1818372dae6b74b22ac994139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e261095088629c00a8a7de5adf41f55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece700d128fe8769fa62f5f153846b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966dfaf8c435a8985452b79bfebd1e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c50898745ce0aa910ae9f2b51ac23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee8451651ae861df15c5aa3e2761f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42718d35e5701b9b69c6669f012f863c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cd7aef2331e7a3a23c8a16228b434146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396005a39aadc677d7e10d13e4c185147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c378c12d3c2bb2857e02e2ed29f591148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a815ae1881a16ad3128358a172392149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97e4591123653bf16b22830df5615150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1949e1b6e2236359df4184fb027e900151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3af91aaac163ee23ab0cd0f7ef0df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9853658de8fd61c463bf74b05a9474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e7aa78592ca67f95f46a837aed3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8bab10694d73dbae7e5d24a4f86a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305963b53a0c7f87cfbaadd391e78357156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f63734a30d7913992a957e5bb658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00873e6fad38e8e5465caa6127e0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41291013204a46064feb0261323e0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2443990fa95fe9eee4d196269a69cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e9556539623e7acb63e80a03af95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf5407d8a4641620e30de1b7a49bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548297bdbf16a4a5215aec4c501890ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d0c0f4aaaa062f44b9a2ffa5d79b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a30be74025a87c67b1074ee15c5e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777aec73bcbe426c86647d5779e244166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171231519f1a49da43179630e28199ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968e6eabc063fcba0d05e634154e2ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4b53170168aa4c7dfbe8966fd38ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d863c1d35742ce86509f4b666b1883170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a51c1a52fc189239fb88d4ebe590171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb6f7dc1d63740926e56197d9128d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642d9242d3738830f0ac4e05b6e681b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65a6e462f901786cf6fb925ab56ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b622e0efbfa0eec51a7f01ebbe1b3d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400d17d7809ea1818918805728790f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cebd6bf49688760a72f59e379f9fc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fdda71c1e45fc52d5f38ad0ef1294178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0b83dbb0160aa9d620a9fbd0be56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff31f7232493edfb4957468a1803d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0143e6e6061d59e79d48a87f3246a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f535b0adb3cd5ad8063fdff34b55695182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea8def331afdbf3c89a5deb243c04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ed7b10766d58a6fddfa6d7288cf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d74e98e7aedff9635edb03c1337e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b70199dc1365d1966536b395ddfe78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef57d97d4f82b2a3ba207ecf9c4296187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da74f0e40e869f55176cccd024165188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f004dbc93996f507448f0e27e139e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034441b90f09dea336ac3109f0ef93e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dadfa3e4b43e9f61749e97b0223f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb51ef99c61eb65b767aa5df4ccb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2cd2c3b6a4bef9795e5c7c7cf2d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ecc298e4d5715007e748b019887df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899802a496fb70fcfe7df55f5fc4b32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f8376b80d00cc8608d450ceb1ffdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c30aac08b9b79b993e56b84444db1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791207fde3d115611bd5cde1a119b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e0a3a62a1aef936491ef5eb6b87c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd49afa99642a0d5cdbc3672f765cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811e10ccfad1f3668790cb347accd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5a84cb0aeb67d910591054f5fa6c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcbf05d967590f15b02284c4084d20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c3d6edbe094c4644da5305335ef8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9481ff8967a98be9d153964bfabc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418e00e8e2ff437c103da323572322206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fab04c47ebef5adafe462c3343d849207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208a4958163943e7d0ee03d1cb2884208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155bd677653aed92235e2b11f0b2fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa1146978d78a3cd242e335fd2921210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c52a3e430e74f9068e9e2e8860bf42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145200739e65f5d7d1cb78a8d8e6903212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71d8cd7a8205fca8066181dcb5c2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a286417aeeb1a73613725533d427b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6af917258065fb1c9533b385f60b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587853946c4a42748a0f78518439a4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c350382935d57969ef601525069e37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981106461a597a9785464f00ca70534218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e997a340d62a9ef048ea677d7264b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9237008ff3a7b97195f831e670ba7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971fd828c785af8c5f0e668ef5769d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba50d360dc2bbc315f5e0409a14e92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92dfdc803ad501f16f6de552ef52d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319ac12fdd72b827ef69e68664bc55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a6cef931abb12684c4f6cb89e70c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b2755a19d9ec43256339ab8c83da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e654b5dcf745fde084b918daddbfef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab15c8c0892814e92bc8a8342ce043228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d313e308dbdefadfa77acc124cd364229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f43457faaea4d107b461c268eaa99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eb5f9587446eb89aacba29679f932231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095388d25d291c8a4b6d083f4a9de7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b23510f7f0347f7a1ca2e1889b9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596e30df53dfe5ad994dcea8c00f67b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826f3e62d75ba06b0de047a4da0222235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513624835d98cab5833034d2f3d0b43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cdfecf2d5af617ac7b4c252bf83f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc877ea7a4b8216b65fcc8d317428e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e97e45d7985850e30deaf54aa0d1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37544355d58c6792f8d6030b3eed27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbd5b2ff4eadf3891284d16361fb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6695c180875d3915532fd078b5cca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99876858d458f371494e6685c9032243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906f997872f9a68ef488c506678ad8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533fe87cf8ef5030d2dc664070606f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a75f476f33344755cce9ac798f08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42fe51ce75f61e71e46b8b89d6df99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb80618d7e88e0c1bce65a4784387ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43fa6f69180be0de689144d5bbd732249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2978e475de0116f653ec0fd3f3c102250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792f3295b353bd8c9045f76afd2ca5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631cc3f224bc3845c8545911ddc355252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953aff701c7025d103f35d777cd977c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baeead0de6471a74bf3db467ac972e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fdab49f03951f7991f6e6146fda41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede387e4e8d1be1460c951fb9ca388b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fbdcaa53f543e5f3ca0de17346b44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198901729becce08aa06dad39367520f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dac886dac1effd4a3deaee8a47d63b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258640d33c87a7fafb4e476f7808eb54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af709744a1da5a2e8821600c9202be59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004839718233339455221ed861807afe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480b3a98dd104df4ad45ca69c64c47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9348897cbc656449ed3f98d4a7c6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cee2d78dbbb8f7e1fd27a9fc2d7d9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b20ae938992d64fca84f089549ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3157b54df8c69baf0ffcbca8504e54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba050fb62e2ee9234d4241f0e98f1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6df8202e846ccdd01f21853129f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf4d9c94a0010f5fa447a20657cdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872e2225317dedd44d7d79279902f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fad5db1ce1767777ff419c9070873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c4a2c72c8c119b0e79408d1e6450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2cf8bb5aefddda83d08fb1bf200d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79875e448d4f7c3fe43e5f6d5e8b091275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea5fa69740e4c820d3414166e97d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d589fd79f61119449233cb62ac374277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c548da18f686d9a7969eee574ebf9e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a4b748017928eb419d81aeb92e58f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a321e0e0adaef881b2fdf34007a4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b4fcc5fb815ee84577fd8bf26a2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a3a770f10ce2ece7c8701c0206984282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745939cfd902400932b496e34a94064283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2570c1c44c36c28f1116b5f3a90065284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f5988940952df075ca5c699ca2e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a0d4ef93e49751f358b1cb51e765d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478c4a3ff794849e7a448e105117a5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1de4f241bf3915e058dba324951c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981690cb374da428b1a9e377374309d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2d09cbb46e09d606cb5a95593112290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f424433beb925ade5dce80e94baafd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44958361ff0962eceb8c7fcf75ad75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5254f0724ab146bc7a939aed83121c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fad648a87df2cc7ba12ada06f6cc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611df3531e6aee708441e0bed983bd5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa2397bdcf6368f45cf24784db104296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e773bbe59b7215bedba55735dc1de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479e949cd0fbf80ed8c9610786ae1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246c439b8d1c5328059a85359cca18a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619331408995741b118cc4b2e0f66bc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7793045cbefbc1bebcd331c81adef0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f030cf5795f0532b12ac8d0f7df9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ac48be854f4d5d93e903f6c8c72e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f8c01fc2806c104b7fbbc4e53878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd8dee8b6a88ee4b98afc9a685c7ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f93ec37dc917f8d3265b3ea4d24b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45319eafa9a19e19ded502b015652307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec4d30746ab1f2f51acf2e31eafa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0d2ee47c6712451ec69a0efb454fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f6e0dc79b4514f2a355a355e2c3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cac608f9a9f6225451a05ce51e7fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df26705f7902faf510de1ab981790a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad0d8e3a049b912b506c1d87aa576313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b40c2589c780dd75841aa578dadd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03cffc4ce32dbbc90e617404b5f37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11eced42a625ef6074c90f5b1709e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe806e31da344cb702f126f7b75e051317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d423f558702c82220a03e608b207dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b0c637922a2544339ea6fba035fa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acb3611517cf2fec98ef1a84e5453b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90088732f6733a5c92a80ebca96bb75c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b87ad0693f5d6eec3e4e64faed232c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82146ca925c0a03cc04430fdfca2cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d120605c9b5fb11ac5611f7bd698d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa532e79e7dcccf8e077552c762339d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429434b5b080ae04dc4252973026952326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb599826b760bbf00ebb79867b1f70d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c17766050ddc70dd1f6c188179dc80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f080a815c3d03b27e91d6e01cf060329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62c5cb005c9ae4a88dbfcd2032ab6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433905381f7d008c1266435e07af0e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb183feca99184a40eabf450ccf987332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085cb4eae3483ecb4da896dc0b1b07a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c80d526f27cce6121062e43dc74b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4ad4585c88f333389a77e8644e50b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d783804b1d83825d5cf5c3193c7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f491e67065eecc30312d4d6d8eb663337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634bf67b00256a209b0d2ba8d661b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6810455c630724340ee3d2c8ee45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2659574a565cb732565aaf5b48ff92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392e8e380e574fe649bf1b688e7e18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a933c3ca11bc97d1b9a21ca65ecd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d2d904a62d915b6a20e63f2a09cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982cc65cdc785a3c7c14d43691827d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a73068a7ffa75a7b124571566f7bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283a2f36ffe9a500b71386f1e99023346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b48942a1a52b623912c774688addd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f6464a4e55315064b32f697cae898348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab199784c0660a3c9c232abd368266349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4466fbe5f5404e659264e13c16075350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbebdbfe52643785e86b4ccd77aa78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8952cee1863e98b8cf1879a60f8cc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806b22ad8178973b1a74c8bb882fe2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7fdcbcfe1b1ec30fc5b6e01ffe81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3dcec0c2c78f635307b85bbff7e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79848d7c9209840cc321100f7f830af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa36ef9d8ea6b7a72d23072c825ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef404bebb86461339fee9ad5e2d2fc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee5790b6dbc5f83732bae9e7fb480c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e16dddb6418f2a25a202ae8000bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106ae7badb961b54a1c032fd66030dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672074af881eb6e62d7f40c9fbf3c5d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb79e76c89f3f34a6dbd396af24f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0776913004af5866d98631ddd890364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183902d3cc532e49dce0b0dafc117a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b1ebd3f4aae7ac05dc0e81a38819366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3ce7cf61241b48b22f9dd0fe90351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26cb86aba1d9c7aad1e690e871b55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b1e01274d31780976444b6a64d7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd43e11a6b3188dc5432198e5bbc41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0686a75b67c8529388f12acf92c668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60bcb3684db04344d0dfa9f65c23f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235a13fbb7ff5ba2d7986d78a21478c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad275222f0d9270aa0d15416682d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed039cca85889756ae9bbb804044ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff88aab9355402bd42a5f6e641ca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab11e8f61d48c8a837218ed3310602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a514bb943d670ec145afda40e2c8eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a9743d0cd27f7d9903725154d1011379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5ab6c86bcd96ad8cbdb06856c0aa2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b89b05892e7bfe8c1e1d883d9404381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae11573e877d0c18905c51e9d96ffe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe00e71e1f16f293dfb3a3a867cf1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bec3c55cd1809fb3074076778f43ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37b48e8d9b38fb80093ba9617e81a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5b6ee5f7fe5db7db997cf9b76252386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72661931a3130bf7842dc1ff62f4bd60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c688923366f3c9f9b3673024b302388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780cdecca3ab5bfb431a1187c804a5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139066888a4977f5408d0d1e57be254e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b9745a687dff4ebd3e38b21e85a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5104f049faff70066371519999f83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da67dafc19c1eab112cb3a034f2269393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42324940c36fd49435ca94de979919c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ee5acc377ff5c12a2187f185d8a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5b1f7344f1d54e55049e0be8e2681396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492dbd3974871e6207897d56703154397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55020ea90b24828b214f6fb3690f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f46f0d4f009ca8d6fe4a2ab91a0a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b6ddc1298ec9a1ab5a0f3803df339400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a5f9cc3683b9d03c1e58f5d48ece401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3914065d227287d69464703893c274402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be007794201bc28c32dfd4c382786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06937ded8a100f158e885b03fe49d9b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db540e370885ab2c00361d45be711c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcab947ad520dbfc8bc4b8dd28c692406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339a8c9509e1c2315656b0a10f5602407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f4ecceec257af3e351be551814f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ae94a1132f61d84c10e5a7532dae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41e3fc21c1a43b6946a598a93aa08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f3757f705c39605572b77a3b5085411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a36f8641daa1f672bef35a497417412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83efae097b7d7934ec4f5e20275ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768d966f61b7f3f3ac9c5401484f0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40f6cd00fc4f061b3c30ff5648db2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb3c3abb75c9b88c4bb0a49db2c404416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641638899ec7fdd61191ce73cc72a073417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7975ceaa95e6bd927df16580e99f52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8bdf469f7c7537af4feaf4d01dbd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7210d68be662191666e6800c0e6b20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef3e99b0664bdc087c2cdb304483b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b29c0e527c359a9d6bdc290c979382422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a50725047ce2b3e9e36da43ff25c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5c0357f3b154d394b46f1e121d123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125c7139bfd3ae8b85e20dc27c7d59d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70feda18170834b4ccf55e074f17128426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049c9160db544996b39d2bfeb2ce94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba332209a7b6aa8a23babc45e7964428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107be19736817aec9bcdf86fff83c87f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662616d998b3c74f6501f663990298e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd216c6ea7f3f41e4d305e2a1a35b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b745e2dd2a9817e5d624957fd428ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a437b2e4b97cdbdd49d3a3b00d668433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657e04243a548d34e9181a3bb45f1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce373a1380f26b81a8ae8b1b01972435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68287a6c553a6856fe60a8a9831783436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2459a74a3d46f58e1a6470ea10c8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6296512b42b9bfeec88f48ac7438438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b5bf3d87257b7546c7508761be094439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7101323c40b4ba8e20993ee23301f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407412dc955abc0600545201a7e25d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49329fc860c3c549af1ae8a90581c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8951cc6c576c51735b7b71b25db33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919fb7a570f208cebba62429cb5c73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59412a9f775aa550373b0f054223587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56709de8d15e7a296500837ce970e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3666363eff840ea48909edf75fbcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0482038c6094645d76bf4e76c7aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324892521fefe0270b0a63a8521ff69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824f0effa404e5e2c4cc7cc86ede66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac472b71d6ac711b94a59e4c5ecba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a3e4075be999bf02c1c0685c1afe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb50ac918901a95716f06735f1ce5ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb36d3be242c16b4b3e31c56a9489454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb5784410167a87373656ad3d89aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ce3ac3a85f77a056121998db27f40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e6570e6a306b567ef61a6ea576310457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd961d24a79739943bdc750ad2201b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466c4399b7db4208f7ccfd205307000459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49348969fba30bec99381afb8cdd9011460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe8561a705a3f905a4c0864bc2dee1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e11b36604320e8eae8b177327fbfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb73a08d271ecdc31f453721739fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38a5f3f2581fd854daf0364e79a648464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe96cd4761a1a11da9a89ac70dd42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba440bb8ce29d2ed923d62c5de56d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1787c187463e6f089ca0d431101761467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe297454d926a02295565e80d9b20f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff250ba7cdfcb4031607264c14f24ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62b706ff31ee8455cb683c27a1a43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd68c4c4240a6bf3281215b8a626e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630806b197199cfb260aa9099ffc2cd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d3e0563b555e34b1a49df8c34847473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c91c0dfd64377bd919cb24bb528544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056b3d2417cac3142b205a1da2858a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8509072e482ee88b43c219afa568936476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dccd963cde16f4ce505191d5ce538477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7313ff60068be89a284400463b785bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e78309b98520ecd44a969e922a0534479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcbe307b45ac365070f8732a9ebdff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71cd554be373af26735c4d82aacefa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9f31d1d259ba81224d6f22ed75d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecaad6c71379ad0bc47596b7787afd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814701e9db45e77b3b77e2c580515801484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fb29e83a9213afcad8cde74d9b0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07dbd88f4c40ceb1b57c932369dca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c80254c72ad3c7a0dce23b6419e3a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a17eb7dea7029d37a434496d1e443488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e7b26dd258aa84b33cdeabfd7c885489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f409684ad09949b145744006f67ada3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291935373e09b2a171d7eaf2c29df715491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2093695c520c510fd5b02b62855530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02960b3d00bb543d363abfa25f2215493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe1448e21d55c25539c706350d136494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59996d45c275093df0da28f01f9e1b3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2d34ea62fb48c3567faf55452497d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd56a7cbf71415d77f33a912736cff7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb60845454de9d0b4150d20a2205fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e15f71f83c7eaccc47fa1be1816f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe618c2f8ec1e608cf19f83546e0a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431627372b4487db5d0034585193433501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3597beddcd56109a148b5ecd2f7b22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503db9ab8d52f33d5aac5e566ee2175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74541e4d85e25ba89cd56d6e80e7af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520342b4d1fa2550d5b29a60cdacfd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa2449d59341b8e87a23639a311183506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9f83d8a813f534b768d32268e303507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a753419fe3620efbe4501b6541b35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45095003645166b56b6a47698362a39c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca107b1152e621b845754338e465ef87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8c8c0be54c9b4356b95b28b5f0ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca11beea3276fc4ba2b60d5b26baecf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b73593256a85af89922f40140273513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ca5f5fe1681aba45c788026fbb5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902090cdc88b1c5b3f56d6f18aeab42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9104e18becf51c92469bf2ea879792516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3c657718a480ef9ce315a5084144517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce561d0d084d0fd462530ae05b985fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df7d1806a2a4ee6c41d55b13f30fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeeacf5f5d6384baa25e0fea6e1558520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fdd5cb5ff7018cbb4474dfcc5f58c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d02a2ba0fc94160180828b3b0841522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a37aea0282865f23cb2bba3c0c27e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f13e9a0dda40e2775908e8da4ffb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b2f4157622afde220611ab487caeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b0212efbf81c50a7d8df2e9053518526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b060df33e3bc019021f2f689b9479527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692959999453b020abad0d9dc5bc583d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c615362026fd9defb265df8667a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8aaa87cae1b8440ef8488834cfc83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b6962206bc1c14e473e4a8653597b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576724728cc815a56d304db82d46a3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af0710b4e530cc343f31df7b48d6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38f121cd00a7ff213efe5cad1cb33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c16ec7ccbeaa617e6747a9e0e26a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb878c0185b12b415117051d8d550d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c967630a035450e100f4b594a368872537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365caad3465e67039f97b38c327415d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26fb3c7b6f2989986427e013b66e3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd406eef8059f41bf71d26aa761ec62c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c4e5e54cc8e2f4aa7afe398db414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5020fffa2fc1a738221be235b5f10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6738bbe0def6ae19b3997248da812543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a954a566403695d09f9f76470ee23b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb00ba533eeb71b392765efd219afb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c783018bee1d71b1ee68b1f8373dfe9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea5918cb84d1711e621f262b9f8cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad58f380ef91dd58a0d7bd51a8156d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0bbf4b6122693d3716baaaca8ceb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e0587252e89106f39090b4e0fb0a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b962559ed30522f6dd61ab64b4fbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265b24720e4fadcc3339e2b6b98467552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b87ef7356e5670fd76ca9ba6eb79a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3a75875d9e0195df033a162b2250554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09a404c5ff187497d484067b3f3683555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890a4d93456e975425b1a4a93bbdb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b6b1d02621273c147313517d346f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb03d7f0b560df6a9805f6a8c1751b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3808d6740a97f41476fe263bfdd02b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0c9d538fff79ddb44d08e0e94e04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce264de9e75f674cc0a49db595b3b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d8836ec650cdc784fb9e5bd42936562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71836cfa97db65f6b7b1e24e1fa7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fecb281967e7635ca9e20893ff13cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ea1989d9357deddbbbb90acf4606565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ace3bb792705272110eee5997a0f8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4741d29e79c8ba32def803971f5885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf63795bee797bd4cdebd17c8174a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0ad596afc30911ed84ef0ed828d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342c7d3eb5217f6135fbcaaff0597f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8f58e6384d1f371f2464b6017b28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860c815a5f2a8316d89fd83f09d89fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3eb057b8bd1bbe84b9b49965257c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b562fe73a7e5bab7004e7c74241a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734bde2fbfcefeb55a96ee7f167a1d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95bcf743f0ca16de66f4b5e62c94f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ecd4d107e73cbd247efafc1029f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bd083ea03f6299da3b23ac58ae44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c561479692f2b74f90640782a93b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74576c2493c9306542178fa05c962d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39da85861a506a34db11bef94d6c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa36b1529be1c17ba08bd9b43c9fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdfdfa47afd55149be719ab8c6ee11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e35933b3639d913f3c4b87061d9a10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff0655d111befa7286db6fff0eecc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977ac452cc3068efb1da03e785dd256586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f1312c7a7f93af3179444c791d629587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78bb9700d07b06fc3df2ceb192bec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19879f92b059bd41ff158ec831e1b0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8b42eb45277afb253df295d3d591590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9cf4fe928c788fd8f179ba3ab973591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208a6bf1120307e54ec12105c47285592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace13859a5d23308364ccb302229a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7672a32e36d48c008064bbac61f2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce241d2284104ca47152aedda3509595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc681a366d305c27887787285ea14d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6534ebd66ee3a0e44f8ceb5a30a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d394ed98481e4b766782a1b5251e67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb2f471ff2e46b466eb43f4c80c38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b239d73e34d697418fdf515fed3d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4cd58c93d33e1e6df072c6b5cc7e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde781e6def81792d8ab18d9c2208493602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0ea09a7b89d81d552f9ca50f8caa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70659196f1e02fdfcb823d43c72cd9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31d56e74cf00511a25c8183bec9262605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b87de8139cac6ad9992d18eadc65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372efe050ac4cfa25ebd9aa87698da3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e728d5a510cae4c679b1be4bc98e24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f85b0ca6b36d5bb89b1d4e0d3654609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24afbaa22933dd80dee9cb4934106c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9652e312ef650277dcfc3bdcfeb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105641ca6cdc65c5a76a3e90402f596612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e225132ca15387d338cc54ab4de7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfeaef06bbf981725448b1e6948249614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2041c30ccde616f3554a5a5a05dbafa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b09e6e244e46ec522c702f983276616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102911f8c85b5fa67ac9433401e5b98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aeaed451031474634003d76330c3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a70e6fa52067ea67e1e2ce139c4c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bc1793e8dcb5fc10f8c1f016f9d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25054317d19af9144c13dc40249f31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a75db0236d2d0955aa14e7025341622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1123437b1fea8696f4d4b456f97f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c1eaff1b0717de1610fe239dec3d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d56824c20684d9675f0205542eb1b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc18d425cc72dee80a3fd60df542f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af4f3f13327ec082ff4870e04790a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291501715bfe5dafaeb0689ecd1b53e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff02b652b43084ae7216291fdd3c95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71fe063129dc642e5854c984e0bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52e365917128db8645e9ec487bcb0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381de85af676b79a93ed33bdf1dd6c19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80645143f890fa8eeba7776f2e042633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9a50c726518f0ec322443f219bd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a088b020972c121338c7658922a467635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca65d74d946e45fe0c8f3a2a85c9f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48208fcc874b580eedef5da83b746637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d635dce915eb4abafc8ff685f8ab1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041659fe7ec4d9bef64cec179a9034639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52aaa5ac1e45f312bf35a2f64453c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a09feb64573a58e2a02f9c4ad22e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41679f5045d9f5545efe66dcc339df81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021214cd628a2145d845021017f1bfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304886a8ab22d1ed7c35035a329704c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063c033dd5902fe5048c13938713e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c169b2baace817564678c686773e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da2858397a939ffa1e8bcbe5b309f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b21eaef98a3f823a55ae3e126ccf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103487244593c2a08ad1356d293691649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533edea7edb0850203f5933fdb79a216650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ce7a6f219b68156804803bbce2dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702fca1932b647ae0f69973c7246ca8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c39bec3b12e549dde95bb7460033c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b99d948c1adc0c3ceea3d0b5ca9ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341b84418afae9bbe6659d1a328ac6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eba418e2fc345660557dd26a12768656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb15e9aa9e935c74565d943bb56099657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902299d113327fa725e43b4f99d4bb2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71821bed29f297516077b4e8979dfa34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf402101175888da802e8817612c0b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5eea206b7fd90ca6ca5ac34c16217661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac8b0626b6c32f75d31b17eaecf7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836b7227b229cdf34086d98be2f7f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f45958ab132d2dbcdc0b36cb31ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80641bed63676499aaa873aaa97e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2d70e7a3b8e8cc0d79dc0edcf78af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f30f99892b30334feebc5d5281a43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e03e8452fddb993f6fed838dc26fe7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f79c5934c7b301532b9ad0e28bf09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcfa71ce631eb800891ed9e5959539670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d126f95c141c4b3d7a2dd926e1a0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3f4cbb29ec67a543946cef40f165672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da779cb892ef713d88c6fcf9bd86c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174cfacf3cf21bcae4d743b9600d37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1f1aedb6f1ab765f90e2e237c7da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac88658d76a5afa6084c87d2fcf36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e547ccc68082230eb99d3ed5f2a92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3e0a8e6c9139db2f03f3f080c00e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ab87df3a02f6c2fd3c2aaeecc62e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5849236cb59be79ceccba4293098680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f006877d744d96be330d08f1367ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b56b14cbcb68688ef4087b323a760682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70be0ef159cc13f235b1a61e466cec1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5bcbc244c8430ac01f9a6c38fbf04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298a7fb7a62ad6870c2c1a2a855a30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a47be4305720ea2d3291191f00c65d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df81ae0dbec9c02484f8bb6ef7f5f93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a7d74406c960581ac07e88f801d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86a7e1aa7b0dfcc0c5af9b632c1cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb2382729c3b5a8284b516cc44829a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d795aab1fe3ceb882505635bd88e10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59803191bc0af7506e2e2f0dd4466d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc274687afe35c15953e479cb87ed82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5778b0e0f16575554c1b5515cee9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e961c61da8b501157dec8e8fb1917695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285357a38cf0072719f71f6fb23f0737696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa4c57d1afbed9e1f68b1c3763a54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fe7e8ae499bb78e9e181d685b293698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ebe15b56a475ba61f285bbb765f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458accda4f53f594fa8849dbb268205f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c183f872fe259e8a14773fa71b3969701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9031db05db04ca6309e5764614bd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1adc56ba1e2249880a7a83671850703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b80d6610f6b9e311fc73b3c48a257704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87807c4626eb28fd511b544fcf134ddf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061418be9e7b04657bcd89a40717d7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a585e4b9ac3222a19ccd7ad7e1a58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2ad7aaeb78cbe1a6abc86a9c6aff3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd929fbdedd3f4f3dc62c84ee6f6b0cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48cebe749895b0b52db503cff2938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967036febb06c4a4767c0790e0ec0dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f754479641126cdae6fbe6092d7a89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0a8bbb62acc0b2b21509873709831713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50ff180d9f4758aa82ef057fc447a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd03c20e00fc37f6400c091ffd3b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def7428a76335b8625ee9b6fbe0edfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dfcf897d9db7021e23605f92a1f1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab3409333ddb1a0d9e309e136f9c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d0a4aaa351428eb94a095f8475a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37325a483f00fbd4a165bc89ff91c80c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4669e99b45dd7926cd99cfc16f7e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d206b070a4be5a4f6df5811b65db8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791e0ec2756d0cdef9c219728809f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6744588afc8157e3e38975ecb63688724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fcbb1ea0d9462bd7b5c4175f61d5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48e0c2bea0b05e507a34d7b3d3865726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015785bb30221df301b116f1605413c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ab54cdd88ddac8acc529991bb15f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a182b16d64d5847c71c734f047fe99e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f550061d819f221000375c46f4255730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7fd6ae1a14b74925764fd3c37fca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbdbced5886c434b055d055e74cc7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0ac8abadd9cfb12e75988ca76394733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf4418da889b59087317557c83afd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de45f15bfb611706a8721cb1464b11b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f8626ea4734fd9b8378273333954c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca07f5103fe615caf7801c3aba672737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948e08c67c121e32986dff6629f339738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf641b763c6c7ab1b3b27435c531cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a24c17409e29988e25af15fde2d88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a064891f2aab570e9d033cacb8401741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d56ab6dd6a95a6839127f6a42c0f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66908d1fa26b8b502d0bc63db2da3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e213243863a9d5a4be3f922cbb643a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e854a535c2725b789d50dfd21540e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b13468cf9fc1e52b86471c30564e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3c1282e861cb93878af4b60b9d64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43309a14b5b17c753e97a9c414662748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abdf6d0709e457bedd2134956e1406749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c49b7f88537d273fbaa51b003d4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934bf1051c2a213ff0b7e2f1ab22a59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2260f1b6748dee711df0177250541aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab801a1a7845b75ab7bde53c23e74f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed58183661e95ac05a8e0895d339e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80184f5ce65f1fc75adbefae87c483f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dcd29c1c55d16ea135ce45a8d7756756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146675c9ab99d705eeb684690736142c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061035d3444872294f5989ac841cc39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced861e3044f3436c15f99a4c2001f65759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a19b479025a3327c0c69ff581aac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51107a000bd7c781d2bc752075dc60761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8e0360d94e7abe826ed983f5bde3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b657129efe25b384f672e43a45c110763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f7dde4b8bcd03940a12684efbe3a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce23b2207863246b226cc8d80b9b72765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e088ba674d4be34662a8c47f4523766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7ae652a9000a4acca1efb18d6c920767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb1bd6cb0a78036a0320915ad5c487768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d495c3802fb15c9b8132a83edef93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00590aedfecca0662648bb33a140ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c331541f78dbf7cc99f030e0a55f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bc4e3ad0ab0f99ffe954ace4cf8ee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d5d53f37b424653af78e5970e01d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d0c170b4a3eaca436782feb6c99a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d5563e8dd2414140b2397197a14d8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac02bb0eeb43e2a42d9b52a0726235776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2204e740fddda8f680d7d676d6ebaf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5490e3e3d4cffed200f8f37ee5e346778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97858dfbba0f38f9eb51e11687b1e529779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8df1a89ba91d94679cfc0bd300823780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea2c4ec1cf903c2c9692a35f4d95b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc06692fa86185e544b2e474c924f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085fc1544911852f03a0899af11d26d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071adec672fda3b621c1f5bfe6d1878784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357e887ea1c483afae215d88ffac84785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e814ef9235660ad30e9711cb977ea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df357d1aa9ba651fb7d05974a073d5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d998fa46d8cba26828036cd6c92f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef378f49d319760aca3532d63116b8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57464aa5ce4b7b0f0cd09b26e4d85790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f42869ca9f37dee3803f12ff9e243791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b0dde42f0dad1c67e4f26c81159ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856b89e8c3f201b8513e1d6d3f2f0ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e535d9e28685c00452207ce014791b3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d545afc20250e4697558e05f81d2f36795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6ed23e0ea62c1f1a681bbe82d63e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2798276df65e3d13f6017c9693df0c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b72f9f39255509b922aae6c5204e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8548d48bebab206d0f158bd30b3c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391907656ddc17f48c52c87f692a7e0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4ec191af85ecc7f6b34550608af45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70d36069aedacfc21b6f4883bd6545802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786b1b948407f75bb2bc000b9d59f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107275e7aa2fae68e788f8195d73b27804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc2c6a90fc12b6d81b3b7b3e46cb6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3579afd41cea5b05b6c793cfd3e63806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d86d6a353f5971ac350d0f8961196807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583b722cfc31c9bc2c4d6f11e28778808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f2e3c8ec1b930331e9985fa2edd6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4e2075721760927da4bf67fa1e60b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af35e6cad5721b531cc34ed0cc6125811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4773e2d77131353103d72ff5884f67812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbba799432c863d69e2c99c612e8b90813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87918f5e3d613fb53c747d0dc533b34e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f620f4f528e78a9aed4c5f30de23a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a624f0bd0a2ad44e33c10ffe9508724816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e93023080ee79ef6c2cf80625ee6c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4abec320dfb6d1d39110ee6bc60101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31deeb5716069027bc5968e51241942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9805cccd92774d51f78136aa1af8b8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7f79abe19a288c0a6e784109f07f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0261afff373901e661ba3b208cd2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932b22053a32a9d4d988079b08923ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9631742d8a858d6f02be9cd07e4ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603661bdc087ee5f24dc72df52d68f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd426f818db2cb2156f5690c065780b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957e134d88abc5e8b18a0e045c254c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e14a92c81cb7ab4b80b52ce35e53c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2579ff93034e49a44a04ca57106b8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864295867a900c5e110e0e5f80630c6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43903306ef9560a89d576c249510c8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c2cd07bd59d53e28f19f8b1929fc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86a1366afedf8987ab3ad628d9b7dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96402489f7bec9f8da557ba830bfdd2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e57eb5eed5ca77b0bcd66aadec2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb689fb20a909bfe9312ad01fffca4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71786d55447ef7d6f80edbdc64def3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f7db0c2fda1e41df2d8cc638416d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa32ad1b9880f5aa740b28bd4209222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad64f989f8591f42ffbf51e5f1c0ace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ee217d1d1c5e15cea0e81acba9fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6996406567bc7431b92049385cbbcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82a965cdc3f963fbed19b7da1dd47826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350420aa361da93d3fe89405140b6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446821afaf2a01504ab30a191e11178928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4efca3b48b9e302098d56744a2ccd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566c984df8047889d1b5bb5ac06201430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755a2587049986155fbf5459f70156431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b0c89eff7976afcaac26c6f9d780e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f495e1a0737d0c471670e08c58cd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e4751f8958f9dc52da59cfaa893534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e7d0bc2d103850794057fc9f8ca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa74aaacc2c016bec8db302a4fa7ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e29439a85c97360a633b31642d7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014406303c93e4a1391f0dd93457709238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f925c997447eca82cb195d53bb9b7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8387f40f3334bd055a72df4465ac39040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3101f30bca5ba437eb4143cfb6f6fd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2731d87cc86331447267ad453fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed9361eb0d89798ea09f2ab9b2bdb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f99ed50106d39d9165dcb71db20ea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bfc9323f1dce02b4c96c765c3d41d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf4aaf7d4f59f531e63039af38a30546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f320a7b297754e508f125f28198bd4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7edb77553a3d978a15c08a5c7c7f1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1dcecdb8f0b5ad5f4c1e6c8dfdde849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100dc6353fc09a407c3e2bcfe8726af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5440068350d89ff063dcfeabd48e58e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a111dd965a151803debfc9b06850b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ccab1f027faa4a8d2cf0f0ce9c13453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e22e1e4994353b27d857ac0d1ae5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040bfc2267e20f9ae6d343741d9dddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e819a2d588a2efe9b632ec07517718d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0214b16fbfe7e63b60f515af600f0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f055ab817a185f0492d6fd16490fb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308a4e725c93faf9ac9ed75730c6bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e73ef1a795e81d8d88f943585998c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e173db3cddf6a7aaa5ecddb5957561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48195d937fd67974cab131d45d72529462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34cbc403f103788442cb5d75b79a2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc8cb97a3c6dac12ef6762185daa7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa7f31570791833c1d5c83c8fff2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76168455d41634e6788cbc708ef5cd3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da63008a579a312aef541a1a3cf4c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b369b1529cd72eb16b0cadf0cc8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f254045b5c736bffda422411489f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32816075b9887cf203c78bf94cb0f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d799cd1dce9ce97ab4c132bd49e41171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca8eeac8fbfda6588d534f78a3f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc5d1e37f38d568e61ed2e37e1d42c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85362803286579f193bd7735468eca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5317f79f7485d5780714210abe09cad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaac678c6f4d0fb71090c2ca21901676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb05824656e4e612dae354f647d87b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be8bf37eba7427b52c4fcd730b44078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15023e6c4d5cf38a23c0e4ec059bed9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21457ea4cc232688967e5d587529ca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de616f9a029c237e5e01e74ef133271581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eb106b6137f18c68004ff792e3d5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf1b82caef0fdd3d7cef85dbcc435583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21e1805a4cd64ccf35026e57648f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5fdf818e4ea2e8a063fd0cce07b5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1619fcb88a3fed93835c191d2031886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e520918c9b05fcb2ab281109e7b32687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a57b976ff775f77ec52439a18632788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d382670f8426f86ab375b65a75179389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e18329d5d418e70435b9371c1497d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f7e1033cc20140c72eacf617f8c0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515f184ba8034a970406afea282fd2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf08cb48e251d6c22d6080308199293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7522f682d06375fc0ffce8b674acf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cddae6afa9efff13c26920c5b5cb1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc36da9bf56e6b68b9db5f5760ca3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36fc37171c4e71f40b8323ca5835497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590df334d0658fb6476a145d7afb2ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b180ea7b59bedcb1349a6347bb7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0dc9189d36eef3b96740bf54a106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd87fe7798e23b14e5cbf2f2af4a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6ccdd4a6d0d2aec17093bc9c3e4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175edd3a084f410ece72ac4f8d8e35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80740eb64d78422d1c564d876754f52b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b890ad4bb7045de7c960567ee6553f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10c3ec0771f4790cdbc034e3783aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4dddc3cac3da7d39ad88aefecb3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7312d19d5876d368169057a8a6bd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a6b0d54f89831205217ec3ad3a2fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d2762d71e6140f0887750ba30a0b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075bb0a6d6195cf6e1e35624f973118111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f2953c1a97897652150ef5662a26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46889dcaa18347d7b843d88a51a06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c82fb2d7a15ba4bf9d84af10450ff0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8386d9cbac09124ec6f102cb9bef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed4e90e597ae434affcc5087d945c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f625461b589d1ab3d0a73017d7652117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6232a15559b8cd57b719713ac9b6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421fe5377814cce68734f3a3d3700d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3477a9bd53522ea9a0295b340395b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb0535e6eae2a50c29d883b47cb52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1738aef3a5766422393fcba40fc64f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfcd448f49709d7cb095e59d280d2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c582f4c9cbb5b5f8bfc63cfedec5716124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c6c5e612cea3d16381501308f7cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ae05dc7663b97a2ac3ba9b64c2cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0ff247e84dd83ebffd9fb138e5f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e152288a5b3d218e475d66853a80f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa641613f18cd9f42c7aa0732a773f76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b7f98f13c860d174d30ebcf281a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2023a41d297f6717bdc5f52f2b99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef330be3bc171dbd1bc0f22dd0cc41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a04659ece15723039d61cba5f2a33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a800729bf15532bceb5ea27a02123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a02db82fec270601100d0efd0d887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01118b19194d128bc9f91f1121694b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ea81ee0b0dac188020754274a056137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86374fef78f112eb53e2c649970e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b9ab3e602e1daaefa2d0b42c9c49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a6eeb9e811738e748ca88337f580140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590098a23543c64204d1c066723d7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2ed00ea72fb5f8bcf35e6bd5a5f69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0b8b6d5abf3e99e11b4f717b2e1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a1e59992b46e2642ac7517ddd6cf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2d0050c35d1c92e90128f3d3e71f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916029ca7ff44e1cf6477b39591488bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0e982f5d9e6f96f906b9b65b6854147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016407819e6323e6b2e3b843de76e97a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70967c5ba560e9ce89a2e76bfc48907149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3fc4fb58cc6f0236571438af74da3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56ca55482073e2062b68cc80864ded151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f2f06b94b7aa5eb28205dcd9056a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f514372760551e76bb0ade794754801153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd022297776048e3872bf25176654a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a634d632f8527e5163dd5028ec5bc9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44d99712ea1f6a8217500e10918c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80bb8e28d1d677b4b2aa542b43f74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf647f888ddbce8827b0290474fc16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd54aad77fc4e8a67c6779d8fdc2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ca7415e7e17a0cbf5eedfab79162160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e433ab56699b053836530dc6f1aca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5b88724e16380f2d501ffefe558d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce545c67f06c4e0d4579bfb0a8b2948163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db50edcbe4584a91acc4a564ec8f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caeaec079e522435aec721899c8a9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bfa59f8008fe4916731b1fc992224166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f92a4220039c856465789641433a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408db386d1c8047640a4f4a456d830fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aec8ed7cc3e5579136d23e6f9fecf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69244a331b2856f236451e3f592db56c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a769a4072553075040d3615394a888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560c6d351ad11c6ed71c53f75ef88c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f462c107662afcb30fccaa2b40b36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e93a89e5488f75f4b129559040d03c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a823551b14dbda1b4776e13bfc1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce69326e7b5748afc57c2b099481c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9290642579887566fbd75440b264177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17f223dedd893b9f5e8586a1a78c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eefdcffdc9730ae05b08684eb80be5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085e9875d768bcd18d9493361b499d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740455ddc560853e3f7295c7498879181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52cc8c16e40b4dbb5af259bc32f1be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8ab81546387cde21078d9aa8064e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9d2933f242843457d0ba67c53a15c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d55ff0cbe3d4b5e037ecdff054793185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe9d6f79c2b5de064fae5038e4a2e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978eb48844bb6f6b218a60609a4599187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9778890eda3975ce7a6f95eaee7ee9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d9350171cac9ecea2f7054f20e0b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1a359a2c88b252ac421497266f664190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f06573e795db4d89155b9604ca6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb078d9ccb514732bc3eab784f7210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38426490eac8bdd61f1451c0ccc87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531ee543e36b29110caf797ea7c741194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f648b234137607412c706f04ee84e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0d4adefb2f00749754613544eb80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373c35482a68217488d507fbbe44be9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd2975dee1359f8f3acfd936b615a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2931fbe60245fc3dbe61f6abd4edd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c1fab3c2a30d4b2c9515f493bdeb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe3093c70d8d8301e22fc1dc1d122201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1b8fc13b3ce1bfa62484842969b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20c873ffeb955cebb78399bcfb86fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5009a9895a8a63a5f5443333a5ba07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c471334d0bdea15b05e0bd71b7a44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f45b7a471e1ac491fa35e8e4e64ab4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55e00a9ea0ebc687b16dac455e0ffa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0776f91585c5611d385cce2e612cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbcb17a4a769dddd00764fde80a30f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1288b201cffbe1655cdeffeb1e6394a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a13d0cda236228025f1383a96a15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316f53190c506e92765009af7cf5870212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc4d1f95a1c523192dcd95106b1dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde836b9e43f1b222d1abb4d81ead64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63611941cd1e6ab17e6a91b58add7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3647b689bf77678dba2a50e39380f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b26aea081cb8865082df2814bdfa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cbc2d6adc086cf18a3d9eaa830583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a41c746f84060a3f3d9ae8cb97e9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3b30371f06cf67854b0e7fc9d794220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4cdb0fdefa7ce7003cf4e7922cd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d57dd888346aca1a3502a78b7b158222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c31a5610b5dd043e14960ca8946c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c73b31ac4a7ce95f84dddffface3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38210820849495c57130a748247720225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5447d22a81c8179396d9dc8774377c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2510f2bd0ab74e2119c7dac1f1d5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea144a009c00176707be4d8854edfe9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d025f59f692a5d6af0bab66751ae1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cafe80fcfa75c5d0286aa986ee2cf9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61585a7a45a95db54b22ca25dac62d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6704f6e7e750b558eb4b0a9a7b245a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6ccab50bc3834d778a483e5aef9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae129847b4a2f64412632be6fe31c4ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e177cb78f18ed7472ef4d42ff7a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2eabf4b619c307c967c9caa41ea9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cf7f841bc34d0cc7234263c5194e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebebf21572b7dc80e1344f1144b079b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0851bbb264bda582ee2acb267813d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94a41ef9e8290c9156191274cd86a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c892e534e25f8674c1058217c0ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8233e48701b6ca18bbf064b4009e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228a28a47fdac0a90e9422e66f9f67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d4121640a2f58753e2d441b0fcf8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a92d65d3cde8488544f63abb357ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf83851bc73b56d8afe42e4e194abb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d0cfa9e0875b7709047acbee4d0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b6d2ea445caaa250a3fa3323aa7aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bcab7fb008340968a9dc3e7308903249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3ec7f32f4fbf8870398870619f76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b1c0b9c6a3c36fb6e4c43cf9ce670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b2ba7883cb52d64313794b76c6212252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3acb753635f02a0db496875bdd6f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d4d4fd6fb70034e18e2d1d2be9ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf2731fcc890138cbe87d9281794d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61577eb71d73154e74a887295b5e75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549913314a80d891509140f4a722a033257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ae2733e6c39e34c8af0eb965e834258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba0258398530f78490a4e1d92ce17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ef25c30d82c17bdf213e7b302223260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667fe191ab5eb1939cf8a703c8108cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76cf281e89bf1a67a300da7560fc28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8237c13ebacd56679d9765adb2d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29872dac05ae9597372922ad24f0c06d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525498b8689116b17f0f21adee3851f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a590ee65b87eb8c110e35e24b514af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863728ba461cd78e1ddc81321bac6686267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abde0a02cc6762b154a7300f5d7a21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802d7905598c8f0d2ea03d431d508fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67bab82e7c29bc5f458652661402d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2298bdaadcc69255be0eb0554abb1db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067a1c5e4f76ff2d0ae734fbf82acf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15220350f6cc10adfdd985cca12c98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97da3986d1601859f25620da79f721274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a459858d05f84454e2978db4e0e1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2727f5c00f69dc27564557afbcecd80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25727c0f884ac35d8e14bc5e2f4bdda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece242f1ad8b8ea19c1db889560c6e0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32918924f2342e5a947f96a8a587e85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69010fb4a4bdfc322d3bf4299ef26a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e814df64b68fc428b24daef66a9eb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e899623874144469bf08b127b50d60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297d350004b7da91ab18519fbbe6fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f9749cd08e8afafb84286acef46af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d014578fc35f211f0aede1be064c21d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6ba317e92f40cea4e1486e50cb12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a16fda314dccfad7ae99c296c0a58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1328f684e514d615e8931b7bc6ddc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa484151ebfeafe7a323b52e54b78b6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba7799354aa6273bab6e04f7e71b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01660ed7e5461726ee94f15462b56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5da8a9e1d1cfdbc8f9cbea42abc64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989edb7bb66a55572df6900daba6ac7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a03ab7482cf724d134e77443150898294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbe15aee7e24cb9af7aa5af74d87f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4636efcaed1db767cfba3e58b1df14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ec6dae81940ac035380a16509d184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b933aafabe1b7fde0e21848dbf75b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859b8c6a165c5a473e68979ad95b6f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d8c414e7bf2a68fa8c432f6429be8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7c3fa302e2041bc9475063eb830d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab03ff473dd368b9e725bbe3120594a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042395cb08977115e30c45e57afe950a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c13af3b059e8c9ed52ddc037ea7d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94a1f101eca57535f7bd075939d77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d591b3b27d93fb9d82d881498124306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009755ffaf73defd30df07d737778e58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05541cad3d2cd16e6e1c438fa669af8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc5af2b9831f1531b1cd97b54b98f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b2e6b35c0e0464666961e76021a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ef6f2cf009d5968b11b266058059311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2efb4c79eaa63461a406b843c488f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa831e67bb383e346c0080cc0223d727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840494ea8818682f861157ae4b6eb274314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2930e9b8035799a386afc7b91d542315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce91bbc5c23eccd95334cf623cd8b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632bcbd490ee90f8bd601e4420f7c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d5c27129ab0b6b513cfdcff9967c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c964a385b0f9a5a255ad5de63c5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86b9b233d9e0644e5d7dd9d84a871320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dbadcc244b04c2e955466f4dbc88e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c8b089b53e53616878c8c717a6912322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674741b9f374bc2f91ad6dcd041e7d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39e5c2dfb8dfc48dd42059c2f0fb4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e429df080e0201933fd4d98d1911d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a7898aa96797bdc18084617b86d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d81f845d09044d964a7a11cf80665327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633a929ab15b67a510060f4d5fc24a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630c5427dfbb391ada65ea60acc758329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862f84fef29c070c175c5139c9f190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d8ef3929538fe5c94b1b3c3946e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9336410206907aefc303d3556056d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac138e027b8aef6008fa8889a549fb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb40478f637fe97b6b4d3794e8b6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c47a72fa24786c4587ddc4ffbe9f5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdcb27c28d8203aeaf56e4ad5d46c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6218bb401c55020327a403384a77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a17f634242046cede75a7af298b4ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5a7fd5346b0b1b5b5c6439aa9d52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afacf5786f45b817730d4a690fb2ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584605008ab635f8fbb7286439cf59ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d528210f5b95d154045210705e3266342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65495c35e55019497dad8aeb02407f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f8640a775235312c22c9b9058ac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5ad1de042340294bfc4dd8f93675345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075757e6964b63e8acb38e71fa7d2e97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fbfbfef1e816a08ca2fc25a959157347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17259a44ef9d191fea56b80ccc3f756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d88bbb7520c259f24c0885cc67cd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0316b92a287e5e575a8638a3d8a081d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6fc0fb39af1cd28a858ab87cdcfc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c71bb56976ad1858c998670fd246352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f34869e347ce9c94c176ad6446be4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17e955351de721ae97ed96f174a73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b406585a0a413e7756f1a95969455be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e98c781f72ccfae82c128e7d8a42fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b9da8764d7196e6ae28dc3867b78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a442783677d817bad8ddb8bba1219358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f078d67cafe960c28f395763757844c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9a2fa21cb08e5e638617999ea0e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc144065968948b473f90ba60b758b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af101dd92b17cf0cbf05ee9c67995362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a4328af3d5e3d560ba1e230df42c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e989fef1a952fbd71f47fb4c775b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c21da4761cf1d975a8060789ecf20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000babf1e4a91d37e9a3424f89526f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb644025d10ab2a394faa1809c9a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae7d4a3b529f5963ab613b684b9689368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7d528964324bffdd91b73e60da5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a607e2bec2324fe48d4c315fb9178e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4a325040d100784907e27e41dca5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff60682bf5f545c599d894dd6072ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b20d4bca1fbcf6c7dd55d6960747a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7110283a88bdb59174fc55a47ca52f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc7134d44a857c01a57a8fcc90602375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b754337efcdbe7a3aa2a9726957abf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13734d01495b5dbf6ff1475d1e41ec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aef4c931b2b15b564cdd549765376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef8d2cac0311d0cd695e7940d2bda3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e848fbc537a3b6ee4a5f84a167c701380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959b45a439b2e4da6c480c3f9cddc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a784aca4d24633b3ea20fa1c435d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf741cc21a7f9032328b321128f6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe262b078f1c850ed609f52ea4fb71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb322820746f4301bc39ffc3a41def8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c65be787c386c1f335ac83bc38098386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e93653602a2c621bf8f7f9fedf7db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce5ceb0892d234296a3b507f0d0fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aafa6077ff3dbf66a75b1aa468efa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28856e6cd96442e40461971de00605c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044fc6eab3174e295b0915e13acfba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15737a60f8287e0dc1f00edac04f3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808d1d0ab5c9b4528f00306986ea10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53def7d2f351a45b2ef022cce172c7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1dcd5adcbd3935bb13972c6e8ffbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc55f88e9767b691996e6f036dd118396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe8ee33bd46d16a24b7a288f0fcd7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c772823be0216dbb961011aba0e78e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364730ea2134046e9016bf8e841fe745399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeeaa95ea5293ee9dded5bdf25cfe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e53f3e3de69da8ef1fcbd1e9c79a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab7f67a76547d05285f23e2c65561402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b723b618bffaf5579d96ac4a3ea4b61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c45522bf8c661bb6c00e26be34cfb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b560d0a52c1c399703213a497eaef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831135bdb15ef2f864fe4ab05d4b5d85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e320db80e8ce4fbde4aa6d8cd938407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491471ae2cfdc3d6a8ed894a085c3baa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1a9f172342c2db8bef4c61328a966409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e76e29b6fb28b15fc99ed98acbb378410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd72415cbd413048881b366b28f702a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7fa8683e19164627f0b4eb4d98460412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0bdeb81f399b0f3a5c790534cf388413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01702756b93887638ca53d5275a25c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8c6cbeb93acaa13b69de085cca53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f784b8d2a960ccfd70ef6cad5275ef1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202d755d1f2a47329b8f86da8486a57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ff48b2689cc18ac1125c3bc595893418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eaec96281ded231a01ca90ed93d4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3d06ecbe20b85c0059a085533a000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420a279b5eac787220acd0f83199a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ede164b9f8ac2094a423d8d514697c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a212f67201b062a072d8b6f42e3e33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af5d51e56788fd6259241af03f4ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da771e36333ef1ee1a85e8fb39919425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7cf60801d41176cb4ef9cbfcfdaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d9be48aa50a38cba149d354d2fdf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74e12beae48dd30c2adc69e36626c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ec167c130365c271e588692df58a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7d67226c9bb911bb9b06e5ed0dde4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671077cc8d0db768565d2a44a85602d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b22f69739fb767a66ff4bc8b737244432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb97b3df852b1ad1b2e9feee38b634433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf612de91cee035898987cb8da716f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516f4b9fe9b252a74ff976b14a6f4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd4e20448c56e20db41f3828b16ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98499725e7d0ad017292ac51770ed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babba21c543bb1777ac7243f1614da53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8eebaa5371a646fbb78f691c9682439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1cc5bddfa72b956da98f18e621d22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473147ff5959be5bce56ac9457e227441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5557fe7c709864483edc05303a2e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e41f246e70e29ac012bfc29e9a5cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cdc1888a9b58fce0516a6a6a79ce0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7448bc466b25720271c2fbd96e0752445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4c58cdbca33f85c8034a2e8209a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b74618820560a9cd7f3613d0a82a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feebe2b63622e3ccffd748155746ecf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f331c3f40e239eaf4efe272d2df1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3c3f14198b02b240aa682cc23c7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409b10312478552118f1ca7c3ea237451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb83b5a126ec4cf6187d9e5b02cb279452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e530715df9210f0a5ec4fee448ecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721874a6fde1d35a060d9064e63c0d09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a6c9a87e757d4fad923729e96665455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc309571ace5cf4278c1bd61cff2200456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3a14c099f03f2db23ba4064d5691d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e85f093cc5edc5ca5d31f376bcc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe212d3669bc3f42e452e794f2d594459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ba8774f66082a4c1687ce9c32746460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c0c2b5f97b60038c9ee08f896a6fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b223c19cd2e7c2947b887ae0ff484d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b305e3c4dfe0b9889e983885547951463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9ae357a26b4d2f6255a720a71b96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f80bd189e6c9316ad54d7b107cc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a2d421b73c3de3702e080072df3aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26b2ab95bdd6e42c95474282526a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136338a8517932ebb732473d4f9f352f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b9d14191fc62f313889e5fe6c896469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba697aa604f112fb87a898629e082470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054830fc84f73d56447511cc2dd8dd2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804a17d359536b37b714df14f625d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b014d510a13d21624876ef999b913b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d14bcaae34a7b87fe7c177e4920e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fbf4aee15f276bfae74cd36b54717475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6715d3e3a60baf889eb523cf4d99b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e5bb0bfdaf1826130a4268680f9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b289c0910437a7cd430c594d8cee5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6a3fde5bc7e50aaa5c49da4674d0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17437376820eeebed32fc48f93818c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f7d2f56f31feb98d58c1066e675e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ed3c8c2759ecffe8b983f82eaa71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c193d31e39e84d9be907538399d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9e390deb074b3a2b4191eb75f2ad6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c92ff434d801247376e20223b629485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed03e0cc2bac2591942ddc710a1c62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67046fcdba4c83a91821aa75a5b1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf9b7b076af30fd0180f125efdb02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a7c21ac1924d07c55b49c15fb1d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b17efffa180426ff04041725f0c7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38075bf5bd2824f45b8c8d73b93760491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5619df1e42d7a6e3fdb3f8df772a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d3199ad8f1db1ea532e01f8500b10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78940440410e264d8f28c78b9d3b86a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93681cdb1cf709a47c3f7a1a94ce65dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dde8a76d00b8c87becb1fd962a520496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf3968c64864948ff750545c7db14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd3802e51c897394687e35ea2bd0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb660680e0976e19cceaab5e8dd74e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90350acb401f3d38d677ebf436402e6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade0e521abbd1a7db2a886790bb21d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35f8a10b29ee5bfe3e7636a1f0712a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6184ac09a7c19a7f6a1b904be4080f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80f35c5bdc03d7c3629caffa6df49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd847946587517e9fbbe91555cce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b54e51aedd23e34df35d9a122a5b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a849dd76884ef30ce1ac1792dc63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a9ca1e4ea208669b561cabec7440b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6447f89096e40f86a6e780a121b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70f29e59675196b4b83af99005cb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f972f47fa0613763bc315308c5e780511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4e9ebf5329e5c25a58fa6a13f4d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b17619c407a5f2d0230cd03aa0a2f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82166359316678c7877a0efa2475b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee8a3cae869f3b6bf3206031336086515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4677a11d965fe190b977cb7f7357e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaffd37fa25ecc8e8298bef26100802517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077379da6a6becd40c53680eee5604dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cace41e86742cb37f7368cf189adf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd9b5218d15d9ce4ccde1beac66e26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c7001d4aacd3246ff899859314f5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde38356439e9f852b6e8e47208b497522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff554c57d9bf1e49c354e509d87b5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1461a2cb7b95e9bb3282d0fe28d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbb48a7b9d528eca19525f8bc861f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3320fba0e94932335a66a305f88b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46629a1809ec4920bc7f4412475e045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6535dfa801bccc0f013aef9eee69c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3232e8f2dd2abda288f00a6133b9d4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6e0bc7c69c9b2ebac861f2a09e78d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49144e758e680a67ad1ffb10f3e9db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf89bc977689e2b5363b9cb0ce90e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51db4abd25c85a6ef8fabbde3a3c20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c0cff7d12b8415ffb9beea8ed103e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8acc1300fd8923704d1f383dd93b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2b32f72e4f2393267c65eb4728082536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6afc9763f7eb61dcecbfd8df83ae4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb256f4c071071534f15a03e5e536c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec393206561f9a9c8b1ebd896b3ff55a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ee3a002c09b1b0dc4cbd5e3b185f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f18ff5dd52e414af4ae5be6394b79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828bca981a10bce720f666966e26b55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6bbbc869ef80f07515e222b3d7744543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21cc04276c4f7f2e1d3389670229ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebdb8c2dea27260c135109f960e50a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01de6a836dea378a93c52168cc9caf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e9885e96475ea380d2239fc66a96f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a27e915b8851e93137019f9b5ada548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f6e30588f95ec73b9c8c3fe01a7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34687339208faec28cbe234b94d4fd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c13ab64974f141dabfdc19111b5c80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6f99ba626adbc2bd0da7377eb8b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223620a8d01c86c0468e0a8b9b2349bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f1d06e5aeb87ea342b0347662fbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5e69e7e5d693025e35982cec486e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e5e51bea7e9c32492d8c9e798be22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e2c228d0402c3b851acd718189e71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff67434e3ef7de9fbeda7095fd4c65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45e6e37b162a44c5696f230af6b62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4a6d5b7f0d99fa34becc5178050b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715aa9c4be87a95c224a4ff38b996b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ecea0def19fcfced0cd54233994fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336716bfaebd19ea96ad2c23ecac8d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc857886fc334268d9566c62da1b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6e282e517d7838412939b37e178f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7e0ddab4c21113e12a2d524cc555566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7390371b3f8b3129cac529ecdec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7bd3ed2056b6c2bcd89b81227575568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a3c48a9b77395e0e4d7769f9245a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b4334dde79348affd056f6fa9136570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515ca0d7f1eabfbf22a8f1fd1be3a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab5f932db46b51d872230ce147e01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033688513dd15a42b8dba8b964825dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8265da11a02a319c206c3ab69bbb42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910d3d657c20ca17456126fca37923d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e8695ac85c63c985968cf1bed0ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78d4eef130759c1d3a021b5df8dc64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625c0fe55dbe634243e27269cd9083578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d524222c65c9f0ee320430ba2f3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802fbc578c2a76a21b878dd24ec06c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd10b1c9a0a42671c59f9d9e8b96962581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc077833b6b1560afefad27ae8160e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ebf709fe1cb598e9d696dc6085c99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896913a82366add5815cc9c5dc3759584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2238c38fba32fd4c27e99419c4d43d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d621e83db0652ebdafaf8ab59b448f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df609bb7b4ce2057297db8c966021d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7699fe74bdfbc157e7525277d9f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b409d872c703c20fdefa048038a7e66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74189bcffefab7f81e3929090168a9a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeecafaaff126e1fd5cbd7056f43fb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27861f9b274e1ab8a5ffbad982beb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693bbe224fbbfff65434514be7c27db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf030225aaa130d98cbd8db6820b00e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e62712f814201b95e584abe8b736595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e2a17b4b30909521a0feb3eff1b89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613757fe0474ccebd926bda96ec6b619597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604655090e53cdf9f4223dd649205e32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b6aa82e3586d52e76a66cbd8bf73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e265651c544b8ed5cef0c0fd302c48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b896f66b45eb29a7c56a99080e0bc00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aad7646e21ca92686f7cbab1af04b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c89dbf924271cb2db758acb8d6310603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf365f3fc2aa20d43d07adbb9d0ef53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd509fbeff0727ff5cac9526acd99b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1ea9a994129e8f2286ffb21f96c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21961e9ada3844c915888a6d484f4d89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08912e5d52d09509c6ba3346b8e5c5cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3cc293534e81cfe3b289b2bf94148609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d5037d9a8617df493c7b610929f21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3fa07e2b881e00945cdc77b8ee25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678a7e20fee6d1a424bea853fc6e08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369f1512c7813d2f318e8b705bfe49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c871185a790c0ca9d942397b1f897614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e1a94cfadb875d4a8aa23a41e175c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e75d871c9c69deb16771b0bd010c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4fb622128b0b2aa38b55c6a486bdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d55ac86cfa94ba88be4477adb932b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833275db3fafdb110b6d5c376aad294619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525f9ebd3d5a5678f19cfb4579e3215620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4608c1404ffcdf47c8f0235615c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f12c14b0cc76e7eb22d7c90be23c33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29bd4967dab7d56f0c1ba786c9df8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15ed311c4a40696770ae36440b04a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b7f641ae33c6c18f2ce1fbbec412625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46147b9cd835fa1aee1e4607d1ff2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc087751a08ca4385e9234c34a5bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cedd76059c91ed452c509626d7556628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0f67d35785a38034381795af95aac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402060b9a16a202bd9ac95ba85a93a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f1b05c15a86301a573d1079692dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5d0559be6f775958550e06989694632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb47ff9bab209bbe9738784c9294f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26a27abf3ef7f7e82023ef4ee5bc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39be50bfb4baa669928f408e558ba1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def3af1a5404b125911d8e872ffd742636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b8cf77474efe7e6858e8bdf2c6ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759abb0fa737329dfcd9ffafb0042e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a15a597e13ac56dd64eb21ed9d82c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9d73abae9cb7ba96f889b153ac35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee54dfde7ad6277207217d270b7521641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b13db8f69b6dea9fda44aecc480c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa50dd5faf9e6ebdd7af643e34a719643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ffb5d6510f261032be04edce4504f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424762cf3462e2870d369bba27031f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4486fac1cc6874fc2eb8317ba9b588646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fb45208c4c7139cbeaecd996c8363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3fc029802e0a84de170cef0ab1b8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da25a45ef00371d26d5573d1686b4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd42215104b4f711a1792768538e727650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8bec77d9582a20dd949dda1e82523651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34905d7f7a8b8782aba2aa362421006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc4b6a1034274205a28b0dcbfa0384653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9c38edf6d57449a1d7ddf266fc93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006378611c64da2e52a66f2680778ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3a9e90c23437a77a65a5bcffc3514656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b1d9e045990dd45c553bc91e5423657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987f26911a9ad3e96d24b670c24a55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d321e901d0fce686c511b3365805e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50fd21d0b7f05383e88e44bb1503be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd5c7ad804c0acb3c71c25e829ef9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28502433bc07ecee0041e7efa80e0b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ecdcbbe1dd6dc5cc28bca1dfaade663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd60630e6cc1b938c23cae376ffc8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a593ec1ffbf90cf083e001673dfb7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089b933a800f0bc70ca3d1af874822666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50206a56f80620ee7bf01a20b5300457667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46feac1283c1232534dc3397b76f3c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014b8e1dc6628ac35c84c273516c46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae079b5a3198f8cee31825d9bddfafa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e742ad514c763d68b6e59fb936074671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733364cda63c704b0d8b1e638e5367c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e8b6f201ad03d17389467800a914673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107f7cb1f5df94355219c00cce55bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1abdd1a17476d1749c5c9f7e72cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ea2302cbbf9d2fd16af97108a2b74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff125d0c8d3137e3928c93a2a6b1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23021e92970ac8d9f65aaf9f8a48b20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c1dd8634ee03c6f941cbe6e172284679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a1b4f40dacd94ab7ca09d3d16e64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8b3e08679deb44b92cef5e8c03b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758f7529d11c315dbf031779a013f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34059156cf98a2ec2881da090bec40c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a80513aa53a72e3121d2b2b9f5b08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e476c5b7229d1e206c845df6a20b520685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435bae87045246042e9fdd70027d480686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6e56039e51da1a18e2b25765f31f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9acc057b02b2dcd96c49fe2b9b076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9529415dd9adebaec08ababff0ee6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c613ad3e17c0654563e762c6e368ef5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393948b70a921f06bb0ffc9c994f1b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914de9e5d23e18c7fcf69a4c83742ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2afd8cbbd5bba722073a53889aa31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafbc83422f21619729c36d79966d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08288c2e1cf7e8ac8b1dcedc8adf7bbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e5ea1a111d7d59f3f71f83e30f4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33f17ab80a50a45c1be05cea1fe3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319e9fbe70a7e158b504acd97aa3821698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0dc26c4bcd7677a1bb28035e87f7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebb993e914807e281716b5f9eabf3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683355f418aa89563c2d9a26aebe7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2206c0a337202d47f6873e84ca41fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93f212c292c52ca9b60f7b683d91e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f39fcfc708a4dda1a339b631672ff7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d39a2813b56b2563b1482ec7878b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121967204e66ff3ce9f05804c5b48a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372378dd92107df56c64c226d207d47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69372e1a544baf538b7685177a4e8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d8cdf4889a9645a34eeea80e9cc76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09a249b9e4f36d38fb40e77533922710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ce1d3149b707019b730cc95c97d91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee60abd9f705134d003b738cdf53ebf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a168b5239899288d45e7cb7527f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a6726662e0b836c84e73c06b79813714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02553abae9b82c2a64e9ecb3aaa094715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d016a5959480ca2e89e0a1be31a7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af981d325eb95910cf2fae4bd1ccb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200855a37b0086efeebb096e900e64d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1336cd49d597cfaacdcd989b6a79dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38076a5126baedbc0259c130c23bbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce70c206196355116f576c8ab7b02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ff7fc20a543988d9b11ae16373eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b2431708c22b92e1634a7e3dcfad8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ee44c6b2e01d19a1753f97d5131d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad47b65861ce94996ede13a6fa0c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d48e2718ccb3c23dd959ffad73062726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e673aab4ecf0385d5da69e3ef51d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a1e842574bfed9524ad540c141f42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d828c62166eb310fb5e316ac55cfc3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817d96a2b67da4d4856b643fd31ef9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8762e68c2c385c6523b2d0bd79f668731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1943ecf43cf686d033e8e8f569b726732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e212b030f61243c9b03da2727b00d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bdbde1cae9f9c677751d960981b55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43352d6cc426cd8d0ba7f5a0baa43521735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24688b601625d6e5cc3fd552abc0e25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c80b00024a990088ff2460b34e1b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784850596a23c4f1990b955e4e0cb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc6c55eafd4baf5931055fd01f05c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609536f0d9cddf3ae58ba793c7bb282740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b162efd1f8ef5751886c899202f989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eab3f40551b08bd5476a70ab59c90a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ae63c6f9b3fef2416c36674c5a1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708aaa80ba16af20d0edbb016c05d97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8eabff935da8a8ecdef163fa0402d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221b3700e6fe6a1fc6dfd44f4d80ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7dc77e6bf1b447793edf6f969bd7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce7877b95d9c4b9789d3121d42826748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18aaf7d88e76164a133931863d855749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46370a208296a4504cdd132316c96eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4208909eef48e23afba2a5ac1242ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c41f53a001eea5570c725dc7ef37f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad6821447674c02d0ac934d20655dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22fb963c15f6db496214567c77cba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e23034209cdbd446394e0e8083d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc2ec320cb465d23a0750588c20c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2275317539a56140ba9cb2540c640c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfb55b93b11e6fa249297d0026ce8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7a24c749cfc702a31c30072a208f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f2b8433ad7b095f03f7f37b63aeac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef3072ccbca6f90877b45f26d88fee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ecdfdc7176ba1dd018d3f0e8f8abe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b5685f2e1dd99eadcaf6dfd86d5bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fbaa4ccbbc5dc7de8b84260bc6cfa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d390acc2dc2a5046401346c557cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e5558509428089719c51bbc980b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272f6301053006a3d163c6a9ff0e55767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>