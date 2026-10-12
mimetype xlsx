--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2898e24ef15f9f44a2713e2487da321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038de236e94d36a154bab9a75389d302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1b233fe4473b0d6402413a2bc10a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac0189655059e0e9e272f172e5e454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d7746a929a3c230a8bf1c76ced5925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5538c6e0f661a884743e0ed230a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edd70ad4963153f9ed9feb950fa2e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a4d65b4dc2cf936eb4d1cb55a955a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3f99ed026a6761b8ce711ffe07a5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f85d3f17a0f1629d5ec7b3ddd43f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fbe8c42669ac83e341cb674420cc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08149f41e8a7dba3e1bd921e9ca22ad612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ab6bb2d6da36028b246dd5a39af413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05f4d7d59431bf05c55bc061a6b6ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee390e18d1c5f403b121bc87b896515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535859af218945ec0db499e471a0e9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7677eecf9d82f6e946951e5be5fe5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6195f4906c8eb1c5bdf238f9f1a080a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783232757e3fbedae6191ca43da4db9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e2c0a8d028cfa4602b74645b9851c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736c591edb38bb3acdb001308b20c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22490026761f0a47cdc1aba67eb2ae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97a3afb274b5fcfd37b77fc9efbc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d5b11efb9c2ac716c83372871f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee961131d6bd6d194343d5bf9dfad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1544807fa10b6b1bcfde0bf69557fe126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983618561cadd78346839d952e3ed927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c085c8ef3f0abac3918aa8449a855e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae5057a039d89a69dda160cc75872e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e2363abfe981120f749fcb7382edb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243db0f292fc4692fe04a73329e6a52f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aefd07be959b1b8086094251a6d52532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770727a656815e24059c5239b0e6a4d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44711ebc43a09ed2fcdc66bb4d42fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc8c9216cb5fbcc02bc0348cdca9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26750b5ffbb62dbc7f293cc1ac0578a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988434f9296bdc63bd6ad14b3be406f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f79bbb0ffe900636c78eb1d1e7ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515629479756f64a74de0a726748e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87becac7bb00771a155c4ec4f65e4e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214612113673646fa0a8b12a1f48b6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b64c9967634da36951a522f09155c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d33c552e6795ccaeca8bd3357f2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7933269105303ad0e1ba41be717e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e044f3a36b2199fdbf4c13c9011ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f3fa554e85608138e3a5d5afd5e4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c2f45100fbe733b22f5786c8a96547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883d81271d3585bad5a96c120f18e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903356423d88ed703abdc6dd236d918649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22cfbddf34e11e1353356636ad43ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a14d079aa385ba2a299d8fb32a8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66aefed6c063a7bacfc7da63cef28252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd9cf7523f631a4ebe2111e9a4f4fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8dbe7babefe0baae2210ed77e96d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61cd69ec3d29d180fcd8214ddf150755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43345b6775d42bd9366bf1234787b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b04340f7223dd6310e47ba8466a20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6c37505829865187d7c36385f06558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414cdc8d84a293017492cead9175ff059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb0c28788aa1b41701668f28fb7d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759fe002e0f0407245693f07660d63f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63644e7f2bdba679ea091f07de0c9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022faf5ee09a151e7fa9fdf9571329063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997eb8a9f2a77505c598ae47260265164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c401e86eb8caf31ec6aaee90cd01f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406b5f06fedce52061a7ceab78f8d6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f066071ed5727da1621904e4e8c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9811a3f1a49ef25adbd1b5de060968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc1ccf435fd3611f9a0ce898f1fc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1808a9d703c602f7b2603866d9c8dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38c7d162f0f08ee65168b7a86549cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa7ef8f1e6f3fe00ff5bdacb13316172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574927775b0fb67e2980a306a05e2ac773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2386f7b592fa0199bd091964f573ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c36746cb21004508e5c80ca8bcec975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee65c083821fb2fe9be537d31ad97c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ecc4a50f76514f1b01052f60e541077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbe34689b085304d3af1cf1b29ac978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895454fb967438bd504f2d43a2ab021879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0729f09ecf8a511e7ed5c41e6fe6bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652db78d045bc12a91d20f96fdfc4d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea547c6de5c0e643eb28b9ad440093a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875b5df43986edebaf7c82e5e0f53383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5fd2162dae7b7792598a4a533a0fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b542341b45a96e01c83d6a5ef3be485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154b9a2eb016109f4620d9d8e1bead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec6f1e68ace2c0e3e2fde916e764ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6423930432dded1f18262a930156bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c24ece6d5bedd3f3c22e763a54d8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992643139bec68701b28c6ecb79afa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77d699d5b25908dc84b13a413a72d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1fb74af0634cd775e1fba6a418deb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e40f8ee609e07396680d822ea1ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5bf6d14db6ab0a651f167471057f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9580dff612c7e10eb98a34efb11295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f069e506ccc150d48f5250f5bc338f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1908f171eb787b6edbd54104f590c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287aa27cedff0032463814e07419cb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28df2fb475cec59d07b88b875e63199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604867323cff8d0d3ecae12dbc10076100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b80e231efa6f300314df2486e7ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443e58d4e94ba7a03dad642ac9c760102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d674ccc149f9b9900d3e2e11b11d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8302725dbc1412d5964ac8caaa2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b67f1221af13de344a744eeee186105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f1b5ee683cb2d96729a8e4c617e1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf1bfcb9e1bcec2f0bd0eed5cfc75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357fbd0b387e0394914d298a1cbe4b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d2907c653a4de602f8f1b00054dda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a60a7016247ac19a6be2fef2360cff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7ae57c232782ef40b52474420f751111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413df5ee6b13b259f88ad8bcd0b4dc22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147f3e17e39ea1c624fa975d94a2f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea4e0efd7d2ff3851986f4f9cb2571114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039cbfcc24d2169f74ce9cd81cdc68f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308db5948976b773847441d7f2f2d82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18c993c078630b503784e6d4be8f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776b96d9963d343b5aa06a9796ebe9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed524552f4b8f33314afdefcde317119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe0de33befefcd199cc366ef58b56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e7974004a5d7e758a3bcc08696ea7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c557981bf0560bbcabe520a964bf63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7736564db088b9deafb36a2af7b8c0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46166e000893253fb3b15445f30ee9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f18a8d0b430653f7829ce2c7b17a3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b21ad42dea3f5659cecff79ac9b7c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f86f66405594ba3e9cba125f8c63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6f77c548584f947956b36e56693c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8b6cc21287b7dde67a714738606cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db8358ec82d1919f3579b9196e2c6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8f1858b219f3bed9ad505077b1ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23269997448457a3822f1fe304396fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd52a3dca69a47cde8088f5d5cd1f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f012f8de7715bc19b1ffe4f6c08333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e982f454847c2b4ac8fbf647d9c37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a17c59cc99bc71d0736429e4a905fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e96e9dc670637b18853425c56174d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1c038aadce9ff9f6fcc34c1b8f436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8309638d673a829b68f1cafa15af31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f69dd79f42baa87c0d3de0597c26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335f27e820a63c57d4fde2a7c834ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8584a275c8e9b083027bc0329563cb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf75b5b3b4cfccf9bc9a0ca384804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653214c674fe85fcaeabb9a68235e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f160f34e766212f3bcb8b1352487145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655a4aaadcb626eaf2ceb7e533c343146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae7d41c72c71effd81f974d068af6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127dce4473d510c1b983e66b4a381f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c3e34c2a54731c40d10bbe0e55725149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80d3e0bf3cd1139d5e9566b46ad13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c64d0f8e9ab2818d53246f9ceb6e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940ae5204ad8ad84fd1ee5d0c657a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f70e4e4d9cb301592a90e0b8582743153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95017917d09656df500fda96cc0f8f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2051c5b1c98a787b74e28aafc286e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855ecdfd40f87027259419f80793e38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfba7a4825ccc137e339cda561a134157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d20a1434ec4c3e2a63eae13f833d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f637ef5db77d390476ca1f4ed7523159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897add1ba289b92598b30aab7bbebd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7c4a344c02c0e3e929b1eeeaffcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d00a4e9ae542de85478dbcd413e86f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63282f84455610e060a01cce399647a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8697957596449eda238ab50a78731164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4353055a85b71bbb45d2dcda7ed7f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a6e26b8fd5ef74fee2cabf60b215166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c473f25389474e4c0e00decb5c686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d232915656b6159837caba91443f938168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b34e2e89c0db65fdc6d94812b2453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f4ee3c1a68ffac41fa74910c2909170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae0e3ba6e08cb66b66f499c209f60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec873591a81734b7b7addba5ff0bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee50d8c1d741eea56438b5e3be5d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff421373802e64a1e48916794f0b0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5419cb0b5d1a04d0e0ec3e4f54463c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cb4a32eb62575c3e787f5c37cb2e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3344dbe26ec7142f2d9240a64bcb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437c6b798a15a3626cd76577922bf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8372800b7b2ff6dff2369c16fcaaf34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435d02eed8000281c1b881cc344ecc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd313967a34bd9abd1997bb5bcba3d25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb0671a495570cb97286fcbbc871f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d15eab616bcb8140189e6ac6432105183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef53c3e3fe33ca3c14f7f6bff7ae79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a64e7009fe6a93cd82e18c68230b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ce5b0761b477f22173aac98af125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc15d7147b6de85bf71c87554a73903187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a707ed7555b8af4d3d5cfa794504fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443609a1cad9e29a9f1c4a680631dc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3935a423e19d01c9f1ef7f665ee5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404f405d115ef5aced334f722386538191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710cfa58546a6c729c81190926a3fd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57a530d4d41d0654578f7ae27a765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c0af9406b4ce7b6b84d99e092d02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773d5e1622e89c9969f71eb5dbad7f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734eab641bc08726e23f8b00a8bf48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e8ea85e82289e2bcac5a84ad424f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b297d2b1a2616ea79218d023cb1044198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39571eecd16ae2d8753d19bf884883be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e28400ed8155f6a031ca0f765f170200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e627ce4567512c54e7a584cc9ee0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0904455a32823c83b20b74f856e0523202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde4ce48324772074e587cc2829dce3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb68f339586288cd708d678e2d0b1a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc3af1ad07427bf45044f71a717d3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124448abbc02dce06d1b25de6736e3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c543c49a7983be2af055d42a923d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21232bb7f000990225abc9b976e26d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dad75aacf34a1ecf270557d1f5cee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1c493bd268e61be07c773fe4ebcc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0512a84e645ce3dce9af5f9eb91ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f27a6c820461073cf9afb7fcfe7cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2a1c80735c326a4fb28a77f70066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b8b9b0174e43c490740e5dd0b69e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef06bf96d26cd1db7ff2fcd08a70ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787942f1692db134e7143f8f3a6f997e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d0e8ccf427aa1f10f2f547210a628217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493a8cdf5dad931d446dce7340463e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c15e8341b0b1d84fedd1624ce19ca3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f8e0786cdc79793dd3d5e04fd1ca2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c465cf756e9a0794525980d9c01f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693580797768ae2f5702bd987e0062c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214f17847a01e438dacd548421f4ea8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07e5e2d53136830138514a25b58fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c058210bdfc71303885ba1546104225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708f7b92a3aa250c4c0137f0b1ee178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a6a407fd393eea43330a8390fd27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7a273c6ae98398bfcf6d9a56f28d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86107b622954fb273142c45780cbdada229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b942c32e813caebcfc9e185742d90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649be3cf7a9a82bb3f2b2665a7c6e25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57529b4e574197ea2756cb2cacbf8c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5d261cf5a65aaff48a56936b7c3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b7a31c3ac0bec5824c7605368edbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5972bc48af5b9fbf2c40670ae78a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebffc7a14312e680f68de1bba0dcd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e3df5897ead6642494247b556c22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfbf59a82de23b81462c9e5607a31d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc21971a44daee15b5eb7a1d3c000239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd34c458d9c5b8a5c4b87f1cbdd07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b431e0a8c55510896d3c39d5aee2ea7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfeb0051da840f8db30061ea5bf032242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb4041989ba529286cf26df37f57d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8518d0612638652214d08f13b811c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590627d90275bd8c726585751b620f10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfda32812efa96e7521320e44d594c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48463dc49fe3ba9fefddb1aa63b2909247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ea78211d178b70836c33ee8bc024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b305ee52c9bef5713d53b3a2183993249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a2a574243eb9fa697b3fa47fb72dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf3efb0f10b6dea7dc97eb8a72bd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f996e9bd9d6485c0245c2f60b5baeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab124ff7bc3e4fd7beb0c9d6e301798253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4887db627b97e3b0c451d40fce8838254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e5f8ca74979e2ead3057866c46e1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c32a0dadfdb596b6e0681cd490f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8c978477fe093e6abd4e5655cc22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c078fef94b8326de48f36bd61a9fcce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff4eda689816f3fa13b779843f0a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b1641f9174a86f129f17c8c90e78d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d56bb6e1ede90a0fcee53d1502d00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1a3986988a622698bae0553a98f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dac718c10a535e866d1a021ff2c03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143ec1477d04c321985614f18eb9c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eeb160485c826f45b5e860a8fafa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc6238900c1fea90659aaaa61ca9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510d078abe782f78cde9c5720712b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc58d47396864ac85f7a8083d4fbfac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b40c261ba629dcc8654fa9959eda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d070e38899d64f09a1958985c6b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e505d60fde3a87ab00577e7dc4ad41e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ebdc6de83c7026a628cd646e7b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0af7f345609927ac7ff614aa32fa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c12be1978b8eab3c313f5b180cd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b069454ac0d2b18da1d6d92ad16f86e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0c1e8784cd27a52d9b746b5975a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574321b1049ab4cb5691895ec3a4c985277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bf0382b66236ba839b47bd4b16ebe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03316e2a63dddd30e48edf65a4027bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eed5789c707a2c2556a5ba1909dce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82075893ac553e4d089cd90fb1cb6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a87b219aaa411bc8f375437c1194e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a99449e907bd8e40d4da691fa93ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aa9e26a67c968899826c7f018de30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbb7fc9c16377aa40c5a075e1dbe8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad90fee468b1df65ddf8d27354bb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edcfb38919183e03d33f3e81baaa3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ad96666e6edda7dc70510afa59cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0488511f9d77b7d6787ffc459afd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4952c0aee6fe9e5d9299299defb779d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d7709c3561d76186b5c9a431314e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df555fa4dcea864c77365b9158d079292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaca982a3359fcea093c7689839a853293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6a36550c049ddb9455ed274a13f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791e12f48b0da0489315f645626779295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe89f84a78184a10271721e974647e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c59ceec46320086bf076353731aa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78435c2125587a7521d26299c3de9ac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36381014a0e697ce3de1680a86aeee4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ec996d3924c8e4f146dfbe212561300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e31cda4e54a747f4ca6167f5e3ef38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9f866f20121f19790ca1d7f6a1e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae87504a1ed68beb8468e9e44aa7e42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c65f120c64b230377f8ed8f660757304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f1099aa98aa9cb7263767f4272bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029303c56b3453616266444fb5e69acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f040e00e729663c3dd9c4244654d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4e7893f7514b9372ef741d8868101308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77e5a32c031d7020fbc01351e70d8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03b1843c68cca5cf6ea129ae27873a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f1374df3ed3feac84b7f174ce08c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf5d6713c3ceb65631bbce92605760312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f063a2f554eb812983832512ed3f86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b48eea9cdece929e6e255906cec61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acf022240090752a94b1a70474f108315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c51767cc5aaa2f65014160a49253c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325217680599021977747eed051a8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d106e62469c14a785d0cbe3d09d5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827dabfb07b62868d581d08882a6c0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b34a0f4ec65d366a9d06fbcefcc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb4babb6f009e42100dbaa7f53ca1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887cb6c43605607439cc3830f8f6216322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13b78da528bccdcb37d9d18be48b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5608098ec5a52cacb864066219894324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d650005f0503b7a8d861405c57966b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8bb5c5aca63096ffcddbbf140faa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9621624d865a443ca3a68f455f8a70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc6526d4042b4f13997f9c3758693328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728a00dc88d0378bca21d85d88a07b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2362ce16138e41fa24d01a1e50ae74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18efe153809addecf12b7408d84b096331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9f634869d0ebb9b9486e7660cb370332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaeb7bb2dee06ebc6971f6c8d7b6b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38ab25c6ec5f762a6b6419960edf97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f63f38dd418a3ac2e7437a9b24b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5598aa62535e2688054e158e24c2df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b6e3601f05ed01241ecd5eeece00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44be08a9a52dd5fafcc1dbdb89b5d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5f035720b4aca5453a60d3801a33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df5af7f949c0255064f1d5cc9fc686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22d5ceb0bbab247dab263df61756ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c90a43c1938e7be2f372588bd3d34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b6cf37e2f6bd2a1f8d8d54e91bf5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c88b7c01c2eae7f8a1bf8e83e773344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b1b8a319aeeefbc5a88cbbfb100e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ffa1d9d8f0cc1aba455d48378ff35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5cb86730d102c7fd1633988b8dbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c209b889e8186f34d9cc204ac2253348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f484712a5739b0a79e24b6bc30711349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073c1937bfee001e651bccf4cb01c2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d073113c55ea0395abd8138ae6c34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff7054dccbb9f88e430df802e4684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31f9d86b6ac017fe66cc7eb79d1b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243907e79f749843b90c84e59f075dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a921a1d8837f1ef0d3799e0192c77c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb2c0daf02d58de1bfe482d4d7b34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac1c39f6cd09e9aa50ee4350999dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd19cb2fddf8c0357226e78b6e939f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff258cbb9b01b058b072658d43ffa2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1b7a89103980265ff4071cf2cc0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410bc3ede8bdb582f21d8c5a6e575bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b7b976e17142ff3b7c7e60d2ae7f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2463f2d24f219255e3eb13d7bc44b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a576bf15204531e41c50a39505852364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a9720c2b7c6c491ce7a1f9482cd6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d049084fc1bb545b1b88f449098d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534985f8e6bd66d7b15b5fd97754a14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160406f3c7f7327b147e3d10f9a78855368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d76fd2e4b3187b4fb76f33b586a6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb651921a4f8d8a361eb1bdd5ef204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee4bdac86e77e5c8c15b5419ae973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0405eb83bc207e789522d1b3f27838372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd77a619c9c929f0caf7a573fc9147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf719ae1ff223bb2d62ce354da36fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1015b480ad47a3b9bf64edb6361a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4656b26ccacf478d881b2d72e7e79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08096e4b0178b8228d7be176395da2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4f52db88aa158f7c21c57187220f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c679120d9e132bb91e6bbb2b30db25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c857916fa4cbba0f24870fcbfd73f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430492459279ed92d91df62ac64a257381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36e3e85923e7c342f1a91b118c772382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e8a8a0a91d6aec17e512075d06b12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64393b9b271f544b85db151c93f7dda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27fb97d74609e68f6b1f8cf09495a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b48421024b02a0fe4787524475790e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330489cb78694b31ca923c14de554534387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e04dc03885f15238a50b2fc2d5e92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d0206c1d346d8b488e20b481b879389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f944b4828bc6f13877a5000c2f859390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0e4a2667c368424f52c536bbd083391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf9934eaadc78012910a4150571f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430c43cc1ef489b310c7c99826eb88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d7c8a5753a4d7694c603d59e8874d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d46fc273a2e3c0d0bc5d71aaddbbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a4bb2552d8475d8072b470b473ac1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421cde390cec22b24f31b5eeb6d9d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719877ef7459434fed161ae17b7036a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd280865ebea491679d19df59b6ac2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07918184d236a2c77b1b7108042e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862111c95459c762e9d2cc5c461e5e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761116baa341b490ad1a1d591735c17d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4974a13435cf3ef9e1c7a44e95be797403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee330de8f3caba4902848f8834bfe40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010daa90f9c6614348c10f9fc8c20286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d181c8db2efc769c645325bb2a99211406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402309436f7378ded94ddc686a25e19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7658775437053f9a0d294a26a32f6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c042a96b38eadffb50e7af44e515d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227fb60c69454032d0ff240bbffcac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3d735eadb7a02c4dad713712a3cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ce7a6fd306fc78a6f2959c24244e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1776c15bdb8600cd4ea3ee0f3318413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04502d157fc8638258b6387567417eee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f5d5929c59ec37dc1d7b1c3fa83d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446341713167cb14e48bd10b3e8fae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5e1a2980cc774bf0c3b8060b29ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8da2317dd59834fb5cfab7de1df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b8928acae7cca174bcfd1285b9210419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97da477026fcd92bdd5816d47df6643420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92075401fe6d51e452146880091c4470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1951fa2349b8eb889120a4cfb42fd4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b00c24b70788d0a6cf4c0547ee50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819c025714b50081d610c962ff5d12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607bbc2e391d6f911d9bfaed578c8a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41890ef6ad4b8ebc107e67f4faa17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543111008bf52f76de2b0757acc0edf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a3b90106ae03bb32998b620ad96a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf786894d5d4aeec4d7a2f026fc4cc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b6d9fabb716e14fa661c93f42cb80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eff76967b234a73295f3f2427a124431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b718d6e3214ee4ab8937c499ee60cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bca060fcc1b0b50ab55726180dc5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80112ab7e48f6066c0241982373149434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072acbbb6be8d6dc56782bf9daffb31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0963f9cb8f238ecb0904029b7dc6cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2650f42866b132dc30c41ebd46f1a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e057f477e8873f138cd538ceeeb1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527b9aedb5277ef35a203b1dea451a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad077e954c8866f23829da5af44c78d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd27e003feb923451ec706c94bbbeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764662bd97aa2846ee9ee7195535c0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0d2974d982d237e41eee91fbaa68b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5de14b8564a3cedd389fa08dcb621444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be317e83d1e2688cf64a46f63532f5e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5e8f85e30b7e5076501af9e310a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02746acfae3b256319ee3f27c0c36b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf80ef1f4144675435a72badf4243448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d21310fbdd5987eef554c4305ece449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c3fc6e0f60bb63b05c918a65436b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f464733fd7d227a4b669d6f0046de1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa575fd161d40f1e1649b182bf9f0ff9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057165ab947812ca7ae82393c2f3c869453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845bc33f5493e29537d0bd4dd32beb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d42247198a3fd832e30a990af78a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e2527ff475fd46aef5694ec47932456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e865deb8068570132978caf5f8a05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be553f38797aef1cda407c5d194de5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190ecae799fb540ead161017252236459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55dc835e9870b6cc80853856db4a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee355ab8d5f1126a8189eb24c4cf3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91481b3aa87bda46b77ff166d57cdc5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651895968efda909f129fc87031cdec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f247b8b6e693ce05feee6a968fb8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de916a09ec9b0f7448e90f74488c9114465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a5907baf3061513e625576f9717e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862c1f7f579479aa70701fea7a5912467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740c12d701410057ea97d93570d59b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff26f420a1682a9a6c67fa677fa161469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cedb8f179803bee06f02d9749d5a9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1db581d6a313bc78015184fd70608471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119353195b014d6d8747b640d6595c0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04be8e18b8541632cffda673e7dfc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed685b52e4d80a38540d38f8ba93e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc77a1a86196bb1d387c7033fe1b501475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cdf0a10f19c9c79bef3be11905c90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd6b2e5f8e97ea71f39f315823167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c902755e12ae3fabed287c27dec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5e53b8258fcaf4a7200ae67b0b7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1213820c8d990d8324e69d960e4fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad46c28de97a6d3b34cfce814a600481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d63e0fb13097a47a852823df2a8c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886640899ede191e82707b5672a34eaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411b0b99032f47b7cfa3c68e5abe698484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eb06d5a169799556c8bb23958146e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9c023d6a6bf2a51d46302c429456486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdff22cb6d591c728f2bdf838f26c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec62f83599411df2a1614c3a88b693e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460527c9768327c8e141e98dd5ce0291489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdfd08cebd68a66530a6f8230b8e65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe613cb300ca55ee1aff6cc166652d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f497bd29929fcdcb219bb0dc564c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7f3121baa809167a084bda981e5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf09e6518d16fa7dea5a15c9c9aa70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab7ed35bef9376c1a748d3fa9c97e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749162765657851e9d943c2a60624e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d36dec02d438e1f41a6c35dcb334497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9a526a30ba57b204868f7d627e1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e72daf64ecd9b9af3efeb96e719fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a940df2711ef4da45e0fedb0e011500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0d868e21d569e1357cb2dcc2e1c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ad8647fb114fef1875be2bb287d61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a5b66b65ff4dfd38e0b97a85a3882503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e965c0bc5c4bdfc67ffab2e07152f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d58e5d0006150a9c075d34dde49c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40541c6a882d49acb2e0d5eae6fa78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d25d91bd2a94181e69746c6b8530a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ad57b5a77a7eef2dfdb962eb1922508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6077a94143880edc2a037fb232d45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45fe086a336875f362bf9748fbb710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b97a0c4463a59054583ab5097a91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc0131cfdc68be2003ade01c0dafe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8330fbfa0f5b5990524dba2152681513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e05ba9100dc21a218795b78f550fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1639dbe611db7e2afe111ab14fd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0669e49357ae7c300abeaf548edbed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c938a864720c2bbbfc19201e585be3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12693f677671eaef75f45337602f7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f114d86a4735dd504b9b148d88ba07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee09003217bafcc9ac3c304ea24f06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d1e716f9ffa106ef87c059ab5eb94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce206ba4807779f332d8ce74c5160522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374545d419bc69dfd1779fcf823dbabd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3540a7a26e152a3a6c353b95b1fd22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c96729460bae6447340414621b87d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc00dddae168c514a6d27797cee1f86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fa3bca428ca2aa563c7ba1aed58d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a2fbe73d76b88fc1051cc427e3201528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef35946fcd49440bdd3c99092f7a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105a6c340f14578e566998444ce5f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835b794a4127fbd9c409ec9a0e4f036531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaac1ebdfb00c591864d7d452d26a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbfc3575ca5f2405056adecd763cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492e15869947600c2f3df2e4f92d61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c97e09c281f7a9cbdabf581936681535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee9fa67b663da9f2679f8ed08f154c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fcc73724f0212d4ee6e30c5acea4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587694f113dffb68d1d1062038185f6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca595311b16dd11258f0bbc0bddfdf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c715050d7c5d0e5633004440f64038540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47af1b01f0fa5e86b66dffb36b6ff4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085364666e25c95273bed399ec99a687542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0adeac2dfc5eb3f49e09a0deb75373543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa308cecb02458d35404225d3103bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874740a906f12189662d7672353c49e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979cabc181216bf3006fb22f9546e75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cad357d8a399985d7f6c993260fcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096aa3589f02cdc068579dfab3ba369548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ed92fba48f93a6ab4abeb7088a81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e3ca304b9ea98f8757338edf0246d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821014c79f736445724d96a0b8557b1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b95a2a69f1a623db0c39ad8107eb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345072be7885cf15324acc15d176edd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3efa1705da91d24c4ee5549725fa9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e91b435b116be066c6b3600ed8a8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09debb6740af32e042cdb2e7c0c765e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d702a69a25031048070b963a82e4d5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a2dbade2abde120cf8f5c7f0b46a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1844639f729c9ec3fba3e86b48e31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16a5fe62ed07965d1eeb625e80534560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e91d7d3f22dc266375ebf57e85ab8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d118baac225a70e9e00122153dccbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e390a5bf0dab1b745c3de19a3d2ab0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8c2a955542a61053b6e1724546c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a6b8fcf27b28f1d0c25a9d490fbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b2146b3c0ef81532f4ff5bd7b619566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da80386693044df39a677092a8f0a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d5b9fc45644d4ea31b3e09b1face5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3bea349486295fff98125e8ff07e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31d89ba7ec0222581108df98e4401570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e422b11bd6b4d57f85d39de1b400571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848f956280ed97ceb678f0a0223ccc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a8b9042104b0562be67196f24ecc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae30a98f0e6415a324d438df58b34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83ea72a459e97b3092aa68b368012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc6e08cb99250fea5378bd58b7327d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481e1c03f647206eab88579cba555e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e2f9113f81365a4597ba35b7e0c80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c8a5046aa0e77ae96d6032d8ca3f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536323d1ba2fb297546cfd9a64737d21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f447ee706a08f02fb004b8fa269079c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe4b3c712751b253973d600d58e11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac79255b4c59709a188b34806f4f9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f182451a9ecf05d2cbb8e65971e31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc529aeecaa284221339f7aef33cb21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9ba775179bee74b3635d7badbfe6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b4d2871ba32275fd6f4f3ec11bbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c60e59462503ee4efe324d7c2b05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4844657387f62e593280329b7bdda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde44fb5fae6092b4d5843592d80bbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e968cea7ac98bf8313ac52cc9c758591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9029f8c84695eaa1e37854dbe99e90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddec6fcb01964b70887a13716d8fa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5305a32e071e3fdcbced076c9c43d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964d64d0fbd5b3b9052a73c5302e81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74998c6915fd88c61f79788ffa40f58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acacb2fc8ae3c5a95cf92564294ab1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c69c577288280020deca4ccbdb85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2c2b0fbe5f58b27d6800b9eafa808599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b35d4f9a2796c58a7a169719bf36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353b00d464b98bd31ceeca514d9aaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb8ad501ecc9b264a3d64d6d008490602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704405d30ec003a4f0851a569ba99573603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0829411d8ccce52c351d2bdf99fb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580baa83027de29941728f4a4b60337605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92177321939968239b68d79d3da98be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401c3d3aad096859e3816867f936da9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7802a16adb90faba03e3764164cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28572c39fb22b8d22fb1a48f0ff5dfd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a27f98206c430453a187abaef17e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfa7876684efdae13b83dad0a900d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5a5bc45e4f1c6bc8ebe5eb9c8365612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c608f52d96a2db26d9bcda47fd24617613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164aa986f686d415b099ad15bc8280c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839a5d786edaab41f8d914c7c49e74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16dd0df8d0d6b0593c4a4b17187c2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66ab113f363055d3c9da8595e7fd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f710d863eb6709cf80c46c7d75b4cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac38f9474112e4ed494b39ddb335c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84cbefbc4d082ecbe2750ae9c8693e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c52f18a2978bebcd2d64201e0325621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee7ab56ad8150d13b37d90b7fd54e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8de79eb46d0b85c2d6336840f3397623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480af4d5a28ce65df8e8e9091571e9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c5cee49bdbb0cd470e1751298889625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f32033a5a5405c8990ebf3d9330c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433c2b05a65ee1e1f342c04f60c1069627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb427ea25871efd03e8f48c31a711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa2dfd15f7e42d4b7c8cdc33ab4b10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9657f1a8da0099f09a114cea1f49cd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a586d3b4a05bc73b5e3303b1ca9dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc00d2790c1da53d018a135c7478ce1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df05dd28026b96ba5f8ea50b4bfbcc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0194c876356b0811e85293da0653634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308bb5ae66e4d809dd9257c0465a917635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664ec39adab148e9e53b37e8dfd213636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028d8754ee0d5d9037479df3c6521b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a991c65a86afd6a2fbce1092682c0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae30941d13b155f05b772dc85342b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eed074c078fc41891458386a2975a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c57e0fa83a1a0b64de7f740b2a05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e79e5b3d4ec85dad73bdb7712cc66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7ab712fed452cdfa297c6714da4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b864ae648b32dfecb66584544aaea0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fececceaaf7c49fd8b6a48984dabe616645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de9bced88eeb316ff1c5dc5325e1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49afeb3a0e3b5f30de1a39d94109a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69095ffbf28ccdd1de553910afbdba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db871859b08345185c065fd57286b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d32ac3a6a4d6111e95bfb346215daa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fae4ae75ee4d548aad89294f8e144651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692159f38f9b6c4670776408d82c675a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15a00648f5d81d695c2755e9225ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb242ab1a040a284d75e9490e64ad20f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402596282116a42bc9a5838a63623ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1a0d4d84d946c72291099b12b507656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de658d6010f90cc4a612af2e6c425b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba821547493c3fe461c8dabe82b96d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0711207381bedb789b3fbd3f81eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9de280e7a8be00cd161e880fe8e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e1ec6e7ae2eeb0c2e27b309e8bf87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea80be8913fda33deb5ba30cda0e73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc3db41d1f8222e6cdf2ebdde23852663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1dae09ee3a09746610dada30e1c46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9ef94dc682afb949efb9c4aa00894665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e5a65fd6962afbd8b108ea1863786666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a8d6be15a6ae22d4d997eca83d429667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba67d9bad5b013cb98c7f629396e75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074c4f2ccbb4b18d2ff9728cb0fd48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f6ad6ecc7e768c596881dddccbd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7ff48ae37e50b00430f412b4786b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aee526775de0fa3be131eceb859091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29766964da1f98b9a8f22a323850892f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c84acd346421aa2d03eb1ba31598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb55030f6f87f4f31a4a6ff7bff74b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdac5b77e57d95b4184a737591b388676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257203f8e71d4cbbaa3906ff247b8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd76141d232d6730ae063bb6059b95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d210ba0b3fd717e911a72c714177679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec5821e27422311692f8b8b9f4b9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b59c418293ccd4d617922c794149b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee92758ab32f6ae816b4b50537866c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab232fee36996430e83d967e7f40726683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fcf803ebb402e36cfda172a349bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e954077b98e6d3545a5ca5fcae564a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a91e5c3042ae7060883df44a19d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4ba8174f5dc8817a87351b12d2111687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be6300815b6aed467db9903d976ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db8b25e8659d84987c276914b3cff2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1377862ab90f49c0cfc39be87ef2c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20547e69797853ac722810268662c7f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927f2ef3b980eaed206ee64c12fe554692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39d8035ac297037401dfc89c382518693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96006c9c08381398252c9ed16fefed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80643198442cc5c7c9ee881d2524385695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f67aba72ec7a75f8fac7c8fab3494e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ea7fde9c11505f67a353389ff3861697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567627c560115040411ba7cc98c0850d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6e0d0486e434e79d0f55795a1015699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2a6bde09eb3c2f951f59931a1758700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379b808ab5139ed588fd539c4f9b1ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc7e779c955fcf8cdcd794d840141702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772a6815a0486c6f77439dbd25d9c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc017f4f107d717943517b4582617c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d13516883a83bf5e24e940f762fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe03412c1f6572f09fd483ed5de4f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb98eba587791934836a2b0ed4cb7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626290db0425635810a000d39192ad3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585920a8e9ddae7fafa9873c9e530325709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd2d5ae0f68b943395f414662e6c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58228bafdcab083e560a8ea44301906f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa78ef4dc0735e4b5c3f40924a889e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde0458ee82b77e5abaff4d771da6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e4023bbc29388ce51a5febb3ff4a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ae0a0d4567a362777d0608bd058f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f350ed0e5ae06118053ad575db65002716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f955e36a197e60dfd6c6dbc3c9ad7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1966d30d33734b34d2f5e8564a8ff5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138316a6c2bd8e5b3f82e1ef6a87b281719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb8c1262a5d9c887102b7401f7566720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991aab6dca2f9490e126f46dc0335a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7067fb9942675bcdfcc954f505c823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d71866703db9ffb6aabf9bb9a3ea3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c45c6c7c6316ccd2e4dc018746f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d527efa5397d13d5e4a8a664de0dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6e786672508c6203bdfd8ba80e31d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858032190836577091625d7912c28fe3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e151b3e25cfbea1cbdbe96b1a07d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5c2f2de460231bad6ad499ea5c11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637426d7201629bbcb3936be44b077f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b115338ec2fa4023c23325a4aae858731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16575cb15937cf7974710b2b30789764732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945756b4099b8ed5b8647280f9ebda03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187fd94ac4aa41a8a6aa1ac8594a56a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca9f66464f74c1a0621e1d90a8dab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae004b8daa9eb242d636973a004a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef8ac2f636c38fa0e4908b59da5251737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793d1fb75b6589dc4acf9dfa8c8e5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec89b0028d54717f28571ab06ad641739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed52868685f8ebfac3cfe1e0cc4164740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e9a7f6cee46a63803262e4130f09c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437572508f17e641e0f3d8b0ba3ace742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d949d0b2828820fd237366429dfbc8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665416f2161bcfc1f1df366920b978744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212218d5e76ea9fa0c3ec4496b95a44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350718e531a324746497a0acc5f85bad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b798fdf9604824f7a202fdcc4d0dd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb41fd4634edaadd766005fe27c5d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c5373be5fd7f433ddf836c6feb4e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40cc82d1034e7266926ec9b2e114cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b62ba823f14ebfc9e2e3d460d1bf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96508a616d7386333cc30cb07e2aad1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ab040b527ee488bae70e8522ba1c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347476e5bb7acdc66b665f7dc88ce9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96827a837c87c8ce0b38995773515c78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604524a8153ee29f99e113bbc16a45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d849346a46eb0698996c6b54090e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b4910b29756a0c78449de166c8d10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deecf563012f829b70ae5a80c96de3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d14b9b5c7d83b4d13b62199b63b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759524d296907a3ce8faf4cd4593ece761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedfb940838315c02f1ac000b51a9d6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884edc32270cc64f41f8ef8907e5b2da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076379cdc82688ab8528ae78ba87d8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3fb52e0335a7c98cf2536866d6e86765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee07c8e98a186292230a3c5a5cad267766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e669c9857f809cbe8af53dda0ecb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3045e817f591afee72986dfa49ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b0dc2fe7b29cc34e202a3f49dd948769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d677b0727372d69e626bce88dc24b7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dadaddf0496530fdc9f542b6bac3ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363f9935bdada6f29a8e034f8233dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a6403e9c9e5e94ba4bbf985aaa58773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e264014f325f52b505a6bebf71eff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4d01a364259231a78a2b36969f5a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2716bbfbda129f07eb873f130328904776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e125356b582714e48c3bccbb62fd986777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d1f0cd516fd00d250a129da65f2e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25108c5dc7ca98802af49e22dfd9378779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d8abfd9c324de10ac893c5b9826ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef0793aabf0816ea5811d1825d9d4c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987ee471cd1f47fc5d6e60dd646cb0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee016308a602819b5a0378c7d724d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca74a9f488d5a85a936c94dd63e914784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d943fd4d7ff27064baad8e24f33bd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a58a96a9b8a0bed8ae26e1cc5b05e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798065c69e8c7afc6e720189bf4e836787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffccd9b1b9aaed0a3bbc37ea23a709f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e76f57e0a6d8c4821485b9800c5608789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305830d761ccd0ab993975f6bf7161d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd491abbe0fe72e8899668359e749afe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c53bfc01be92f68f51499306d640792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b049f65ca7091bf1614bf53904d57793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba4ee695e700841857eb63e4065bf9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc67ff18c84f8250380098e6ba4ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81f63fa1e1900d8400d380bc9d0cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811832eefa0cf32adb67a34a227601e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c9d83584fedc5296cce0610421eb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c4952bd7da0cf48573c1e466c66d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4966b93c4100efb287bf6e539ade00800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1891c9e2517a611a2eddcbaa7800b7b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2192f290316662bd732af1b163a728802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22508605b3f15b701caaa28a832d0a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fad22c170dd03ab2945120cae67d2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25da4ba9ac2cfe950541e222002354805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8a8f7d63a64ae7b3bb9ecde9e818806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7341152dc11aa0012f0f2a7418b77807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e383a25b0944189bd5f107296d047808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7add83db07908eb58063a73ecf1be809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8beaed1c1aea6040360898f934ac3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f1b64dbe21b12883a7d24af6bb63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243a0a29dac09280ad945874fdf9f46812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cefb785d125cbd16543957d59d9c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba7d99349df91e70847aa66100d3eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c1007b959ac774ad72092794045e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92194771410319abc33c64070f01ff34816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dfd35c2fa9cc6febcdddd689f238b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353b6c15cded5ff7fb3a2182ccadb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79c85ebbdb38345e8cd6a40c1e5bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92f19a393d844dcde1f1a98917e2593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2d8ba88be868ff8c4aa7fef2d0cd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e8b066c1087ac24ba014e05fe35b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea522c4d4e9a73a26620ed6dd4e9aae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c90ad75fe187eeae6d6aca47a8b117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a55822a179bc8e019373e4283abc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268cb2c7a25b2a17ceee25773b3c339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fad5a63f63f82e0f84421641343ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300048bf5f38ec9809e35512f1803111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba875eb4560c95e011b01a639a62c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a842aa504a5a59b26705637ac2a70c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37fad8adb1024e448acf867cfec01b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0f6110193c06c54500de8a171b1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d424c9fde946e70ef8bc9c22f30d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002edd9fdab00ec2be3549b99d7004fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802d271bdd3b2e33d6b526c239986918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1146bb04e1df5abbe55970ce29116d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e126d830b5166e2b7f39a20bc6e75620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c69207af9843e3e248a3bac55c05e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc4a6325caed7d93a740fc8b2480922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db2f1e0e44887c571a96d8f4ebf5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824efe74b4aa7e225f4b1834c1bd9d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b9565c6b4039f6193488d572897325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9ac8e25bb51c86959b7a7e331e3b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd77e14a9baaf60002670722e25b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81218064e31c596ef1e6c796d1f35428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b021498475ab67de57b9254fabae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf89891f013bb46890a5c63c25b4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de772d713f641893fbf9a1607f7565e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75530eaceb08f724ff76a1a5281a5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092cdd98cf093708b69eb808017159b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecae0986852f09f2bcf69d2aa4532234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8efe4e5d615b7ab6c42d075be6d8b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d210f3872be51a3ad718ca9482c8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687dc10e8af3fc8d52d50be76ebfdd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6bffc90611cd3ab8ac0510a6a089f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890e2628c0394ac01e639a83a8772439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff582bd204a2eb62adc9ea177ddcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a54fd82dd2d8a11175a794b6683aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224ea2747fc115dad391be004aada242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a388977df096656f6c5daa662f064e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b150cc534823ae04af9f64fd3ceb7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f84b0476d1ce506acce59f192074ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020548e146c368d60e81441b5c3b24af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34f07b6b87430697d7de8a356a34f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fa7494b17547a86ebf34f6d6532fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156783061d321f6f4770f1a8e4fecd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333a0302e5e43ff4592f1988df385c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223df57aa7f8c9fde2cf6f8104a1cd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ebc3597984296524177f70f43eed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252b5576be8a2506b88f97490b8a35453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae35e142867948e2c0ca2aca0fb9ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe30c8b0fbbda243e8480e8fe3c42c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa9250beb2ff210840189dda00c7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b75df776b16d19b6ad0889d54c9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6edd71fad90c20e3edc51c65bc3d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a6927a867d51ee303adc88d80328f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dfc3402d4fd0e6d22b0173dcddeed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b4297f53cca6aa9220129927e539961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb34c23a9bdddebeca3c66d3ef8ee9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4047e3e129b636ba847ce367214363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ca25004284ad94efc894c7f092df964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c4ee386021231548ef92973181ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6a3127e7a9bd52da22cf8f17cc64366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8ed0a54d3a9e125ec01e26a7cc6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842acf2aa7b1c4394e9ab48b81017568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7894ad5d828e9ad426b2d78de0bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b215aab5185184646d9c3322290b5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78759b7cdd6a48788b69bb57947768271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7060a1892426f19eb28798e7e17457272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398199b03b73b4a9b1ec909825d1b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604bb142f622b42672391d97d0303b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6fbd3590c7e5d2835a8603569cbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9871d4dc52bc73ccbef9db0c60cf7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac45d96ba02a667a1412e49df9ea7ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33a784583735a1dedfd4f0fec1ef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c68bb4901f5c1eb9a19e1bb5606e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6598f222224d29c07d36bebc912ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62ecc20f60c18246f5be7bf762ccf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9babf3f975287f85f40fd5b3611b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e62d05c2eec9777d1a4bd93eb5eb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3681a0fed0561e64645351ccfc392784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1628fc3c0e1f618fc9a5563a2de785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807f72fa980889d9765f3cecca9f2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6aad4bdb0bb20774806c99ed3e2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3be6c51821f085bfc6bfded2e67a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddc0a08362beee10b99a8075daea2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64ba33ae0a6f61cca988433687f8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda711778288b607e24d55c29a164f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f1ea43decfdc9f6c46b973365f9ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a20d53e4305d315c5cb84a18e1609393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a64600ebf9c04b95fa72d8b507c78c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426e474fd248dddf5fdd59a7fb860495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3bb204c7462d1536ea1761d7d1e1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b7508cb0fa9f95b39487e1810a8a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec430d2a6bb292ec9a8815fa87ecc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03fae4fde25c502d4a560aa62fa6c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf3f13ccf06a737cef63696d57a1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6aac71aeaadd265e6c92b83a7438101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc207291a63dc8bb8da797ad5fd5c90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec4814c9657a6df759c42a621bb72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e12838da6be397045b97c28946cf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4bd794158e2f6d7aa90d55180c6ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38cdbf2b24a54f444ff2594a34e930106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b60d401d1c0fb26e55e9dc0a9f833107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26838f5db41113e56013bbca6a2cf276108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed36d7ba0c96bb42ebf60d44ee4fb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1678153edea39b8e88e181e99908f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e189cbc4a36c9f6ee979d37a659f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a484a0bf9140ddf93cc8a67c547fa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1540516b3de77c0100c90c026b65c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131b5294fc45e174eaa6ea81639dd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6c20dfcd8dec69e4087eae686601c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd509408e7153e5ee7600cf2f8b95da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79c6b6101f5e011955adc5676dc638117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0258c3f29fe64ecc87bbacb1f09f49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949eba440bf0a42fe124b5f6e74af10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74878a92af1f20d08e64d91fea6f84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232dfdfc9388f6e5c1ec94e571bc0ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1abdd55dc7c7444a90d34b01905089122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655d77a3a54bb6783aa6112331a2b78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d5999d898b6b53981fc61bcee65c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a9ff0ba0ff3285228b34a668b1d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d7fdb1d83753e6c764ee69e5ba11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1164f5d1fcfa3ecfed77c866103fcf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb54b3c15a2faee60eed01c95df28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf10f1ab3a057d02b14c3aaa3f610d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d4d86417777ebc025681ebf1bb50d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a8c5a26346283596aea1d164eee23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8851d0dc6a7553f23c9b75f64765da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8b0a5de81bcc4f793e7ac85b50a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5074db57f1bcf088ebdfca89efa6a0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ce4219e607b911bb15f44ac7f569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ac7c20aa78723b7ff32eb67dd62ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad964b9f9881156cde648e0e94d4799c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad103efa09ac3f148c2ac73d73c1989138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc78cb23f253793debc4c17eca6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71d53dffbdd4a2686307ee28fc33d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0e37b4daf7e13ec33b560d8155db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c3b26745fdb221b8db8d6bee4726142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b226dcace2783bfa232a76754a6ca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d16c6230703e0784fd077b6e4ab1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e3e21b28e4b1f17116255941662f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32666109882f8c87331c4801ef39dc2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8285f8094708a6f0e5cb8144c67c67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8227cafa205070b55990c1636f0bf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efddaa2fda89746baa7d173b182e76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3381afa730de6d453c52cba966fad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d88f0af27187c9ba78eb0329d2f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5c1fb1742841f29df7d15451f0975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e9123eeed11698d1318cc3ecc0d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ceef2ba3c83f90a2b20de0caef90e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed239d163c9e0e4bdb2f07d6f7df4f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bd92908603cf075530909e4d7941d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e685f0d306051090fcf96b68f518157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4368023cb23f7121787820388f29d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87286fe5bc423f1c7a8e7db38b437f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b008d1e68b7984ddde15b209800509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8077ae787566184ed3528f28d4f88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb62b02c8835ab20cd44c3bb971c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81746a51c35de6dffe24ec64f80033163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a91745b9e6fe521b8e25803d6a08c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377fb7b7df3d3dedeb8ea45ed3b1bb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c765d23d18e5cee1c4526470619b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21cccd495ceda7bba3ac3623c636d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4578f9c3e930f2be1ef09267cad49c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e8d530da1d00feba09fd3396ee774169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d0d6939688a1c59b50e0e530777e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c479b3be9f6a5878eb47a927bc316f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afd0e5ab8838973b51eb13b88a0ea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de9734cffae7fe4f8c0def7d423a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b31ef3d4f25412a70e88f0811a5899174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf70c4f7e44d28711298fadb34f7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad62f1dbebdd128c9f7bc1f98767b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a30d9c4330e2ec4a2466fa7c98659177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423096b03b4a720de646f2209c2f11b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b223fb834cdc1fb6df3983c55ae4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a20a1b2e502f799a6660f839a9986180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9874a642d8e95f7ddc4b6d7fc9c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d509f6f9f5750a9d805471da40e33c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866712dbbe36848b68e67e0acfb18e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec887204e2542125c4ea2129293cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebfbd1ff7b70e1efc19bb9d08a6c03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe49ac289eedc4d4cc1226add8579e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147234ef02f5b920ea37a26a500be4c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d5a292fdcfdd8efdb58dc4b4f610188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588add3005a1a1cfd48b88952c20d81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c9b4b1fcba3072c02569c357a879e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa57f0112b7fc1da78f8937756325d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ddc4916ee31f70f0e89c2e1303db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8d08ce5f408a049d392f8248c073193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbfa4fc7651e9d0605e36dec3bf961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2a10f8b2e1231c21cb57d2745e37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a9b66e2df994c25880693d317e73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cf96320bd5eb76df4b2cdc10312ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de732ae89f6af7e12cae37685986d250198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0425dad96dcb54d0aebdba29de6c5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2263495ad8ca6952dea5e5edfaa03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409c8f983cac04583c5696d8e551c0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cd9aab79667681ad60d82dfa944e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744dba007064216361baeff23821d72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023f0d0c22a5442610dfd1cc07be94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6256ffecab013e3e40f30871e5ff6fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3976de4a5a71d9112491037e3145b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f2c9222e223bb780eb3c1f8d877b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022097646f9eb4904b24aa1bac53e14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de7a0cfa638668b653920313e249c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5719351cc6ad58d9044cabdc2a74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc7b9474daf79c4924fd218740fc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3814065d2545875d0fdf95048d9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f07848f06f1841fda596cc7375a917213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30e3ea9c93079f80f8c1386289b3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d63531247b2b2b3b58a5ab85b66e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82173e6bd790e8bbf84cad304e07e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297101af82661538c6711c96662bc959217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9dc4161a67ef3a4ecce0747950e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e8353fe9e6cb59f67d6a20ae5a798219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10856679138b3d906644567393d5747220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403879617d16bded3e9bf32ee924bd83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec569048936bb1bc322cd230fff57de1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4141b3bd45bd68a42430e726f7ef0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818ee9d1c52efeb4e2616bfe3299df2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c8121e6c055e4d70815f742efb80b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64008a19956f6e73b4f01b9515872d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d91384ff943173d0ce4f2510c096227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d11975ae5371c259050c83264f408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803de4fed455aff4a6554cbf344ef3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641288c7989cb88a728fc49205ddffd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c4cc46b184c34eb37cfd305388e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4e715403b3e69fbc1a6d2e41126ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341bac077a524d976924fd9b1ec9fd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c85c1bba931347ec9cfe3262a23ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359922eb88d4d3835d6847958b3ebb7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e4095dbe91cc86a5aeea2bca3110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9793390a9776732ea0e9e4f5971e0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de032c59caa73acc55fa1e7f743f38d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1218d2999d1fc82089587a8cad432239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb966d5d01a1206d4fb74fac1b5418240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54fc75486f1941d9f14a5fc70ef036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ced3388bbc0aec207d037ebb250f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ae5af1a87944c7cb1ff8608930288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1863e8967a20000f5efd9ed636ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f11ef82779e86cde4591a3f63625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f450b14755b339081487705c61a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd0472995c7300e3b6d78ece8f039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f203c1e1933d579643299168abd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18b2b84890cde4da6a6ee1cd41bc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2b6f4d8b8bbfa0ae73e9da3ae46e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a8600b653377d627066e30d41ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fdf09c4a37ff75b7b11e4ebccd9f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a43d83431d474dd4fcef89e56930253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a071dfedd0b9a47054f5d508f14f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46f4187387f21983cad446203bd3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f732d97dcfed4549f4a44860dd1f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb90507a03567db12c652d78ddc14f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824894c1f99c6c2081f643164bdaa77e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71e23ffa7304ea82a113b96e7cba80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbddb0e6dc8782b78c3904166ec5e2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcad406a014313a1f0fefb8de9e93f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ee9534a9d48d1974ab46b70b66876262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad93acaba414fd52b90a09f493146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be37d84995e33b187445ad6e17d4b3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b971ea007aefa7dbecd4c0ac143d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23f84a032a58328b8c7eb7f2b4b6ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a69816aabdf0d88552cfa8a13d147267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d97347c5be640f598f5376fe1ab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede9cc5dfbb2d88cbff897cadbc3659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc19180b774f7380d13ce83300aa05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954458f5ed762f13ce25ca686c35cc4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadcb88ed0e3e287fc60b148234e17d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144fcfb2401ce09428a3d93fc188dd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851d6b6f964d63cd61391eb3881c3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5ddc42ac4266c50382394721d9614275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313115526a7e0e6a222b47e1909132b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986db10a7003f695e4f16b2de8a08b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee22dc34d23df69e12edf80bdee4b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a78feb68893a5fb0680e98c626aae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d4cd347bc791952071d8cb0f8234280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5d5e5c14246ac22e1ef53267bb17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6959980165bc286da43d4ad59dc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6314277533957dcd98f38687eceed14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eab1962daf7dadd866cc6843ce071284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4332a8a594f928501c81ebd8002dabb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c023e43e942240a95224d13310be86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e47e759d93ccdd7bef5ff563e5e00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e414c82ca3494bd11bbab9c281f1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ebeb788bbbbd39c39451cd4786a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f799187bd5649fd8d5c10681884cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db05c19df533ac6111ea2ffc421927291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e9926efd6cc14211546a9740ba7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb7a15ad51c646c8e6f65c4f70a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed920d85c68c903ecad92f857a57cb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230518c750bb53205401f01f5b70220295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ad5dbba0af817b0ced48fdef6bdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882ee050f2f79ea91c0a553513798a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d7b96040fa9b4bdc8addb175dec2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352582f7150daa7b4ad6e8b46b7bb07e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58c8834629ad9ee6d1faf81f08e352300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b79ea59d4660094e6018b1ff06a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabdbe4c7e1e32ceb77429f7dfd0ecb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4015e56471488027ef3a8761024e48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0555d200f2c9d01475337adcd02fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5255f1463e82258c601c65b37415305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62695234ab2687ad1315f3a4827d76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897024cb3b96e443c9bcb43d6ed0855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da12916595cca71a698c4146d9079308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0992c37340b9989b34b714480ca291309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d597d7e35c981199d4916d8184112310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29825df2a15791fe70c13e8cdb8185311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f261fc765eb3a612212efaaf574401312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f0a284a9db9048d0ac66bcc13a055313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602e3cbbcc84fe1f0bcaa4cbc180b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b0da0c522acb51cb444a9acb493cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662984a921e306e5985bc5f0fe21ebf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb9134003c4fa883f377845f6e552317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d723f9be73fc30f7b84274e810bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa2c635d383e17acab505f0e5eedf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3165eb4426bf6f6d28cb110fbf6868320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c3ccdcc2770690b75e7472b94d189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d882a4109a8a6c314eb8d0b124ab605322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7b98d854e1fb97aff122a628b311323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b74b4ec88b11f1f73c34f47c22a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a4c3940fd6ab79996089c97124b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98bbaed60a8ff2cde748c40317f677326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ec1200890ae0198b9141b682970d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476caf1131559b9c60beda6f93245b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c86bac1e240eca332016e92867e5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38deb41fa5fbeb9c601fea7d29a2d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885560c2ab814170d7649d98a2c528c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d0106528aa1562bc5724f8e6f7ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0a19279529ba4c9e01b96b66404be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275aa4a51664dd1a37ff68146214be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6855cf55638ad0aa5c84fd77f86ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb593cebe9c7c0f312b5436e38da8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc62adf673a0fcdcf51f05e2187d8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336489d8e181f927e87e12b5b8aae25f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a8f445f18f93142c546b376c6905a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b77629db5cab3b77212888581663340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4d5f1f8937ca46796be61c2a271e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac4b04a8e2b239e5c178b96481f988342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd77948c1f2f5b8481bd2f855c11f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47eb62eb138d26764e28948c0ad07c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bdfeba067a010954b0dad9745894c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450769a116495743572e16befb65a94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adabcad66a288cea3e3f26c0070dfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db545ab1bb7b2e10ade5012905719665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8f2ee1d58b96ef5917eb161b1be6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361adc5b12000a72f841c88b68786a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417eee87e5ebdd761d4294b41b06465351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af832c6c65f53e0d0ae0e2f3a336d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85095a42ca180a9c400861ed99c8a5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5778d04625d198c3d4f01beb33679354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a9eb162e4e0bada0882188c330c9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4cd8f3a6c58a6163ec7b979fa263e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ac93f00f6eba459a5d835b542140357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a218cabb1b0c24ca3ca5ef821861358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa9a8cabb68b83b83f94d35f5c2c27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe36994e50e7d74ce751475657f26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c14c6cb22844134bf60ce3172d65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6eead1bed87b573ea63d71fccce4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff225ac7802fdb5cbab632620e3cab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc08e5544da3e1034cf8a7a05757d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea35449ecea13c0a233370e96d13ee6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7faa2d67846231fb59ce7443ffa96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc62d8525d1ad3d0cb785eec0ed8cf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ad7ba8cc73385fa79d35b8fe41cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f08c0db434ce2552e45752294cde2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67274ae83e1124de5325162ba7e8d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a015b682fa702296ca2bd446a384a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b6173a28fa3b37fa106f92bedbe4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199407e66d4144b1bb06733b344a483c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e5e787b0dbc6d4a5ea6f3ebacd766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a8890bf8d43aa8c335914ef0c0268375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26119d1d09d4f658108d2a805c64d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a565d9bec4f2c65579dcd6a0b540ab8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e97979095f0a25f2e8c63728212a01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61fb3b674795ed401dbd44c21b219d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a3be4ce4b21e8f9498b45ec9cb83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19670bcb1b879a185a7d5c775ba3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa9a93b0d42dbaef45241e17973a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924225273d3d33d1def9007c50011e42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495afb8b1576a67d64be39f1907b454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c521820695fba3e5fccddebbf9abb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691cbdf45c4f4cae44c1e5021805ae1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f232aa58fff0a5954176af7ce3603387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f336e9d2f599cb191f4d034fac9fe92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9902f4a30ba93acbec4bebfb3d23bf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07346515eefdf71957d3698ef9d75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415ae8cd1f22deee41e2b416445a368391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706edc9ce7c74704c49e59e23dd0ee9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c434e213171ff00fdaf37aaf25061a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188de8374f50f43224186fa667073d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666c9fe256b5336cbf6751979d0f7e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86b33e1ff49d58435711f3b6e71b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad431611403331286891dcd41c405397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3355f9f0cc00b21724c9766f75e5c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61949c3f150db96ce2b1df098248e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5cb2b772b193240c9d90511dd45f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531836fa4469571e340c03108510f78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030dd68794df5c7b83b2719b3248aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb3ed52058e0fe977dfb37ec8c42ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c16857104a41c93a87b064315750404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71002e3bda9b2d4adb68d3fe2db45c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdc002cd4ff96b34ea8b740804a400406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dafc0d3c92d4b1cf0ce92db36f1eb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ac2f58b13fdc5b8d43c7affbc18ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa6c89624bf5e01b8753de97b6184409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281670bb80198dee55072a68ed20be77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67c3bf93547793859d5ebbc1067f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cd6e45739ef6a1f12fd7d69f242f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d5e006296feb89cf8c47c5d7b153413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555169886bb0c9ea3dcd97a426fc0f81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99596ad13581f706c6ba98468f56c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67802dc7f50a0f2615a461b7a01e938416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29a126f92fc94b78a25d6d5110ee3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5e56eec1d96452404404cf0d0c07f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72bdf64dab6a3d694989f3563e40a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b2194737bd8a4b6cbcadb4a689ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdd580bfd0fe3b361cfdd5cbf292ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a90eba2a8f3cd214c2e2aa5f2651422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07dc67aed937be16755728427dcc25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f2c64a341a446fbc91af6f03cfeee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacf54abc4a4c419cb7039a3bbcc561425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f850f7251909a1dcec5198334010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14149405bbb7443d7c6c7473c58254427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ac69de745130c7cb0ba80d681217428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899687039a5ba78dc6abe271bb2adba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2031fc87484c87c78d4fc795242f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa2f569a6bc30d9de4cecd1e137eee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d3bf5b341f7679abf422fce03333432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d0479dfe0cd243153dfa45c955647433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbbc04baf1aee4c152f2c0fa0af43e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ff24333404b689d0287725f9bfaa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebfdb6bb250be5a245ffafbb674b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492b970200041bb1e50ae9f6ced462437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e520c389da2495a6e37d373e471ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549980a7ad89ba63c8480a7ff93da7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2599dad974d0b7a477643ae794981440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e5683469a4b9c1afbcb94fb7e139d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23015c62390df6bc804de3269f5322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18544deb33ead32ad52b2b31888d81c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7edfc80a782a4a127372a9c85d10e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098da1b3c3cb2a5f8ec9559f11807ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879bbfad7ed15194575483064363b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae280957d4d9486f2f65ff73938785dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ebcc8ba660751889589627585b90b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a15cd31d52c1908e1dbaba0b79af8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a873208229c233c19754ee092c6e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283940cc0fd39079aa552fdb2bc8e0c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d492b6a3de0da4164be5173617db12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135a0b9b95ebab7cc78358817186d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda80a076edd5766ecbaf73a75ee8963454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6d3540117775f0cf6a6d45b5c6bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8fc13f7496be0a851043b0aa8c494456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7b2dc72be7e615c10c6f950635718457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a3779d9068107026a79c0fdad2a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d575bc664b7ec7c02c1b1a2a8d5349459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be87e811e9d89fa39fcfbb9ab3fdb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d3401249aec926f4956187abba6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16610c42ef1222b201453007598347462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e665d7caf2ecbe87ae5ccfadcfe9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760bb706bf13a43f022363b3400233464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79431e5dfcfaa46c1f5f2bb9d62639ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352580515007e22e90af450d6b3611f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0850fa49edf8ddf3b987e8f6923a1a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ee96695b679ffefc782aedc67462468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38853f98e31545118bce74f7f9caaf89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd48747d102a2a858916039acb6886470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4c248cc832bbc870dc9e9b115452471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92269ceecd24244af075099c6d00e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c47b922d9fa72ddfd7c58d2a954d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d965d5dad209d3687a5a47b317b2af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3e89f541f0a7831ec94b507d9351475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efee0d09e780d2baeeeeb4522e06fbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a0c5e8b48eebe174dbe519e4f8b83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4bbcd23f661143d7cdabc53e78998478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f1ec0ec24884767cb22f5a4f0ac1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d5ee2d3578624eee636b277baecdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719919b27f6c23ce45b7530d515ae9a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e3f4cba05c547b427cdd107499c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40134eefb057e295c8181c7cfb1ac9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994684929b5206b581434315c73b532484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492ebdc8e47c46d46e69a64f78c25e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be899db810d0669dfbe32fa434d11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f990fe92df869078311ebd4000c0b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb19e020fd8eda843d62be843ec30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d21e7c466ac7d71f850b087d3ac841489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d85b90b63f8ab799b662ce3f378c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f489d2e517cd623402e77dfc0d23f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312695799abed7e0a8227d4e83c09a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf183a2a27c7a87de16ea88b7008873493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f450f5847c3beabc32dc68e68736841494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f9eb778426bfca5b60dd24b4ebe9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953f9eab097a806acd64010d59e6b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e4fd22346becd34f2202eb70d16bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a423c99a94b9e68705c808bb8405cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632869167ec4cd84d96400b5a6cc714499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c90ac2d22bd2eebb722598d46714b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600ab42ab7ccb5d72bfd88c03b26d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da20b0e8fce7282294a4774e13db239502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886144a677737e59ab4f57a92cccf35c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b0d2a2ef235dc71117a30a34f3c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6d47708dec5493268c3b607a6f8c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47406320d13b07a5bda51500ffb14b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d8b0ec98f1ccebf213b0e08dd2e2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adff200ab6409d6825807cba640649508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5661304f00d3464abef3f4929a2592509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54ce48f14d1279a9be88e68a9a894510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118bb0a22a830f52109a1ed27ec172a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ca5b22486cb677e6632b9e8ee83d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe6eb4183c182209450fc2c276c1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153eca359ff249702aedaf7f793aead514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730459cab84ea6813730427073da83f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ec0b4baf2dc4a5b15ba63ef20f2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e504c47903f5b949f0eac87f3adfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d93d84d3a512c1838996fc8a1001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97084d5b9289a551242bbb7edf14f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9cfcee704821796bb839cb06be77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792d02fd4d7842edd1a40c93c006b95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaff285a9b6ea809a08376e395a95b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeef2acb272168ec164eb03d5b892f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8000fb8239ac056fc4b915975532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401f4d97a2edb31b820789db6aa6760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255032d7442c70e64c4dd1846ea31eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215727efbb6639dd9db30a63b6eaa54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ed1ecc6fd9e54eed68d971968ca6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4f24174fafc6cad0601e268b9587a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e2f48af92b34c326a78fa923c3b19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e31ce1d914ea492e54f98c1e2635f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2cda91ed7f9439c861f8b0a710aa5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f176d17787bad8b116279f988d105533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceefa2a28dc53837c8dc21983f4947534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b5e5d43a0c0f5214cebb249292d2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91ec02765eff812f6121a93293373536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59b9079def0883e5812bd455320574537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d522038f3dfd5e691f4b0a19e57161538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0bba411beb17d46fe90880bf60db1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa03b3e558ada9772e88d39531375540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f83dcb3f89228a8b7949e82e2109a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b28369277b7f1745bbed9465d49a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69b849584f01259f6370fa65c8a56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c53808c712bf52cfa3455cf8b718c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732c1326698d2f1e37da46c128dae5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cac27d9da2409f74e428c488d718e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3307c7b3d5e43cfe7aae841c36113547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672f8e3fee7de077906d3b70e5e625548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadf194ce8c5e4ccf0c6b7335becf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42aa072dcba88a3dc59b9510fdb3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb59bbc327658f477e627b8b4572b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68fd97ac67c6c0fe6a32152c7cbb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b783d77453ed3710f2a853bf855d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8afbb91366d1ff863467ee1ba4093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98ff56807d18e90292b0af1cb240a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d1a1458a1fafa8e671be1c6d0f127556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c8c7e1dfbb21e9a4975533732cc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4984aabc40502e21d99685233ee0cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354241ba89bfdf5f70ff681fddeb608559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f23f9e88084cf196ec8276a661625560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179679e770492c3c493981c2d9e97c70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260bbb970f9a751cc2b152a1645b497562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6762fd548f0513218a9d3977b6a73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1158bad0eb56f161ba955c7b2af40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004ac6f1d626275255d9a6976296b41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5901a6546dd20da9617af61b073bfb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed834afdfafe9efabeee3dbb6d89032a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a1a942fa97788713d972ab43493c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4fca958178507582e1876c6150ae3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7f37cc045709ce6b471b3ee994ff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a8f6d82c1897351d15762bd9f19b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1f6d1abe89d68ff5006c69f8a1ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4bbcc8abc6f77c7bb3cb146397d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cdbf496c323a6dfc84788118abc0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c65de7b0104d2afe2241d614e1c2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d87829fa05b2c18810addef2d7a30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71d8cd7330385ba8b8153f73410e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f254ce5e36fc4c532396f58687f6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c71f61504dd644c1ea695c24cf16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a4ec898b6d4d815e62fef9104c2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e3ffc1fc2564fc0409f2cfd9e122b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b31ed90d537f6bd13c30db2f04a5b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1338fd517065ad1f3522ab95fd31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564f65873c75ee8fb987835aa53cf8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ca4be431aa1467b979ef84dc4868585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbda62d8303b6a0ed77c20869f865f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d16fbb148ee28ff05e72d61681af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d6768e1ed611b59286f35d35c0c40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c3fa19bec927a0160f58874643925589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f209d6a6b97e3c10e120e18abf4db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5227ac811e0c4ef9c80903ff3a80a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762c74117b097819cfee34317c1680592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a50ebdefda1c24d60e0ec377502c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290daddf5f0de7b04ce7214ec55f8fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531490975ded8a17ad5349f6cfff1124595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cea36b9607ba190a020e0d367a4072596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c94968319509888048ed810ec7b41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884afc381a823582e038a94fa10d0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cca122c06f9c1feeaf1cb354a1d18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0c71cb0902a84730e9c55be3f1a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5718ea141e9db545d89757cb9281a35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45dde875102a4055a9a4edda724ae5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caece12ff98ca481c377419b38bef2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95319f1401b855edefd8d4aaacb7594604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10b9418fc38d79305ded379831fdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8d13c84efbe316ca5befb62e0ea4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62036e057e764eafa04078f0c66a460607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c54ac671d2fde57b12fded96a7e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6843157d14dff24db927bab1e4dc3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc877c05879cefb51d797bef5e377cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6405786509bdf5e8b91b759f052ec30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99a32e0179d491a1e8024842217cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131527b5ec4676c8c092763ea59f73b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d369f29acbea310fa41bff18f93b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61853c95ad32bc1aca51d6fafdab1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33827563f06bde64f771ea9d7c986f3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd4e8794065af165d69ef171135859617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f425fbab9a1ff669626867b0b05a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617475c34825807e8b8374b76f155fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b702a8493a89b8401b1c44686d121b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e13ea308707844f07886d68f58ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790903dd81417c18203c37e965491d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48307fca3a5d2d7a38d90cdc228f3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd035af9fe10fe7fb379778ba319f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9782a4fb1f6a57b1c1ed7dd4bf1391625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9495c0ecec94c37b11ccd9638cb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970658972d20ecf4dbf9baa19f5b771627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b4c4325fa6ede95a9c21f6ee3d70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bacfe111321356c17916785cd0007b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab8ec45cdaf4c61082449ff16b201630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135e6af6517aebca8d40f3acdb17b69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa78f744ec8d957b14ca62ccc7bea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58319de5c040e438f486e511436645633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fce7ed64f6c94997e931d98c824d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a62d609ed1c8f758e29e2fb32a9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe2143d452e3a18887c2dfe006bdaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f991cce4fcbb3b3043bcf0a84bded18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadcfcbd80e8842d3941ff30a61d488638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30add25750b86e8d5e7aa423923b4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0fb876fb024f6c54976c8a1830678640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d91766f38a03d3a8ee996a1d01c83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62f4eac33a42f59aebcf4bd6fe5ff4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a8341ee061e5fe32561835c28b6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c364830dde1ab0abb18592fc3ddc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a311eee65757164df69881021cad8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacbea3e6cfb234f7098d0a7cdd1b3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37c070af6662e7505fa8816cde374e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0e57e71c3a9638349ac988429481648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89f7d6871762b1d444b53338b53a99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80495e3dd973c22afbd72e24485d2d6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8460d8f1502c39348adbdda4ac1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ffc5cfdfa06ab7095ac8dcef8001652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258917438102822fae60ea093cc0c15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8951dac733b87d777a3c17b4db6b08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa05c142fe0688fad12a994a6a711f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c7e553d41dfc92f432c15efe2325a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68832d953c90cdc7a5f93a7ad0b745657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a326322262fa4398071e5b22ffa479658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a771c440691d6f4c1284dc290fa39b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075b51c6da387f45b0606fb96aa48b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e7ca40ddd73f1673297527b750a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e081b1f15aff290b8bb68782f0a85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cfcbb6677951e0b6fc4407eb1d0d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455d7cec82f58f4eedf082170d69cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf2a3cf8f5d3ee13aced31c8abe3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82e7b757b207c2cf28cc810a7220f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1a030bf8a13736dd51cb9207b74e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412eec868c978bb2d43e2d9f5152c8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b35eea82280778fc8a8b216ffb649669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50666d5085fa2de4be22daa6bc953670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b250097fb4d4ff2581ee2931e578ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dba5eefb49b03871d3dcb75a8a3f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8601bc961416ef5261e67e7bd14b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0b1ccd3070e47d07c03dc0abfc43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c4b2ba8de29c889cbb8ba62e1507675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdfae182f704a048b90a855f8d07e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7051100bb5bcf27a724aad89ef7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f7d409ae41289e2d4cb57d830279678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353be5def52ee173fc20c4894bfd17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd8e7962ffbddf4b7f6bac52fc59a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c57abc4f0116280de21fe875cc0686681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495528dc9d41d92e445f22e1cf7f11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50efa8a2c4fcdcadd34b58ada592af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd979f2303d21df8925ac61648ac148b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bd1b28ae7659d6b63c15124892124685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0b8fd1c6a1d10b00769da3338d08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db7cb0dfb14fa42a0a03c40cb8623687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378064d4e9a27c18250b5b0a592f2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211f056bc92ef81d63993e7c5a0ccc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5cc99bcc1067c8c5b85619de919ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08a40ebbb48315c777e1f3778b7c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab4268ea6d87be4d6b668ec9b3c27b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5705f090aaa04bbed7618126d0f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6445a18bd3f8fa85b4b308705ae61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd65959ab2d0816564a959c81d4a41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99207dc4506028abc0658745e72ec9ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6c35366a1c603fee79484a3fecf1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31105a18f86555fcd332db331d76bd4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a329a42b473f061880f5820955284699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad99d8d85a4d8974f73a729d090cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41811bdf68fd4910621709581ad40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26417b8985d12ddfcc32d6d7734d0d5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6228ca7663086396df411d8b237fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3772541e397b465c8ff9e18bc23c1cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c700350e292e822a7e2190208491a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2eb587a3aacb233b297c5c7f51c77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808638363dbd541e6b8b52a31ae28aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a52a58c54b6cd21cf43c7709b5654708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84206dc15399fc04866fec2b8d14623b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746e11a9c49adb4c414e10c68d7de3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f6dc2fa892038e7a8526b70aa709711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76a0638278590f10d7cb23461a5ddb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de863284ac599cb64d6fa8ce73e77b48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8fe4a6436babfad3c577273e9c01e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58edec310a969b569627c0cf0c261e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381b6b86f669afdb45a8b016cde415716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5adcd41303791860d0797a9ab9f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c85e64c52f7b0c42dc8ef04a3b6e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632920ed1f68b10306da3764a31487719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4522e5605a67ace0a80b10831a8aa2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35174447a3c6daf880e5daed68fcd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73bf885e5f5a10121ac29a7068791722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c49e641b42d7db0ef5ff320650ac8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fe1c0dabd4c3731dc3d75d40f6df6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dd21012e1d10b13e63733e34dbd62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a045ce7954fb517d4c9b8051bea9c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae570cedb35ea163c3426cbd699099727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129dd69304bfe1246e391eb544a837728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b59b8157093df6a26f1231128684729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de3f32722fa263d6fbb81425d24f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c43b2a412ad12637321bb4401941731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895d5e25348f6471f8886ae48f5f92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e797b4f8094e3aa8fadf0c6ced4d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aded5619478e437c16be6caaba7aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c9350102d4dc6659e86782599c11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fc0f6cdee4b94a5880d4cda01cb73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e12c8fa2a0335076541b613aff85f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98598184e66678ef295d5fa48112ffbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b168812058ae8ae90465a6359c032739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2245e61a67a7037f100183069588e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259e6784355411b1b9c67c39530c55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201ab74789c05a9b27878aa3a3f0d21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386262eb53bac40101c82f0f0242a78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02092b63368612891c103b679b04a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ed84d15665c89892057659503c21d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d19a8c389b64cb6a45d8fb560bd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df0a67bf98541b7c78878b8f078718747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99ac9a6fec6a459f3b4c9340d2754748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae084902ab4e1f67b482e0b4f5d06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba236da54d46e9b53279e79b0a5c1a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba5059bf986c95f8821773a90d7c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c50ed006ddadadac1d9915b83691e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64949f2d19baacb9f7ac3f7e3182d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391919e15129c147c724a0fd2662bd71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f3b6633c14621764d38e5088fd4cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ddfd24d316a7618214ec21a20d397756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc3cf192b4a5d7da1130461dbf661757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd697d2b9f22482e055a267ccbb8356758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed338e94c60920e5ceadc849fbe23f6e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94304939d7d3ae3efa664f13eb13274760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e701c3133d275aad4fb029f4c5b06761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be72e47aed124fb81fb6cee041448762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372eac82e8bebae5b0a18b577ff4e72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81625f35556c56523bd6c04d1133262764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade30b4b018182a6ea2c03c68ddb3db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f55b3507ac9394ae993e7111c246766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5daf1e57c2e65c345ac1ca27efee6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>