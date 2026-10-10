--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc73a078c81a7686bf44ca167aaf891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2628220e89c8fa7911c9443433dc8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6bb2169ea33d435f194890cd3f9e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5efe95d26f233604b3fa85aedfd634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d7d221635ddd31ecce95b454171e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4083e43b54a38d2abd23332a5dded76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7db490e32c2ef7fa1bbc409debf457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc203f2e526a1607adbb9037c7b8a618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e0657703debd03745c226c451dfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe037a5581f083fb110129088290310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2488c5fdd70577e36157c248086a18911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1785046c8361f5841dc67d25bb5a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367c450a0e409090f7461b69d2e58613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdac8a495e8a99cdd9160fa949e47814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54674a047697fbd862a0536fa8982e6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1747d91986d481ed61075431d9a33a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e0cf9fba991c18beb32614b7173517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874793edc5f205466ef9abafd89c83018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75a02a04575275c1f56e6a206ef6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e2a131453dbf13d179514fc983a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fee4efa421b20effb14d564f2292b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8445b1e62060039b0574fdc1ce7feb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b262d3c3e449ef208b46f32c9ff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6db2d8104397bbdf27ea4da015d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0d0b467c74db6300b0cb96dfeebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97195dc6dc2d2302e3b50a7d332353026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d92f6f33748db70cc8ba57298d0bf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc154a5494d623c53083de292667d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2908ac813db978ae51d298454efa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b471b25554ed59dee1b80d0c113f40f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07381d0b21078c2f1610b722e07bce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635213c23b6cf27c2044553a5443b0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97458e6e5e94df67f8e4cd8bc2fac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fbdd4aa29ae35b0ded100f8bbd6f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e1c9b87c1ce0388d5fe2fc92ce9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bd9a1ecbac718452d2eb58bb2509136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128de308f9df321fa4d9a4027f4e20f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430c679e43dc14449824667e77a89dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dbabbaf28572ec42725bb42a4463539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a5ceb0f0387e334e979f4d02709f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b8156377a9506aee83846e56e2a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f98a743d25efdb2a1ec3cd8d6f8a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131eb0ac51e1feb0712aa37c631f52643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44f379846b09212c2e114ff3f04aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb845947bd17f4a49d51e9ab3da6bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04608016b3e992acf25d50883be4cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99faa6703a3b16dc50c48d585dc87d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ebd4eb2dded0712093cd74ff813c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d84e8be486be4d74bc1f6cd2613a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786709ae02c3813cbd3df2ad8ab45650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84fb47bd6f9dd1fd4a5a2996bf69651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6868563e05739e5091022269777b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c008f9fbf297f20650166894d9b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971069f5cc6e4d921cb316e7b0e71c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c78f053b2c86e93022c4d6b1219d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3b81a9d7d78004559e573456c16656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afe91cb9b6f464c6efc1b8286641a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3a70208f7e98adcf23bdc69ec576858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc763065cb5249efb89d0c6b3dd47e2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f44e8928d02001488d0785425d5df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a623231a5469e034a7069102620a0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7792cd421fd646354f13cdaf832f0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7f5b3b24f206bf7dd3f38753972763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d312f297c14a92117e152b495f61c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e66159e3fcbedbdd7ca584b629c1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218391ec7a2a919e81a97130a06cb78766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aec8f172639262fb44f0517c29b7c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff346fb1efc4feceebeff282ee601568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6168db1b6e06e9c44a332908de7059569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d0427bf74acde633546fbec7f000270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5d880df8138b9f7c32be41f1349671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49720c0393374c77b6329a8a5913a02072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5745d6c47be5594df8b90720c1a552073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f549a561397cdda5634364ab323574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219fbfa26b089e75aa11fe80939caed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a6e99079fc833636068b362c702376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eee0cd0946cd842fc3c4f5ce08cc5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd2628a1ed83ea328cb002312fcfd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9274d8df134b0b6f1b18a18187d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147f2d202b775c64a2adb8b5f9b27380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5b71667eae3456e6eda5deef81da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c48328ea09b1a3699e0860f56fb37182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f3d39d0c8bfc83397a2b6755df2c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb49e21e73ced669ed7be5d25c98c7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a2d6720f9ef1df9af4b2887131dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e691c22b7223ba00c9bf2b08ddcf1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a38a92f7315300042cc226873c55287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198b0d13149dae2377c707f984adec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb653b2bc15df8c4ba75b3f1282a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fbe9428e50f9f25eef4f27510b13590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc19a74e00c287dc0ea689de51c0f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b2883ef54749bc715e6f5a904ff992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be48975fd7ccf5fa9eda04b6f197a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d670dfb7a660d3e24729e94ce9d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad80198b53759d33977df58da585795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2984cffac54921e978621a23544a11096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee41ec690ef1a5a56b65862b6899cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338f065f5a5d58bcfa92dad3c6783e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f35f8b0c3fec3a89c67b2da5f24fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e720aa188dbe5a7a265a012ce88b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899baa21b699da6bd315cc73da4f3703101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505062c6c63fbefdb4f1843e1c01999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54cf72a095a4801086886cbf33d87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258de806f0fd5290fae69d08dafbde1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2f4b2038005ae12526f731d65e3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f484c5a98d1603f716b7ebe6a582c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b51f7a7984e5dcc0d04bc8c0542f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66566f58b51cba3614cfb4355968b946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a91b37e9406113903af2b999af459109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eefa96d1ef16eb3f789471a13853a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c015501839c37ce7dbe71fc4a7b71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a345a97e628cbb16faef685b31c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984caf428466252e6f1624614936992f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43626283eead0d6dbc3d8ad679df92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa75bdb38ac6598282926f1bf6d8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f94f1ac33614c8fbddeb4309dd32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a611a998ff0b814049f5394baf9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301aff30aa5137f7323e8b5171ba74c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf75d9b0cf8f8f3603c03183e343a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fb6c000081887e5e5fe7c9081990120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44a98945f9a169a0b55708cb5ad80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd32cf4b7469c8c0ea7f22632970d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c093394d8b20a12773a6becdceb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f03bcc4fdae8104660d716f319162124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09267299985db154f746fd0f3f1f4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13993938c66753af5778f40755d5007f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f8fdc0ecbf4124a019607d585898127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef86d544b285d799a5d5a2f23c3c17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d87d9cd3517cc6cd002a232b550de2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb2d638fbd1b8db5540da70456094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40467c97bf60ca4b8a02ffff786b92cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe410e68a8af0d856a9d6a80cda9e07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c641f73cddf2b52ccd60d1a0ea5165133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cee91f84c4c4690457ad9210dde11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bd6c6300dfb02eadb8361ef3b375b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fb18f9e8b4ebee470059c5a32b4b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803b8d76d48d262a788260c4f783f9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b09e362a0e8d1cd742356f616235138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd855307bf75cabd9d8027600f10ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e9300f978cc8d8cec0c8565428f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795974fc60bb0f710ab30d5a7f528ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c475723139b33365bbeff374431f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832689a8e0427a308b2329237f8cf7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c2b365032705d7edb15c3e693fed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f2e083f99cacf7158ca81d936b57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476990c8a539a75c0ab5a194f31cf869146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da918eb8ef08b1cb0961d922ed9547147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb4ef71add14aa90be5ed0d55d1d3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b63169e1ad9071fe3988da408b837149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc8d5789ec560a85555d8f5201db1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10935f0eda49c2d8f583f0b054c8318a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4431aacb6fdb0a04d691eec9fb925d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589f87813b8d06ad1aca9df7f52141d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3845d4269e477144e5055d6df61b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3ae37dfba876f5bcfe487254598b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d612e1e3d0db361718bbc78242267156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb576be6050d9dec028fa122fd3c11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a08d5367c9310fc5a8a7b2c171e98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13c65bb2f5a3b958302305d1b0beb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00958c1befcc9bde1ddabc7feb5ddf02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7454ca0ad1fd26da9038ccb110ee211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c95ae012cfc633a2c986312a02a1f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b92ef0497ee2e841aa5e40dd13c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b74a166b0f3bfa6c9a27dad629337164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2d70399ce9f2c614008d1c7c144ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0891c326f85ac3e8ebddebd0ca2c88c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adbc4cae5216706a5536d630735abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72c82332b58f1880ef46bfe7bf5b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41136f5459f9d0f83c25d6197d041711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d19c7fd4d09b5568bf904b59c4cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8c3c9163aaccc725a3c9105cbf316171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3fcaddcd76286f1f9222ba4dfeda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3cfa19892d56709ea9f89038e393173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc9909a8ed8d62287c248e6d0c60df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c03c70a16aacf62e152909986bbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fb2661768351066c89c0728920a19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2597790e8fcac5b5b6c13eeb317cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff767ef8094a54a3885615193e4dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f22b124703a6126e15ea56c023fb6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7734ab672fee28d6e575c93872e35fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1fd510eb8d54be0ccab4039b132c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed40c65d95fc59228bd102b740303f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ad68b91517d74f93e2191c971c92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccba8b02ad6039477e306da32efb45c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5a4e0748af090517121d49eaaac4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9093329b0d7b92ea3f4290c5fe226186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c103363dfbec0fa1e5bc5d1915a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa32cf19ac30ce48c30000792a334f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de00b7e752b400c1a359893a073141189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115e750f0646c1fd8d966a5b9d461e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80663172ae5e30b2c8647c3d9e756ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e849887d86b28a0f82e37f42606ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67cf9257136510abf9bc0b233cec53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299014d92a56837c1e911b8fae37ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa484be088016cbad8c80532cb77d63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c318549368da20e68eb1e8951a87586196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55548337c5eb131562cfbdbeb4d3e1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b52735b0b364911924d7df739346b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7865e483d9c04cdc75941abb2f4645e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713daf8534091ac9dfec4833f9f53a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86865b88dddcfef055ab90be0a740af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aabe9e98713801f67d26a191980e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae33fa27cd2f02cc2fc54271aba4dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b006f1b675ba3244a2a32617a3562d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618605715bba3512ecdf2abade114b0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909a5ba3822f1b1e8ba9d26ab310fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a376a719a714a676485869eb03f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf57699971146d4265345c7c2abae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0fce1bdebbcfe6cbbe3c8a2f79048209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0ca33b58f6baf796cd844bd75a8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e910b2bfa8430fa351baf46a0c19c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a103b86222475a6fc11c31d9e2ef29e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd986be80426ad4c9bbfbda7efff623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51da35e83ce0d436c2cdf808c9efdb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc2deab4eda78a16d282f5beb5330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca93a8189a4c83fbaea51284ceabf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90102f9b9f0b941698798d518ae383e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa242c2f8adc2c8a8bd84bd47ded6c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bed4e7d453f96ddeba41e55e1b6110219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5dbe98df1ad85248952d9e990a8e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e8352786021d350bf6a967ca89e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b2b6b8a5187452c290fc2b56074e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d03e4b7e627a2e49eff0ce88f35d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c5c5b5a6f7796533a80bdd0301e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e67918376fa133327156e6458cfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b254053fb7884a52604b3bf8c7860226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c0e1d6f76be07cea3ce2096bc0be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596fe15b0103d94dc005e32d744c3dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317184e44c76149cc03dc096ae8f31f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b00179ca64278d584ca02d3d52818230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611816a8b5b65e058c5c4e4cfda6aba2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6d5cc444d6c11d9ed5ce9d5caddde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c219fa08b295faf1e48a5a37169609233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98ae556e5ddf112e0f2dc6f033f1b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9813ebc1ee84973f93eff60565db5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a25b59bc16b427e75e25f1d903b1fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45983ae7a264bcb1105d76616e1c04f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9497e44122238c71b9ed2a16cf132238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994e3d264e71e4138fe53a0fe13cd4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2cc2a4c61b36d729dd25a2877f063240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703137e5c69da2ff775ac4f9824ea0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4915662e3b602b0f7f3b4facd11ecb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2e538caf4c59446f68f1826568697243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe458a161564c17af074ee4bbb1771244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352625b0a430bd9cc403e5f0e4e087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4791501d089b52281b3b8540f7dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7fabbb603408d61fc30dc3ec12e0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592879f5d0616590013c1f4ee32b445a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35fc7d9ff7b74caeed787c22d7e3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a791eba2039b88761def1e892fa1147250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b81f52bb58e91bdf8c60ea5e4ead4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe098469adf77f43aae98bbabb455252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602bee254171f9e4cc9feb16bce379253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad756a7c55a46b40fda5c167dffa626a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7bce5f41fb482f7d057add1b259a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab58e0a2487c7b5675fe05efcde10b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14207d9603c8cae1633223089954cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f47c32cb4ea7fa17be7baa9602ed6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd273b93d3c537cfd379aaff6b61bf6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f428f87ba30bb874526f482c2892260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34cf77312b639986cf8677b462c7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c1bd1f670aef80bce68ce3173e76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d7cf8c5d84894dd690eb3f32286cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85997099f65837cfc1c4aedcd0b8d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa6e1e8f81da8311609cd320af4170265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f7029ddefc2f93849986c1e18270c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca93655713c327edeae7f96497b73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f05305a7de0c077bff25e293f93e1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb7a3d8891e6e0ddbb31f844338ec9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44d0f1acc8ebda5c0b92ebe1c3f03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031a0464661832c0ab941c134ec9329271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e8a56faa32ba68693419c1bca36e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59c02bb04724faddbc81dc68c76ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723321fe03bedd969a115e33285174274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24b5fc5f0cd599b0eec1b0538f70f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759ada9b02a7831b7a8ef1d5b593aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc0ca0c5383c382e92c572cb3fc509277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa305f2515dff783beb1099cbcc464278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc98e44a75f99f439603e8b8f273ee7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706d3c09b37d6c10abfdc7b76a001a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c76ca749c6f87088ce16b909c4151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af8ea151ee64d077b6b7622f5e8cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af94e2a4f8115c52d068a2b44cac1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1d5360bf21377c32818d2b3e9e074284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba2b7336901ce60d3147166641d560285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecfb416f63b06e9bfa1d66070f42e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430cdde1720f715eb49ce14ebf4c4ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb42e7acd0fa260e71cc51ede78ed05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5fc0a007f4f96b11398955da5a2de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10d89c1607315edd34f8d5d935690290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4085e50cbaa3b2ecf84e58fad73375291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4794899b272596a84b9419f465983c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6daf07c28bba43bdbd619ca59abc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641699adfebfb73e2ff26d726977b0c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7909bf85d9d645e03701a3c0a0edd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda59ba2afe4fb2fddcc449be3c63d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d3b7540ebf0e2195888683af0ee3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336402c3a9ef29e1c9aab08d1931aef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221f41c692dda0d415960d8f4eab5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c6c99bba981afdf96d545e16c37ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6a0fcca3582873cc2dd9c5e10413301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3047caf41e2ec1f146565524d1a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20801ed84081ad595b5a38a04e7845f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35447995d596dde785c28bb2d8ebe84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a734cc5bc2a0283d848174060651a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e462d1fa75951f011bcefc835058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51613d03fce819cd0e76ba3a3f3a3b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8939bdc38b380f307c3b3a7cb1d275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a20147ac1bdf0c3704aec7877a28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca5a799cfca8d5cf5417ba098318b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8034ffb1c93b6f71507275a2474ac9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788cc645bfb9d1eb11754b8ab1fa59b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5000302fef2f19ff554469788d81e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6373fa7004da5db96afae27a80121c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed79b42ad24f806069f03fdd48dd895315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5175135b218c8a13ba14a15bbc46655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16cf3e14df151d9e41ac470916e873317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ede02f57f06c03acdec24fea17889318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300989812e5ec71fca76b2ba47ee145c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec486bf31e0fec629e48683ce01f63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f7708d6628cf9c4ed051bf49badc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a99f4febb2295ea982ca6615f1b81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea60740d194ee0f842961b7e8340fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d935629a3b152489068581484b7d64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb5102debb2ff358e0546d568044a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ede310fccd5e439af4cb767535043326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286419594217c90ae4fe9abedb60ff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dbe80ef328bb600fd3da7705a40a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b265cdf33103198f277d27a34f61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ba51761242f4aa9a5c4a3f0cff383330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8cb49f38b3a87f449dd5969e4e86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad120a0cbf971f60f0c9d888e9534a77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedbb18716300306b01d828e23c5463333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc3ffeaa4b394433c209e67bb814d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba7eda046712244ec6d9889284677335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c6a6ed3edff1ec49235e0bb57618336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d7852fafeb11062406a4d0ca9010c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe69859b7bf666a55034f8d848a514a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358866f01c77d858fe8b084c4e4c1190339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f413ddcea3f55c9829ab241e886182b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae3b0ac7f0c659435af8c32445699341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632cbf58ad0fce6014c0162b34812a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd25790e7f3f2a315a4cee141f1b09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338b3bdaf022e25821dbc855147682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebca6b973936414a1371480504624345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace92288ff80c8c8271384e954eaae9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d40fd7878c5bbe1b5b7dcaf20707e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bfd80f085e1a69b6dd33b1ae516fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09b3bd0aa16dd464a5c6ca54560fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a8193af6d3557a28f13068aa4367350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d107f43be3f521ac7f2bc852a8aac88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc82271b5e1167d1c58a2e025d4db53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0835e8e409b7dba0f8c4d7959e89d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56676e6b629568773c8b8954f40697354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4486474cc149e152233fd77f06919355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb8e4fadbcb117ad8d40fa0cbfe5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324abbad0803ee4ca76768f94ab74720357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f42dd03e2c672dfbe570edba5a5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f2dfff4c23105fa72be5921e3b09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef5c4bcc1fe50ae928bfd9e2c1a08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60e62f58adbf56c23fa75c33c6db48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a86d9110f6d76f79fd3653d7d761d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722e343aa20d4712a6a614d59ded94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a70d1c60e73eb4c1a9135fdf243ac3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6bdc72b87534ae77c0c370975eefb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3396652ac7c874323e40ee0338c024c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8996e70502591db86c09ca143cf0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc3f1f2815fb3170c278c9c3f6263368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0064e3b394b86680e60d6239e8ae929369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8cd3b9ef1a33fdbe6c3f9b6ec82e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50985d1dca7e30aacb86a5fc290d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fac3eb721ac9a1d919d6845b1a4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05382e56dc4d23d921ff5d1bd774877f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832b40c8d332ee96dea1078b9bfbb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c0cb4931a7aa95a08b0138f9ae633375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d0e2802bbe6ea610b080f04de69ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6311d5d32663a7614c1a9f17c2f63f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbbc688383c00791bbcc71af7ec9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33346a55ee0f788a89b64e81f9fb63e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5b5642ff7c3aee1d3e4e8ed13c79d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7a0ab1fde655a19d355e8a096ef2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1364d786705ede0b9280286295a01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7afca6a6084c982e7857a1d3a06da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ddd774c786ee4a046ac56dc2304f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a59aa623754799dbc25d59654c1061385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06063308fb44945c3746b18c7cceac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e112b8247e53c931bb1d702ffbf1057387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556c1d2eea941c5d00f18780a64e390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af843785ed8d18143b6e6f5593d92b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac5974290f462dbab27a284f8d14e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeebe9238575137766a2e75a7c2740391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dbfc8b45b986dee8231fa79d92e42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064fb7d4eb89d83d7c061b7691ee1b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a3007a99acbe63e0add06d7deaee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fb7043818a734c3a8fd98274b51c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344167f6f19bec33239c92239350813f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c4663b678c7ddde8a598a7cab79b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d538a219a0867b07016bb63012fd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89a6b8ae28e8a88f539d52cd8bc874399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3af3489d0f53a62fe1081da416ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3334bc92e313c3356b84b16da1f5c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a0a53e3f2fc52941075de3816696402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427ace661ffbcc1386ccf006071c85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951e9ba95e0d49cfb816b748b2df7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cedb0fdbbfd69908e76f8c447cbfd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca3915e818f74893084ad41c9f31d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91499e7fd120caffb7cce45e7eaff12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35a951f20031744b6e7a43e5c016ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799519c2254a0a382c7b8ea03a59b39f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ead80057be5e831fb631b7db6665e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b44d0708add01e0267d694a9678ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3abd6c4d2a2c6da65b0aa119619c2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321a2f7bc9f5d010589b392ad663cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba305534a22ce40b0ee9a495f91b6e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e1095baf90bd0eaa827a3b7ac01f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0f65b744df5b06ecbabb84754012416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23940fc629312a3827dc3d1daa5f6c9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab0a25bd4bbb907b06884ddef7211418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bed8d430b9e0ba9f7e8cd4c59a009419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03bc530498ccdfbb65ffd2c649e5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e4dfeedd4f03eee4bbe82dd7a064421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33cfbe218b3e5d55867af4540bf249422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90dcd7a6f83282d819ad790b8e4e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c9adbe811500ddaef1ab8ddac2aae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61ace0c92249b82a9b4c0b251bf1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc977d36e4701e061a02926522c5aba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73baa0800834e831b84b5c3b1ecb9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be6ff84e391b37bd2f65be2674c72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cac5549d5a1aa98f02e68ca3bf639429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a04b0da244bcff864304622a17ae94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597ca6040a6c4bf053d88297e42e47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e521748163b0652c2d9f438fef1bd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d48e24b79ec083234d71a9d699a4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e3f6e09a68ad92636f1c61f1dda0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d215ac28366f74e57175b08fe405435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653831a3fed5bb361d919abac63502436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39e4f9c4a747635721f9ff9103cda2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115b80412384d23536b5bff0f4e6432438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44137e632cfd13377da9cc8cb32479439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b59149bfd3a15ee6e1f5423487268e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf783fe2f9a53f8d936adc33f0119bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47910edbce5fa859362c2fb3dca6bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d171159c486a6db6cb07f4ce4332427443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8f09399693350379ae1a67ac53a50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456e9efc5a0832e1f2f0ac126f0b66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dfc27a2a9247d2edd891e4ea1df2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979979af7555a1f15056cbd5904c2091447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55206072d552d7aee432a958ebcd43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67e0744c983c74217466f4e39f2b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c95efb2c3675620f7b62b6264ed3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb869b8f4c5ad99ac91aa30468eb5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3811b4284ce36d1b35b1798fccce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c053e71353524e3978a92af60cb3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b254d210aea4d613d49807a5203fdca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562afe54eac066b90eeb0fc8da45c93e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf23b72925458d1192d7416ecb28b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b7c3507f18b0a86db4f54138492c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e75cec1e15427e7e6ba4c0f9dc169458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3976b34b49c63d15586a3c78e42a58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75970474e799b3ef38be05dd77fd37e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b264e030b6ab838555fecff7d80eb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831495797c91e8ba37add211a8c00a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e3752805e6eb367727b1deff4035463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49055fb65badfeeee974cc2a732a8fc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c2190ebac35cf2279a35225d3c84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40efada93ec694a1e0f4503ca39b11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465bb6a2513f48a1c77223f5ee46b1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e8ecb9bf721364af077114688785468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24fc87d6e3b4b7cdcc856ec8773f55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcc88208e9c09edd43c28ef985e1c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c165f2331635a8899a067135828ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaca31d9ed58f59d69f9b70186582a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040805c93e548f75d9c4365986394c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1119ec05cb5bd60d5a282e0045344474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501859f0131b24418d6ab27578dede5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e463b92acaef20efe835c40bd1e287476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842183c0f190796e054dca4e8b431fb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73494c61cc9c48c440b10e88e984a9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b494a4e3dc46a8eecf74cf85daa670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336cd072d5276f31f8f9a82476fde9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ed58dbe08ee23838d833bb2687c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba0579f1b95369d9c6efd62ddff7b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43921d4472a0996b11a3b994d44bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b4b9c574e669f03f4f5739ca85f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeadfe4a293b7917ce3094a6256545d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f97b05076fc57a7d714cdf01c76d33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3be32a276917e87ff1407c0ccfc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0d43d0ee4406f49091c7dab07d03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e786fad6e89bc79da141b7b499d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118960b0e8f5ab6f2386755a0a4d0c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045b89776f15a9104c29e5fdd0fa5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f44ba26ccdf1cc965149a73b1608492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd5db1da2a0b7b637233b438c38ef1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd60f905a853a61ec252f85d0c02283494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f0469503bae5296ecd6e894bb7f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ec77ed4ab3e3eb584adbf4508369d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979aed4407e392ae9138a77e7158b14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0fe55e685aafd95ea34e1a59804d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca1b50119a3082dc3f282e5e6ce5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b68c38a560b74e8c3c1e2888308b93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da37db305ab05469e7e8dcaf46775a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e854c890c1894a27b3ab1f995906fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175b7d9c7db6060601c359dc35d43d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7dbe6ceceda4a5d19e8f6beced64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71af491a65613b675372d1e51dcd66d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49667ce20a72a64d9cb545a53bc67ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221194b587e675a15bc9a10044ab18fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ca90c85a6ca8562e82d2acb93bca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fa1afdaf32b98be39588f948b698509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac43d58ff9b255769266b9c3426c6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39c8e05d942048cfe6ca85f0c75e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d7ba69e7de76201fe8a88200360e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c3471d7de379c75cf3727f14badd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8accb33ab37766e78067c6713b1ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3059b3b7541d0286e8af1f46416a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771066e9f4c802650abffc081cf994516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d7edfb901ae90b12753890d36e45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db064d1b685b87b49410d86bfdf23c26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a47893314ed7c5abd3fcfe431231519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b69c8a1643350907910f6908db1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15813f7db0d541286f7d61b7bb64a9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f992391a1e81267202ddb750fc83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94bbc0908d96d5c444dc6803b42067523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666b6e365c77b519b6fa4205a08355524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76442020457e79863fa95c60b70b4cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b75f1c64a9f12e9898f94453b230a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2033d7d21913b7dd19f39b3adbe43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe07baa5884f3cffda7e43d2fb046528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b75d007b3ca25bb6656e7edf21cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3127ed02de6ae1f27466532d8808f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158b575762f1676a6fadcd9707936f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffa857be040e64f416057f1fe4ea59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ef23a7ad24cd3f0b2ca4f280de8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad292d2a3b85c767bc8567874f05f308534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36aad5ecd90f4ed6f008041c93727535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca906d903e19fdd16cf7e44a74bb8616536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115463fb0b5adbdae4ab8aa1d082c0eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e92542f96d7d7e21ea1b367c1eb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d9ba470dcc43faaab7ac25d88e3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a3c6301fb643e8612fff53e4892a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cda98fd3e3b23307ebb1274b2574b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dfe639cbbb04cfeb55d1431df0a6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964084ca4516666b228c287ac0f4bf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2294cf378c2f53fc939ec50d33cfa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2181bff46e4fbce95d9e25efca734fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfa1ff09363114ab04b9506cf9be3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e45ff8a0bab50a4be2bd3dd96c359547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4ac3ccf82e5033f8b7412f1ab6ce2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8397d6fa3dfdcb041d69a36ab821e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42abb501467ade1d76502b3fdf9560c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d229b3bebed795630907ffcab81dd1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ce777cb59d249b46adb403036b19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee93051aaedf076a7e31cfdc2ee051553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e63531fc4173137b441e790804f6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db519508252cbc0ad6d1737d34b73d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64a8e5954a19341ba88bf0c58af160556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c9f7f485ab400586155939c5b9a86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd7dcf3eef315c22d46e3b475a199558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be8e9ece67f5059181c08e00cd2400559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d935cf5c76b9226fc88dd543a4e25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c3d2d82ba6507563cfdf53f512dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701679ada38c0944590f29175da2ac9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942cfef72d54cffd55ffaa59f720a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39004268281a986ccbe756a7dff538c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caaf5b556f4468751f52a8109db311565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982495188c4600758d057d855fcc207566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842835e568f8e2217b4eee8e4896ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75978abdd16d705e64843ed6ac8ef98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba416fba72497b938ada4e43a281762569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cffaae1b0477de3755059ee513339570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e358082ea3d21da5f25b3cf9b345571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d4912ceabdd6af5264ca8462ed6e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423600676d8b242625a56ec2a44b0ae5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167503b8d7f6e41272068ed0a16913574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e8300f39499a4bbec45df9b6e8412575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668fe8c81f162efaa2c64b66abc1eaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc81bf14da2d64102a3341f15b139c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de593cf5d5451262ad947d782ce793578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c9601f35445e4a374a1768b24544579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39442a43395e7b0129b865552e3e09a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f889c88916f5194a9ee77243fa1bda9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e724d5acc88c3d2ea9c866c1d130cba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759463c13e6a6167e0e9591585c1c0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd95a0ce4e4902f6f9b5aee0bd8ac6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b2e8dffd23114d35de0466fda785585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92896b97fb6b0f3f1121af685025c545586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb4555778cb0d345352e723bb07d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3402c56a04458203d522ee41b5848f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97232f0262cefb839a8355a248030589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827431b472db3658569b54f6f88b6bc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75245a182f818d68e1805f614b22fe0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e44150a4b0df981b187b144d1f625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64ad61dd31b281a41a9c0ff60df8b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acefa535c59eab009169d961d9c163594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4d4ab1017063fe4d4d712c695c326595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc585c5112dbe176d3fb0e015981cc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f222edbed79b90e54cc7dca9680db1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd84dc81c2f3fd9ba6867d899c931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d03223a75dcb7436833fcaa42027599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72894f005f5a4797f9577308661ddb9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258f5b024c058c2e395e9786972141601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc869b066bbb30c6cd516109804933e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ffaa853a371399b1168c7c3831f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240675c95ceb11ac8d161ab16adde4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3971a42924470b36c37a380fbc3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796025f28f08998f62396cac99a24ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c8fed344deda7ab5bf9049dfe7fa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd15cb60919238bceeaa2ba10a1a5a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83cf82f178420d16022e925fb1e1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c69a8cedb5c4ed27c74de8ca2eab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e666973c9428845be431dbf690c5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26cbf09943106a99391b2ec7a36d40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeca2f7c54fea3b3cb6ff020a4c8bec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894562cae91ffc67e560ddfe0e120b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788f7212595979fb35188971168fa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d20c3062d2ce2d18bd78211faccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542ec996c746e4c5b6b9ca1f676fe2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2264687fd5a75cae028f210adb891618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a66578bd0262d64d9d481554a9407619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f6580389749de72f0b3465e8febfd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc69832ab9b5bad06aa5ad2164921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0bb278def8a70876676be30707a41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02397846afe3f7854107ef9b03bb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a28a88c5770a2c1c068e52a0229e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655d66a160622712f04984ebdd45c4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09322c67d610ef1250e23f569ddeac7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25fe717c65608a4eeebda49eeaae44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433469f422bea8f484c381894ed5e90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee6e915d4987871d8a356af8ae364629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52203da332d067b86326a377b7f8364b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4822def260e42286ba13beb34316631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a69657dfceeca05c3bb9b96c5d4ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0c158febd2686f41edad7c610484633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93719ecc7684df169433098c67503101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f4ecf16fdd77acb849b18696ed877635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6a0ac35ab7edeed26b0c21302bc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fff03761de40f8a9a9e2e620132e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f058dc9190b7c6c1f52d37c3abec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4119807c5432486f90d4e4157d5ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55692f7e00c37f03f4798bfd96b84b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4207022115767999bfa4f997d2d3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315e531b8098aaa19cb8f8676aa630642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a9ca3e88e3c68b08540296dec3de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f59049e7e9507954a8ed8b66453c5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219836014854040f0e9f11c1722f93f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca7e6b570980ff8e05003e09e12017646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea09835d4357557abfc8167951cf67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f72b544070d13a2780b160e97bf08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b74e59a6217747345c25b975fb9d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6926d56c9c2fe402f3d96709cb8b31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a3f2e973e4e35d168e4a7a5d44d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068eb28f6126974722843b7700b3f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45494dc45cde59e95e3f1670567d9366653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced7dce7eec0b521fc7a9f0a9e36484654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77755f998c031f22c422ed086045f3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf839e08dc34442f1b4eb4bf73f40e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517781bd4057261ee5794cf6bc922514657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb346c502cce15eb6eb96948d25fdf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb9bc4443916c7a67fe718a8edcdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e424d12f17e1a83933621b7cb2535660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8feac3e1778ecc5ccf940b5bffe79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e8a065cac87768a0aacff158e407662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817ee3b55476fb2ca5aab45b9575b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1f110248866cf4eccf23ac754fca7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65aeb2080e456e2efc9a159f79f64a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972912a1fee02177b13b863e1273550666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb3150f5b08a9d453fd010846a4bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e0e69cd351447118f0ecfe68ddbb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a0c7aa61715eded2adb9ff77abe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec94292fb13b985adc37fea0daeccf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852116096207c5b7c0bf7e54db757e31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618980c996da971f654c40dfb9d89a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb34ce11c8d0bc22b331c70ee7254673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d2ca63ed7c921730ad5b0075e78b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d1f58c5ec90f35696f1be591c6fc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf6a7bea57306366a7a10e2509e1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544365793bd2e428a0d974073ecec6ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fa3d0b337200a1bad1ed38f616ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881577951fa5e8da78113c9e1924827679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927245a7965c749874d37d37113220a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d2233e25bec71eca3e747a6390185681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e532c63d2eb7d6caff0e5d37a48e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7cb8e3cb9108d4a40ec462d502e9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0c3d57ac44f681105c87033e7f91f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384ce29631582bf2fdadff048f7be96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db17f445635612d0fb6ce5678efdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8b9983b7295e839925b9fa97b9281687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123826743b3cae5ca5334110b325f495688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766cb14272725238dd48cf961c0977d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15102d5441d8af5eee0dbe3a8b0c1528690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e45104c636e91c368bfa90977edf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851fd2688bda3ab23839663bc985dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ccb993f800e72679158ddc1168354693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e5c3bd2f133a168d3020c79d00b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897acb17f407d6b4464d140e3020118695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78080e1a74934a99ce1e96bb72fb17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f388f51ed67b01bca2d4d28b2be539697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610efe583d707934fc5e2cba95c5692698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148d5f78ca8d3c29e66ea0d269f335699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aac38e995f2d361e91b4237677d694700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9cf824f8f55b9b229ca9cbc255b43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0fd2ce5517d55f2ea9bbc0814bec2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478463e8b3a456fdf1097e7e39c8f327703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da1a3e1d8a2c395758a8e51f00ef7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5368e401b92adb7c022cc1f297647c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fffc58e0b1a3d03dbdfcf4c62230c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce73cf49b5f33b87445ac1e6a0c07eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc999a56c45210713b853e9d05268708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee3355018cbae1178ecd6f17b134b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94fb39e1f50854eda88e3a41b90877710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35963cf9ab96ff01a9396f6f9b3b9e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8af2a3a66cbf467e994b3543abf2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7101853087ff3d08ae74a513bb2a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea011b191107a89b57abd0980ba44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f810f671d4ba61a9cfc57b21f51c5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24348fcb41302cbe8c10c31ec1629d33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c660feea50e1dbe73d4a536974e7b12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7989dc10051fcab7896c5ebfd4539718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124137687a8c94226f38f6536bd8dd95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7aab0a30350f4fffe7340e583482720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9801269cbc777901b1dfe99724b68e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e176edd2368e35bb2f656baf277d4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f549bc55c8d17208c3f7f057e7bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2370b2c6f16e116c2d8e687b37b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad98f1f5c5738ecb956592b11277fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d64314a0997c33549f6441906861f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb815df4f46caeed0e3ca6f7f52bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914c193f087adbf92edacc8efc2f21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b226197a4b5bc120baedbed381716729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ec6fe01644adadd749424e766baf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc8dba2898d0360122618978c6107731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dbaa8897a32a63e80e6b0f69a4c5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476e7c10f422f7c84558a836d00ef14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b614d489f8e4d079e796915cf19c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762cfb1abfeb7af98ed7eedb9a7ac55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d4e124f91c8a1f3f9dc34aeec098736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b1170662c8055d50045fdbaea209f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadd19f865ddeeb43361128f816a13a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b05efb88ef6869cc04346357b584739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a771f534d4f25aad76f943cc8e2c29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297327b49a4d5cc51bcc655a4663bb59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dbffc210ba9093a83317e01ee0481742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed2bc9f1f9156c178616bb1adbc57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd1f4633672c54a2b7219287d5ddc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2bd217ae1b13e795b4144f1df0e00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55f93cdc1095bffe74350bb56b776746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428939e52f6aac869c36efdb2b434cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c631131f5b0de0ab1271ec7143aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4db9241118b780e3a9ccf91b8579749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044445c69485ac6c13fa230ddcebd7d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dfc7966c593eebe4f26d0b76906d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7454499f6ed60a5e8f9148f2182ff9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e002201e21fdbfe4ba1aa716e92bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa0bed7992c45a87d3e5205374228754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733975ea663a0de627ca8775087a082755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb3e731676703e9409655ce6187b71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af12d7e567e9756907753227c2a27e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfef000830a4ed323f144c4ffe67d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fee35ae3d0c6285e057d31c9b4bda759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4738fc32fa77f27af85927612841760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861859a1e5f9cdc6b339907f150c758761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36199568e18774b752b5880b0963a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ff1a455378a7e7ef6e34390e7b8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1c522ee0f3f3c896fb6365aff6c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3436af780820b1e54037756bfb81765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f7c48d458b5153215f8c7030971a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45779bffd075e98dce75392a6170fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3dff48c8d1e3ac0622345a77a12e5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc77c0e31c431dec2ffb40e763441769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef456b74c53a73a3ab47ea874001c1d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faa7fdd084cc7613af59f9d45129f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ac9628b858072589e4a20d591d64b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950dd72f3cbaa1f01618d93125a3db0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b25a6a88a630b2747b40f723c260774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1293d04f4909dc5ddb9ee04636e97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c297613d523ce701de23f3d589331776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717f51ad8d3bb9c9017d33813f61b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab404f319c0b424a4d5892d3e02a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6468f87b737c38c32c5356903d67c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd6c3354fd79e2f76a180f4b4c73ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d4179a7b77b8c517e90da2dd8e255781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0c5237a69dc3b1f12cde8ad2ad41782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9634b505cf14ae972a4772bb2a597a3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2200a9885b38435541a53cf7765ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a572439a90daf741137222f72ff541785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d6d1687be7edae12325549db52e4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b869c8d3e21ad7c931b6fdc0e0d1e8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520844c9f16b273f1a33edd195b38410788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b3594dc8c5bb97e0ac1664023a67a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446c01400a48d8f61ab09493807384790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211501bf40f3589cafd09e51d6cdccf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5b63a926863b6da3f28f2a2b297e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5858be728c77ccef6c343a5f6b5fa32793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2cfd8bfa19e491d3261d8fc2abd0d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539a7923d4ee7740a939704cf3b0d5b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3bf07369af101a3b2d9d5c1a0a0df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78474eeeb58489a6ca907c97de6d4d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec07ea81479136c87c2029814a64b49798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc21e71d1de07cc76621ce04f9df9bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20021505099a07b4f9fc3446ce847484800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe35ef1b59a708cc69c6408725121b0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2718a57f39f1c3caa3d7b0abbef10802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1088893494b36ee8459aa84310e50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520faeabcdacabfc870be5f68fb9a37804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdad90767d916885671955bd682266c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7336b5532e1482acc05539b9af783806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430885509efa51854f8bfc7d47f3ed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae71c48a1e4d2aaf712ad473da530808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940412ae796c3472ee0a2ceb3de7c7e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a49662809937885a01d065ba8f1f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead257fa626ba4831bba9c7d943f318811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a099d008ad1e73388d0efff61b1f14812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5532a408a673652988757f42f1497813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a5efb291b749b69037c38327d80e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae550f6d9a08a2c1b07fa1d8d5f587815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4df7072b77d14dbd0d900845ca645816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f197c903c4f8cc71eb17ab5cc25a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ad15fb787ea433602f13341104b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a73fd7ba64ef0472cd2ab30755d1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c48bd4ff48076cf65a4179f36599e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728e5b8e2a89f4f083748609bfb9fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6ab746a02c79f6988389c5d1d94645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5642b412af65ddc084ae80ecec53346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364aeabaad84d67f8cc10ee39eef2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41443bfb818876206e0dbd6efacd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72cd888f75f25dd45bc81fb201d8579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c47880100570e13b61cb32a3c9d4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76454365e35eafcfa817f6caef2272a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca56a26568b3212b03c943e2b5384512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b7ab9afd6e14e57f1facdde38f5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d21db8193cc3b61585b9371cfbb2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd55a77f6a6a5d5ebb1b3d673d0d9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c32b0104151635bca24638e987c34616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbb2a5d88d83fc4c3c0c5c4e322fb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053551054a0e40ec502b14bd966921f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8210205798e0597a65c11be8d292419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce7213d39d827c4e6de5c3deb1bb9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878dcf22fb57e649731f14b210125c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4f685308f1541b8bac8019a925dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e66f1cb61971094f99590bbaf434c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5c4c7de45f4a73549320036d530024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc3917b21c0d4dac12ac68f687e8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1fbf78f8e9e07b3aa1a5b504060b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55882c56f21a2a211de97c81c1b52527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83838724d8a594e282dc6ae7cacf90a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248311e54a4c495a4effa941b2958c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483247ec8736f7f6a8572f0caec6cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64310cf1c632ec291032e90824ae7dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c381c031adee6b3a98c546f8ddcb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e38650d78f62a735637353984721233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7c12fa4fcd9f750a68973ea75ae9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b48d06b1efe67e0790ae35bb6c4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ea6a68d25b7c295fcc473589328a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64780fdc6a47c28bca13bc83b18379e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c4d49dd6e1ff1575f961f73d9985738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d82584bb99590c57d34120919efe839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f708ce3bf801b6ee1acc1fddfad6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865307fb5a6c2d3283cf41c84fecf5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7d07e43a9cd25fed71fa44da5e4e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1fbc4ea02e9da86126ffc6fdb9b4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080b2599190585693c4a00d40598ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa394bf22d2337045bc40cce7808e42445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f166b8681ab277680aef5f794b6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264aca9ea6877b2556b5032478d11dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d64b1294488f194c01ee721de55848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18670d6ac5b10ea423d12bd3036e721449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014206708764d27dea795bc3ef9ed25b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf9e940e9866b4b0eead54eefd752a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36e935314992f9ff0629ffa1f89ce152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06dfb067f117adefefc56ae6b21c1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df8b200ee4dd0f7fefbd6a1fffdbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277352c60aee06e3ad8dffc6bdc36b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864f4f4669e8d277a903e8a5da72b9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23402189b0335810b0af9ed0d212557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bcd1c11998d9b0f7232737f81080b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e45e08059fff1c40df5df15b7d7cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533d3199974d6415aaf25fee9a252e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0445fb15fe6276a9144deed5f0f1d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f7c6e4b195aa83646ee5b722efe4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88eca2900b50a402a3694a25f11fc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71939fdcd137523243406eb32fd35364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad73890211868aa9a3fed158b2fc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862347232478c2b9116910c460d71e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d6e3c4a0f7417bb3e23d4eea04da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc097457ce0df950746f0e2af79ab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d268a27a4fab78338765cdffd602569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d2b335d3a1dd6ebc5799236e46a7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a6d513214f7bda0cdaa07c315a1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad0fd3cdb2be880dc95aa75a842ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581dd401a4d9a8e84d54ce52bbe07fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845104b8b2225f9a5625535db305e0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad12da1a0721ff824262aae23455dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c25c639140ee3063fbe6d3565e88c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ea712eaad7aaff77f7cdb6ba11be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644b9134a897ef41d2e4191a4343c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516826131b965a64453c326c2200f66379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ac4e6a0811840a91033ce45a472280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7760d8a6c733460a7eca4fd73481f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63436e0996a1793af7cc4b25259e768982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c5a24997d322f6be5da3e0ef9373a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8143730370d01b3a4453ad25b3d29684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dc1061ddc4b41ab7197a87b8ce81085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47967901f921ca8c1ca7c843c6500a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1126dd08a653e8afc8f71d3812ba7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda8ba8c7ffd3a7fba216dffaffe70188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f74274929d91d8c783aa3531deee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b291416a9844aa6c218ce669fdf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8cb333a262ea012baa3069a48067391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40192f07d4125eaa90b6d9ca5654492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d1ca5a369280e86cf2acd3493458993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450d008891fa48f9f68f640a0671f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b1e48c8311a0a948e5af045a77b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc235769a75982c3855d6a4898fec2cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb3e99b46cfb154a5aefe10be07bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dfe318ffdc73a1b665ef5c59fb42398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2800c1422ad0c07b674ea4d55545ad899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a657bda0015aab84828781e42638a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4c053db1023c7b2a011b00da91e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252db84c77d09319bf69195e7d916e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4752db2ec2174df8e91ec0dd70df97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2e4e900d1078baac2e367aa9f8e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5ac265cee57c6bf8569154b2dca5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af504e23496fcf6b0c95e92db73d2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328f0d2e84a81b3bd03c98239480113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26990ee10408f8377030ca2297776a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b22499f8282f10cc9e6aeb3582413109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759da7d1722fa37636b8c3d99e24c37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ed056d8d1d397ae794601f28b2c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159da21c5a46912d2c39089b8c5a892112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2dfa51173dba98977dfc314fd4206113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440555c0aa6697748e98f9753a05938114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc390928926052fbc6771c48197cb3d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edd32b4bca2a71edfa5478dc4928cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16caed93597a8c79e740c723664231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54078f606f557c80ccb949a47d682f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a758d1abf2029630e32f9db7eb14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5d9709278222091f8c813e19a4c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e6d815f229f920c2edb816854a9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df4395eaa2b162c4faae40d852a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad5236f06b2355c6de4adadd3e06f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283024aecf840a643b64c4059fd268124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b11aba9e90e1c7e3fcf931304e911125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d467f6bf5fab1b8b4ac792c4c70e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d96aec4476405ba95ffc82d7379e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8569f081ed07d0c53ecf02122948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa25884064241dc44dac902f60d82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2897d4745362d446a6e4a00a415742130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e912f96b036ad2acc188184b0167ec9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ae5fd03461ec7a518b2b6ae56046132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0252f0b00c08a183f6fc0ae24d386133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f52626da8845412c9753016761bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5bec9c3f73e828cc1010af294052135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47f2719f9a1062c6c601e2b69ef2ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7f28fea9431543b9c90e7eb57e6c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa6f11e3c4274eec6c0d62b29ca22b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ae8db8dee9120dae8a119693038f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10ee8e6611cfd130e52dce559ee93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa80242a54e308728c9766eaa3bcd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f1f0302d4ef9c24f4bd94f1c5237142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d177f2935d58b4a302a5036fadaba9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefda3b302188de55d61fa3410e58c7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701943a1b4bc2041fd65aa36550d30b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed394aedbb025cf446c6a2a96ea7be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd0bfe9ef5b072823a5428b7eca90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92233a49c7910f6a001e28ed9a848254148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9db656c49d1212cf511650edf01b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10080406980f240d0245f297dc6c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293bf6839698434d253084b69174680151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f9f44a9eb240b11115e52b53b2ac8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a729f2751fe24a705a1278e2b205b71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa52bdb9a037fd71f7ff0c64b79913154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f89d095eabeae4183677f48e9ed149155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911d689bdd2eb1513ed9c7a9166c61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe918cc767c11f22e431ed4e3f9f68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62cfb32f3b4e772ea297cc9ccf0ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64991fc3c2ed3ea1b775ad83b73361159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd3894103fb62e91b802425912b6ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1475d0ea36b9bebadb15d2d7ff8b6b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e6f8ac52b5e8966b6adcd5e958aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447bb972ab1f61fc22bab1d6952b41f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526fbb772827909524efcfaf72a1c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b600d679b5ba44dad9a5ce811c104165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c9b72a0d5cad0b409dd1668ffdc19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b15e11da793b641121f678a9c4bc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8352631af23bea7eec4b2012e1afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50d903bae6dd43ea755bbeb0b6e84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdafb6d6d365d10609380c0e34f012170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e519852e79741278d666fad39b87b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73185e4b1ebe8e2e9b1b93689e12139172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a06b3eea31c27f37631d7d3ac0578a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc334846d1571eaac9acc27403867c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f42612a9ae8fd2c6024735a111d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36099ba31c183cac1a396c209485b4d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd15e066db006d769ecc59f0af1ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd17715633a997cd05ff5de825f8c8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa44696c1af04efd602ed5d5ed62a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6615075d5fe49a55bac4638e8068f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95378d2e9050441a0718625c51d2e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a2353f73ad397fc7209621986872182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57108d1130c5daf7341d2995325742183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569163ed8e8d4129b75b70de139fb47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb668accc22fa9bffaf490ab3d8bf572185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a493077ff725a8334f0f25fee1a34d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b842d4c5f12761a5ce50f0acb44643187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef811f348b6740435239be7882c67e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0349f510bd366b7dd585cdd5283a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b302f119340113e43b030f465a9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3988c3eff863e8ea952a466c5ad7a60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ff9a7ec9cac4392eea262ed8a26b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8dcd131401b89898a5a0e6a58c6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a063cff8fde4ef4c060cda58686e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efba57327d510d2b83cffe45520ece195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764b03e286e3f2fc6e01fa26bf48757196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce357ffc1e90274bd6a515fbb5fe3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937110b7de647a8b8e02b4c26d96dca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f79637711f883a5b9524df5bae7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20b6df9d9b433a38d513b467fe045200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbaa7beb8052689f42d6edb1112cea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420c7b65fa6a3cf40117ebc94548fae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504f868852babb57540fb8f6b64495203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247abd3a17ff6c92e17a7687e7382e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c51dd6c983ef32bfdf691d13704e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6880c4a38988fa773a3e10ce66dedb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daad4aac2dfe198b2fcd3407834134207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a44bcb8f0d9742725fa7e59dac61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52dc367f15db9b211e47758044df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e86e458bc08b1d3d37e4268c885e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e6684fa588fc3836173b0303f4a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c30e97b9b1a70c3f30c68e3047ec5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfc40ae57cd0679fa3062293245cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61940bb769718a646128588392cce017214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41752cfeda9b42f8c92151a6dd6807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f3bda6bca76e0f9852b58cb24d011216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ea6ac28daf0eebcf911445ac677d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068a4f5ac83ffa3ff98e92ce6b976f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d39a299e8c500bbb2175a1ebe9e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387325330bdd6a81af6c8d3af3dd155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2daca3b0d67e2bb2bf994c701d38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2efdf614bf63fc3bc02e17e726561222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ff9f21b194f24cd82800ba224eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21a699de29fdc77e7d36184a21dcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde71d45939f2e31a565f6cd77077d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2782a877d15e470eb112d393a0bc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c9ecce04e6df16c9081053e6f20b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48752c2dd8dd01254039118030df3b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb99449b63c34db796907336f2800d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349279728d0e2baeed37d05addc6852b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0eeda38c29dcedbefa8c53449366f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7706d02ba4cd9a4703fcfca3b7d81b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b96bd82b1bb534b2ccee2281bd4c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbee3d1a00584423e3f515993e33db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863dff098f70110dcc49c7b40adab3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee367df3c02bde16746dcc50c593e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413df40a1eaadf969215cdacfe9094237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c04349a19ccba03c993e49094c93c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721af16fbaca09fcb43b2af39056ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019280fd616a3edd267a4f9e44cff16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232bfcb5b10f8d7fb69bede902a43bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dc2065f8aa8d5c427a2c1ae4f864c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379631659e4523f5ffc13d78406507c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7784654779b1a888091e3ac09250f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9d3f6316da85a3d0622affaa1412b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3ba8f0204865b71ec098af85abe5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88ccaa0436ea4e70ec270f27dfcaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb9ec376bf92abebb1b819d179c67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5339b3add9b5025f79ed63c51d447249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b33ddfde1ed7aef6ee3ebe697a6109250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b5f3c74d355ca2275a1078176a37e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b93825dae38f8a07ad1b742a8f6af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cecd17c315c5ae8bce455cced9ece0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3274303361cacf2ea25a7a3bd008da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85c8545b6b94149ad44057836b212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8de0b74aa997202e48ebadc0e08035256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf2e2de7122ddccaab27251e28548f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30b00a959d1d6a5e7d4ee04a998fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a619e6013eb466e30cbaba4d3c4f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9d2c75ec4f04ea003b14abaac799260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d71214661d7b3d5df09ea02c60b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6353c56096d9f3a89683764a34fe20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e232fe868bb3f70e738e1938284d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f24ee04a7a61eb979ed560f88eef70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40ee7a3fd0877930fd86fc92cdc6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a404b47c27d08760448ae7e7dc2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2c889f01b29b5a16f0637490f016267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5354a3e0e3b0eb113c1cbf14dd68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce5e67192edfc54f6a5bee7c59cf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e477f337e65fb162cb4b93516d7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564de4e7188b2fc758d1781df8c61bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0938ee4cd1c1a591f3620df9451a5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb08f9fcf2553c81bfdfe40b18e7e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c5dca1a0ea67d210d311398db50b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18671f022984d43f64b956f954760bba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ce5cfe10048272aeee51725936fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937f2cf27685763d96250dca14b6c1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646ebbbabee2d0ac409595fbc96ddd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12514db87df4dd75a0d895c94919d6d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ce26d3500134ecf562adafb6637e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853229d1f5480ee6bb1406eac2c2e685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92b02c64fe006e3c199011295b1ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfdb977df0eecc8e94e3baa367092d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad61756d31219cd34e34177c7622eac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644e8729c434ca188743ff928ac9de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def26da6609148c0880e0ddf492249e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286207cc15bd0dc809517b98f6fe95b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068170604aa5b3ac53b166e8b8ba3444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26d4830591ffd8192ae3bc7ec9c769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9b89853384f1dd29dc952c311ec5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fef0267708ef8cba894b41cd5c9fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf6eea54185254ba9e99499532b3cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827052ef2601a21cbf68bbbdb81c4a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58da2b6d3c9c316fb3c8be4204f197294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd933460bcbec2d3ca72ad639f157cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdcce9e3a8bc8e9c4d6c43b567894c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0f0dc5ab786ba2d54da4984988fd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95beae9c50635d2e3e1d42442fee45a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b196552bf598fdb3063c2e55a5c76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd761a6c49429f833eb13fc71026361300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f2682249cc73fbb075df76009d860301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07195767d7377cfa88ffc3dab7376d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407677946ece6979cb774bb889a3108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d248bfd2c01b9de24385ddfeb101c8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beeff79ef4f17e611f9001a8c41aae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e9ec67e0085a942fdef03f498ea32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c7d910f3fae8acf6a31761c22b4f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310abc1c490a3ab8cd1c528a238645a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6111daed09bb4f2ac365e03a18c43b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1b608d3e30d266a28c629aedec82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3b94aec036c677e00680b45b8310311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5154cac944bd98d071bc98f10f0ad2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6e8656edf940b52fe7b567fa00987313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea46156fb2f77338c310504e3b525e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa95b907798cde4475d8e63199d243315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f975865abd3254fda837f6789bbf47a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0a6ddc4bdf96d236c67d9dcb6cc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc27ce8adedd70e6c439e78f77819a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c024cb6174c9854a149f31f426847b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43874cf769e6e0ac8234a42aa8563551320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429c49dae803dcde1c97072e5a14833321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e335b51a897288a970a46486107f20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6d2735a28408b66ee7510daf30d8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711c3906b999bd3f70498cad1f48df9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae296fc174774c0149a17d89eea3016325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb88eab2a5a59d460344b83977a688326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c055e5cedf8c8ce29eacfa93f882f5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e799860014ed654832e542e27a89370328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51b667ffb65b223cc4764ca2df52a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709773638afb0761246f09f8f952ddc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b32454bcc94b6e882297d90595af9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e1769d9beb400b2a2fb4f7e1085d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff40ffd902be663a374a536fa2cb23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0882b64faafd2c8257a1c627060e0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940ce09f0bd5da12873596882c5a4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c238f51c1c24071d31a6c349ca670336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9152ce605f581f1d49bc76ee24adf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628cf803482bd0968b79651a7f49144338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1fd18787f003b16db37e47ce431f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffed2dbc5883dee0e87a4a8ef17df2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9abc590478835909efb6a11682bf7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa4b7a6572b6849c5be653381470d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6e2f25c1dce1d98cc415523f8b24f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27ca4e9552f32194a1daa131a403a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef86aebfa085e445951aea937d72e95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea456d74645e830a3dc1ef245246a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb2b89a9484ece7b3346ad76067a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc076378814354a22ce010f9a36c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90350f0e2dc44d92bc4aaa65d7e57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740c3bd3eb7affd4d4843c219082e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db3db08481f74080b10e96c8df441b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770ecfffb7f74133089fec2834fafa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69c13ac0c3aaa1db349458a74389da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c564d71ab3f7b18b5e5bf031057b60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fefea71a135a127bc9971495012b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652060d426e5e5b87ddb026c1b570521356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1981c883fac6d3897b15ef7ba2d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94cd07e43f1b8246c15551f5295cc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8908075bd11658bc4b9d4eff2ceb0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fece44f1e3c01afc3974d0800ee662360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b332c4f24625f930c31daa92ac497361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff890b08883dbebd4a1ed37551d479e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560183338b82f0975421db7d53f2f67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa7ff7f183481c020e2910e9b7f437364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050d4fc62fc654f159402ac6e427bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd371bac5da6422475c236ae9a46c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c9b81550023e79ec34eb9619236b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6223078a81850b9141a2c834c80e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc0efdea39ddfaec3d08a18e4ad5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664b700b641d2ccb02246a6ec4c5fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5188f64adf49f15fff9ba3919372e61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab52d6c4aa014e8a7138fd0c5ee91f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa27d6a47f5aaf7ae89bc30a655ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916fbf8cc5ff15285ceffe9429e6a8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a499aea7145fe94fa3d300ec86c06a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa38bc9a262020b6113417ad96e83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d120fb630a2141d355a2bcf96148377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e6c29421476a9d635f3a1bd90181378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748923df4408954eeae0a05f8b019e11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc7ac219a55a8f965ce3aaf0f4062380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6982f6d72593f4402abb691b93560c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75b82dfd230a96e056d1d6d6c59ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7942b617ce75accbb5c03cbc44e6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f26f437275a7e8026efda8f09242e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137877a9a3993c8bedf35d1e44e4fbc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903b01fa7c36a4fdf19c8f227f20d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c9a140dedb2f0688aa0cf6c50ad3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc68cd49ae347590dfb397138ed4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def1bb697a37e3dd3af4f678d049ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97155e183aefe5150bb20459747facf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0d4db5251aecdb280ee6bed61d0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465433bbf626b5f0cb05a609999c199e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0139782c2c375ed6de5d0289b9bb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9466c7af1f0dfed98d9f70a08bbfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37b22985684caa64ae43d502310dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532e08b33b90c08e3d7e7469c1b1e5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a1273c0dd4625a93a3a9b2c23fad9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00fd03dd1fb6e7af647f24d8b042e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b480ef936c6b82a863af24af565445399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b105a929963f006cd924eaf04e434a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c151add2b49324e263c694bb8e83ab7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8a33c5caf7d4ebfc402b5ba0e9f45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc56f7367dd44036821814ca3d29c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1adbedea3ed750bd23b5a05e07b4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65db5ea7193fc11f45cdc07789085405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d8b5c1e1b99bcb8c5ee2339c5873406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d3f8e02973629002ff3d23e769149407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ff7408f9ebfef6c0f9933f8f84f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b246c1da763fcc733c85d184617a788409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c387f345fea791a8e8db15bb00fd7fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b91747ad3a80cd11c71b03bbc284f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d4ada2b472108f534940b9e5cacf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634dc70d174ee5bc8afe00c8c08d1e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111d6b04c05a1e2df695ac8cf53ea2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84513e235a8dbb7d3b7e218ff2feda7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae47e359051ec4fcd00709eb5b700d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edcefed5d28c33b88419f9600eda4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdfce5179d8a38df342eb7134744b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b65236c71667efecaf048a209a1afd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6324fc96326fbd381ed4c4861e7ea5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51e253920a053b68e5119cf5b2e86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f760dae92fa0a354df6709035efdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baecbb45e8d9a0756438bf735b915e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3bbe982ee3b85b273510fbeb589d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67b5f7e1f277f901a530eb5cfa5f5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1066ae12834645c92c66775422fe31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa884fbf43097198bb73422b0f6d81d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b37a6d50c18bb7f2a5fcd26dcb4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d83834522c4c45ce867d8de7583be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d561e12e1aa1599939452700751b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6e2ab06dc87c189d9acfba2927ae5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d19566e1b4110d9490968cb4d4ed2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10ca1ef46802e318b99d1f57f59f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c403181366beeaa27a0b29b0a50b6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c24befb5af37113085cd7efd218a84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578c81e77aa10d751f2e77a65fd3e9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781c48c40c5f1bd3bc16cca9bae300d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e86e2cc876f289a3a367b75832a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be78061d7b7c6f5b26232aec90f74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6beef2dfb1e0764036eb0b9d9322b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bdbd9fe7436b1824a90cf11f59d87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a560d166d46947d4edee4f9224c689442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71452bf04619d0fb832d21d5bee73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26cc773f370a0eae7dd3057326989a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e9136968f43a580e9f9d9a2961f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f05af8443a04f1af646f7f0015545446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15a979a89397d3a76764c784364d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f0100877ff878b43c6c4005b8614448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303285668e77eb88d5ee8a0d164936449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c56c8d5a38627b0af90789cca023e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bcd2ea2ca6f183530ac07e70075be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d945b21538b9c8a2f45ee94f7206180452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e998dfa32f856e57464fc35ef17f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed3d226be63b307dca622c0695daf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acaca4996caac4f85fb7ba17a04b88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c362b47c37a8536b450e15bece77e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5d3f15c9ede8c5bc3b91fe19da89c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c576457aa2ea739d074cb8a7b846458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52999757105cd0824db3cf582447ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab1b06c142b9062d26d279f0b9703460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb06f214f648ae5c43492da07b65c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855916437bf75fc42e1d29c4b0b30774462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a823431bcbece41e45fd7ccdf4d86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244b19605f78b64066ac34c0fa3af4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232743a5336fb8464f4999723a16c4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77bb4cb9984af3ecc602e7580ee79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68bfb376eba8d0d359438d7901278467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b33a034e7ca61df06c5b667451dd88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa64e5926a570a892cd080892e515c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea58e232c35986587282d59670951470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dc6b284650d9405ac73e08eba2d0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ab0bc14a41c2dc330b2385207639472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3616eeaaa361677f904aff16bf6fac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a47cb80edf5738951c5801c459214474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3dd8b5832c7990ffe52c14e07fa33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c8cd68d661358c32073718a3a215f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981322fa150d56e0266fb4b67c9a1e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b82ee63ea783faf1db134b8c78b0b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952dcecb22662499b750bebab9e7ccc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bfc2d39c5e9856ae0415e0772a17d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb537eb7f8a34f04e05986e10c5694f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99baa273fc31d7d455c9af47ffc09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5afb23d166b15faf58d7f2b8121175483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8db8ad3cef508fe7d001c7fc4a662484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b593d0f2f95d0a9c2d084a75bea0a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6caa994cffc5bcdf518936c608cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ddc64324722d68d8125913d20831487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f086d510e4ec7f539737309d3728f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fa688cf842a2582ee3e74556ce40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bcfa485f6ef0ae42eddd3ec9b034f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3738327093a55557735ae97d10326491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dbf9e4c502676d8a88e0f7747e64e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f63f61f8ab8b430a403aae5d9c4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c1c2f0c71a835170ebb4a9585af4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb228aad206c46ed8ae723b8ed89e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092021cb3790e36f4b10c36271cb45a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1a4d0e9e8c167a885ea71d424348497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ce8ecbd1df36d551ee3ad0493b18b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a036293f96759fdd4af5c87145be36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb8fc2b5495327cc5bfcc5707d9de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df9837c525c6964c5dbc0e72d38a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650128c9ff575d2f6da87f4813d246b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee864aa895fba064ab2120e64d167503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f19c727eda49278015fb3d29638833504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4731fdcc7f82ceafbb52bebdb7c611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb184f6c0bff50d61d4b62b73d7effb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58c34af1499552c6767e9301f24f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890070692057b5c8a2ace36cc4a16b9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ee43ca9464fb8d6e6c366712fbe8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe80e820e599aa1ddb048be07e74ea0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a666a4cf92cd1a5e85ab1cb97ade2f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784533e649cab4db4e2f296304949482512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c8668bab92ef944abf0c92a90c85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce897541c625fb7e254f03621c33ba3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac7c40a8f659dce025b6ca08e9f5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4262671b5fc360e79afa6b1a5033516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e9b145d9bbbff74dc3f2a72e31125517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e2f85ff668caa4aa884e6c6f62d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474052560c76179a173fd6e7a0d017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4fe3ff86eeb6bbece31dfcf3a4747520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7191c5b7a8a54defedd6b5c8b8b4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d50dbb3fb58964bfc90de5e6f7dbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44c3663c3298a8214c521ceee92c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc216b6ff29d41653800ff50540eb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef383af289ccba9270c6d36db30cbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a87ff95f15090713e664e4660b66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891a65adb55d08a438890a8f4b8390527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1629e161b59945a10fdb37e89f6131528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0657cebd24c128819c398c0850fe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a3a2ffa9fb9f654f1b801ebf45c92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a99e5b402f7158c2ca0c663f4b177531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304882de6db7519e08dc4c50fba55c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47c5151b4b97861798a3e65599657533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a8ae22c6d42316589f669eb1fbca8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2fc3a3d747cd3e0249541494bf6a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856caf447efb35bf64e974162a65e9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68732458d7f8af7fb8227ec7f70331c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230034e8ed246854af2ddcfa40b8ebf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90491e48d8420be2cfd56bdfc5cbe801539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8e854e6478d8f081d4167bd62f79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc9601dc6cef7ff40ab30d97c84103541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a1e715045c08bad0fe5be2360186542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d6d677129b28522e9ed1605405ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c3b95bffa4e4503290e958ae4cd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e567738966b5ac1491a92f16864a61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4037ebedd0783020183580041d5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023134b5e12e9df65aaed412490417547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf387f30125f52c593dcbb0d9643ab9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c65bc5df0da8297a112197aeb503e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa84aeedca1ec6083466f396577b1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c927a5a263bee5e88576503893820551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66414f7949924ddf320d959c4261653552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb2493ffadaa69af1d4473c683e6af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456730091d6e85905316913f89498c00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098dcb2c4a9969fa5bbe053efcc016f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6612e7ca283c7018069bc34e252acf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd679da07dd7c501be9e09d495056557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22422d74fcd639d028002d9ae4eb54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b28995012fef74034bad43ef527e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d108e1e56029728ad80473f3a9938560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863102fafe2bd692a69a4f7ca5b86328561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7703e7a1bc7509b443bd1ea9a0673562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d351124c76a27e7256f01a87c1c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f22faca20b6effb48e76dca1812ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cf20b5b6316cac38f5482e9682340565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803571019e92993f881861f6213090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030bf4905291317af26abe0ce033bda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea071389a6d47d357d568a6e113eb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99ca3904e4af7701c7d6a0cd07e927569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc52e0db5dcfa89e8501bd117c0fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b439a11e9289c69007013c37370f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268668fcca017dadec2bc92847da6be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a3d6faa7c1a3a5c7838ea6301c3a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35447e86e988ddbf2be2c80cac46450a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b70d27f11666f842284f745a878a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07684f5d330975bf2d138b01807eb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f863652eb2a78ed264fa8f5c6f310577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee91ac318de761324c217b310564802578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a61bd07928235992872728229982579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb75f2219ce84139c25725cacee9c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa62b378f7553d1b05f1ff438c080581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fec61ef936870321341737213467c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5928c17b52329f7e8dc640896de32e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0653e7e31de132bf674d2807b70112584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb85a5f4216a32c50358b493c441e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae0da663e72c7f243c20f5cf205e8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b7d9ee20b0c1096c4c181221807e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c685a6f25dc188454f8bb5a2ad1873588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c89508120cab139c7c6279bd58ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256a7d435f3121b1cbec1402f977aa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ac7b8bff606d906db37b455b8428591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf855ac0f4e80c58b6ca3d3f9122d41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c87c8d6a949bf5ca4a34f8207f6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f3acb4e9629db03189204182ca4fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59dcbda95d2acbd5b2d93f8c072a6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb4a9be5ff4e7eff6fa138abd27c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795be3375b558d6b554524e5af14db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da4c0c949ab319e0855f2abfeeeec2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf5c2818b1006b36520729ae3cb7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1bb27c97490b3595fd06340ed9c19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fcfbf518c18a6b41d59c367911ef1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d660055166efabd6da2f89535448602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37948503519186f22fca98e6322d5e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d80f342b14342491cc88f2824441604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c34edcbd387f8711891c3c35b439605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740530cf57d5c79ee15f0b574649747606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db1136c70d15d3bdfb83291049fdbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b839ea0885fdfe67400dd8d3c9c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a3cc51055933c179ab1ca0b44a771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d181352035fabdf801eecb2032bc52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253fbab0835effc8c4017e3863c02fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff8b3b355d239d259737517f70bd0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332574cac13855487f8447bba54556613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309651afd598b878532d105a7673f3e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e902bd13d4a435f6ce38d1c111ab7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb6bc703338476150d26c2e29f1225616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478d34cab67421c09d8800fdc6f16b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39928ff02af6ab10e3e7892d0a35f6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93f5004a6778b936a9467ad10fb46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e6e7e881300787ba4b5b8f4c0cf8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebbabf611e31ebce1ce9597cfd85aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4867b2b0a0591509b71765978a240622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeb625d46189b05e56ea7e6beaa46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae34a973b15d7a0b989d2140665f65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd12f9bc58aa8856ceecf2aceee361625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49129b596f5b80672d00b4f86309911626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347c26e747c5cb9ed67a27a82b5a46f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82084db949b54774d4856e9de2d0674c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5723f1160192f301f5664dcfe2fceed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962afd1e09da70cc83cd82d4f79bcce0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e8ebebd596395a3da3217df4de2be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b9ecf966e68a6752da8ff4e3114b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f8d8d474239d641357aff7c17411633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd9f9e178a1a368f6684d908965edf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b111a6483f4abbfbdef680f13eb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233bfc0767b52e90f9c6aaa5fd3575636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858e68d51267ada13e6c735a26d47a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594e02ca3dca8ec99dcf4ddf24aecc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785fa843e176697ae742de2042c7079639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4c05302e46f6a6a5c4c89bfecd40c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa078e27ba5c0967adf148aa400565641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed087bba79605c90e441a920715f5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07afc5cf467d98df3e3b10516c98a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413334a7f20221da4327bc8e0afdaa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97c6bd73e23cc257463efad80b4a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b1325903a9300566f8c98038d399646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63b386e932c27cbe20e6d9bd7a67e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f29c0826cd2439dd755ec61b763d5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd60e812b3eecdc63bb2f77eff5e36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad2580b62c453d835b2f2065da0f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a49a83f0c3f1c17fc2f59573ae2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0fd20422fd77bd3333a3e89c75a96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d35332b9cc40cff851b76364703685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e59be3c571a182d7138f1b887d9b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a94db6ab5d131ce58e2c6c8e9806655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3598e4227dde349eec02648a28251c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daeba89f642c2ee0721435fb9d8d61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bfe42ce84155eb209ac32fe79ca33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb763a12eee3f0984b62ddff3d363659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6914336dafde962bcc2ef17a08693660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6b6ff921da2e6c607ff0de71585a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfaaeb7735795d7762cc8df4cab16f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0661dd705647733d94ed3704cdda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbbed88f4a6c93f615bee09d306de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c856d65d3aea8d4cd8c798ebeb3d34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093271e7eee149f7648ed86fe485984666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad529c337f5bea4188e2745c05067d3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca52c612488cdd9cc7312dbdb0b40f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ee0684e2393fa51f425eba22eff3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33da89a896db2d7575eec0d4c96c514670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87482a6c389ae3eb64a33b7bfff0acbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99ac44cb92f97c61302fffb1fa1e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14759130e120381adf29c06597b85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127940f40cf8b0126643ae8df629434b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2c98f466c68b81c807a0de9c3d79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d4b0b00fbfaa22d8f246c9120d75e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6b389a1a75bcd414d581a01da9c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143957cf9ba860b7da2180b18e5a0124678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5c9d38acc0914b6c185d228cb06f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c6e8dbdede9f2d0695a578c57360a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d24e151fe97c29f0bce4de18678d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27dcb9ca7d132a4c0578db6f5a30c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e75233ce6f5d03482b71dbec7a7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37475f85d859ceeed28e6013a666f2dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19dbfa70bac73f8d0b4d43736a1650685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45795fd572142f47c0261461f4bf456686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb746a29b0969c7849c6086538165687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1137fa4c9a3fd0ca8a73476f6e43101688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619dcb98ddce112ac788f5a7ac5e35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d58a998852d0e459a2bc75e0b0c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba291d99cf614bf927cdd36e4d0b99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2f9028bf878eb2fecde3998bf16f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f89a57ad81460e1da8111545fb720693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd99bddf4391908cf16f2cc6d5b7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e7aec9a1f892cea529a8023c08cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef28cf273638fb8323320bce7f948696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08e1610e9319ceb653837619d43f3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0513249f693861904d2a4ac2f431cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc93988c32387fde90ff5506d291b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471076fce4be14e67402ab7b156acb8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2510b90fa1beee65bb9aaf25430b8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac78c6deef4776ee002a68b1f83d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b46e980f2d62f521333f7e3a9bd04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc875e2f20ce4723ad0bac55f6d18d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5f3a24853a39f93d70de10ee80def705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978667c6e724e6a94fe58487f8ff69b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9695dd3dff458535c69cbf9f395e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1754c6aeee70c9836a648720e315708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193b3b0bc87f68555b3a8d343c016c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b55ef628b4265909c7f9ec2498320710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665be736690465851628057112ca582711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5612e13ecbfb9f5432579deaec9af5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbc5354a9ada1749500004e51983dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb38e67af5dea1fea36f8c1f70c89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571cf0599142e33cbe0bf11450d4c6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ece2df04b18ecc9f1cdb9d500f5de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0a037bbb5afaf04b612977623855717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21caf0d05f55dffd9afd2233659666718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0398cca6db7b6f85d8924ddc85bdec7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7e68563ae5cdfc5a4ed92a76e4b87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f3dd683c1a87d2ca4dce82384c7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c672de4ff2b1b9ff553731a46b243722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4182b9debaac7540619ef13d05189723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f76dafb80cf48e01d257e2d8e6965724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc181b4ed5c08c2436e787cbd7ca009725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e2583ef8685c22402c7f4cbd1a666726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237b4b173b93b51ecc46b4eea6816fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c4d1d5c58f21af741d5b2023ab41c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331ada8411ded47021d8562ac4da8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898015c46ae15645fc5999918722e30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9320d5a7c4913a29aee24ec74cfa63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedbd772427cf4c0a22946aab98e766732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641f8019368beafd37b32813dfced7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f49a7e849bb1716f543c87addd2f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2f41861cb21f6eda51af523c00e00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3affdcdf0152f0b103d2c693b14a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7013ea12af88f54a8e2b47df1e1ce2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb15a9a82cc9085c314b9336d90ef8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1705248cc06b24588b4603dff980739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c001915d541b688df5e09d9a55d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8eaaa598f431d323793365455442741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277c394add93450a3c39f3d6003b621742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd25baf7e842aa1692c605867dc9f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260551ce521fc2de951cf666c58432b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220e3ab15c770046507cd5fcd94a16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be6a9799ccd9e6b6dea769d07ed36e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ab93111c77829f680f180f452035747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb951354a77349e48b5ff4d75d514748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be67325bc90b09974af9833750c33f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f52bc68085392d96b401b4d281dca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d168db0b41eb9358d3c77ab259a21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e223fde3869adf40e31aec567b725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dfdf423e8543d9102ec7737dc2ed6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da1d235a24208e07c9af0ac01b9f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc988a07f27ff1dcdc75b972fee5dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee8844f18e9d8d7f07f420aae617f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac0ff2244a29306532e364e562d024757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8dbf76db6b49a9a197e4a3934a9ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3cf39821a9bbe9882fe6e4bf631f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ac9b0ab91c120d84489e005e5ac4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047233c48b9505ea8e652a22249b6c4f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3bd804714f93d955e4ee309d0c62762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b264ce4f1f8fe3dc6cebe3d48a92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc0d818a89cf906235309988435714764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeeb61fb0fc15e26f24e94e8a2917e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b781b9c35bf7036f9e742518213ad3f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eab1661003d9bdb46687a0a62c177767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>