--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67620aade2f3360a19315a86adf024481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d798228f1b60bb4fa7add11a0d9c2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5d2e5ef450af1a1dd338f5751c163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0951c7040dc9ef36ac92b50ee3c11e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153057f2cb4c3c30fac4922cbc8fc8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddfa1f69c57c4fd0d31fa018ea71776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098bb38d984718de19d7b561d2e8ee87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608303460a17ce09684334bb97b6e9bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26501274d1a69197791b1ea2965eb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50461cafb639a165f65caf5eb46b3f1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0165d883ea59102980b30514e76fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe67e6e7ac96f9e48b3a89cdcae8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a828d47f6112d63a0b5c1ae5258d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c300d479c52d401a6e43a36e62de114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95cc481107d433af39cebaf4a9d4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f8de0714aefa8e9e88dc0ca0187e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e9e33ccdbd5be6f8a8a68eb7b1a6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78a40a581ffb6067ad4b1d7cfb2ddf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a78d71fa8fceb21e52657cb807a8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d39f7a81cc9557adc1122dc724a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616592fa8b8e77646b4a35fa2ec35fde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c614ac28b670f30ebfd2cf589f895622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97076857d0e24eca492ceec2ad6eca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa21336c14ece592623ffcab88ea5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800112825a5854c24763fb77b57144325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ed4a03414965fd0ae873f68e6a7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffccd92a3033dd63ac185a3a5d90ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab32f49df099e14e1243c6945109128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce383a97b77fc76aa422088420126b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a880cb734082349b303cdf0751027930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48497534808fc311c92b202bf9b6ec231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956cd7efaf68620d6dce11401c78c3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352f3bcffbe2ca2bcf1b788e3ef60833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54291eefc0cf24ea44db8fee81b0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea3a79d01228d09af71f2420f332b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3f4673674c397cebbba62ecc66c2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce7af00ee88e01556e53d8a3da4d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287f5742667ed1c91d2d9406691d7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3fdecb196141976a4166a6d4484ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8094d1af77da40bae21f816e7c12d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c0918fff3087abb3101d2cf30043b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a91a846a4e1e9ca0177be83c34e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd8a8e308abe6f2e593dc701bc73343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b87e4de5871573ae24d2d06d7a1d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04b723f4456dcc43e4cfc5129f32145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57009e4eec7ce9d72e561af6a2025e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9eef0b7e0f90b4c4d4c54a481d5ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082289e74f2600cebe3b1b878aa2f1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8c1e7275f15787e92d8bd31e4a0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086303b099e9b9737d2f7bccf4e10050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c1a7e93337937fbcffd3cc45e1aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807727aae114ebe0df545e8f171bb79052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8096617d1f28876ac1f7b23ba8ddff453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f5bae28f2298125942b6c11897a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7866041a45e29924055e3a25401fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a958b8cd539248ef3a71f31a15ac2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08dd6d928274e81e56889f1a3160657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe27923abe7e71525e2e676106e3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026b51e473f3a2788be64a835c6e7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fe003628a604d82351b937e6cfcc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36fe159b2690d0ca30219f7887899661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d2539e7cd5ac4c304be32acfdaa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9470d6bdfda3b3cf1ae5918c5e67e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b283d712ba31009c76da54da29397764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5c474ba31b68e42726c18457047165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e32b71d25e22d145a2dddd135bf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7f2e2043d8b03bfc00ba607b830e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8716ba3be385e9e90bee8c9769b9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352f82d585d63e0f82e9f073ebd8c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6b2ad54157d13a9e3135f16cb2a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb8b83d65399fadacf45bbf55a2a1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc50ebed69aef770b93985a2efbac172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1e2b3c63a21c0ba96165957fbb0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261016d949b9c1aad734805eda6be4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be4cbf14bed732cb74f7d796bfcc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928951561563d1ee1783bf43870f91c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d63fed4eabafe77f7ed8e8d2bbf24177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c991de289fef8435868469dbd8c73278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db30919695717a23b099b4f9d08f3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6401ac5da4f3581edc91bcec1485680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caef75cd98f35ed515df27b756f9f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282119bea5f6eb4cc90034978b4766ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238434ce6416f9f64302b96dfb068183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5466b05d459ff713696bfe482eb4b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb709c95e8834e666a7fb6a713054a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6784a60caad8132581eebb760e442b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275454d72217ff6de00ab505a7a408087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59849a6896fdbf6b301d9dca3c77888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9bffc54d56f9482ef3ec39b94331789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd89046b24ea88faa9f5475c0f5e6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549bf965217a24421d316f7bab572e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e9f83430244df4f224bd368970ecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156fccd90f18ae46305ca43e795b8f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28582d03684949c70d09c1bd16d2a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb25f0d062bf9bcc45f4c209d652795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a8fad9619e9e04131b75f3354fde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45cee6d07c8d44726372afcb186f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d6ddbb2e07014b5d6d46db208dc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c6a2a98c6158fa0002bb7c8a751399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27473693f66636704c70247d1a84f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ac0093889b4e5c0c021b450822b59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98b013914a0b48f2a47ac86e87559102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117e2f48bf0d8d050491af99bb2192103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761d04ed59f0ac3c4a811fb301adfb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347db527cd9dc4ae4f4c3449965fd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491cfc322946d5851295e86532cc5c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a93e8efe9ed7a4863f1c37aac3a95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae9fb64444d570de09ff26dc405ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbf247413e31d0cf9c995c3d314120109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8c0345b8bedfbc2207dc8b746a62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71571b1a529eb7157c73410aa57be818111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b012768f514593503e265487ba13c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934bd617605f3f165b17c3e24ca6db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278379ace65a29f5daa7eee0825dab30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aff28513bc6924abd6a49512b1af5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c95e86fbec06c89713e68ed903904116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2ff8aa7d8c92a7c85b7d31cb19daf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9104f00f8488458cb388c62dfc8e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd2b053737873e5932fb8d596d299119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650b7b2bb5dcb4002adb1c17118792a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61c5bb6bd1bad43500154896fa7d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2e5d859ff7466983a3cb08fd985bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb74d2f71390b35709a6ce75a28f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265969fc1b9d401bb13274fc13e7681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a4e4c2e1b66679c6e5832c4eecced125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c798341508ef0a83c41385002f5b43a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5a1a60924b5ab0d0d7f75ba94ee6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d0ee9bc7f48ae727d20c4aa94a790128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcf5895f2aeaac403bd12b2c126ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454c7115a449aba3a8270cda9c256f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8874e658f7276cc7be499b8c724999131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964514f394935a9a6150e0ae148d74e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b2bbbd5518ff41c11ab704d78d198133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aabcb6595a6cea4c7e605aa75fe1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2c09f5eb54d7cd0b1b4e130d69af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff83608c943f85c105abf47bf36d97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5aaba554ab5d4ec78166226b72495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce76c7a29a35983de9249278a0f8b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d0bbf91493b0663bde7944608738139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f669849bb105d8843f2e63e46fe61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a19018aca8bde0cb7445c7e94bac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9920a9658fd73a64cc4829774ea46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242110aaaf9ead8ba4f95ab6c5312663143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e188bef4bd679ddc976c787955d273f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeda7ec45d0ddef2129e9c1696c706145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff878f42ed7bc468ac2a4d639a416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6418d67247cf973fcacd61ec5613d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74be54835ab764bfa69a0fa1a65b52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff706852da2b6b4934359629fa292b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f4b5b73f5203cc0d7c9321dd509a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3baa879d58a3510aa9507d249c529d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c1256918ca13424aed97203e536b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa3226e81df9ea50913123ef78dac7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aca6162d2874db4c76cc53c9725075154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fbab8995121402927b07d996440e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0eb146dc211b7c28664871cc97099156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf9d0bbae2e86f40dac70937c857f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c48d6b3728c48e40ca6fa2c23819c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa834f148bd649f3634330afcab7a06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072518ebc268fb6a4a0d717e251bf6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19619596174996022f84a29476fe9d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ba67d77d743d97a6057784143e2de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf015211fd9e171ec3dcd3bcb724d02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fda9a4306eba135bada2172c5e54e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715330ad0231466b6fee7944c19e8d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a1172c9a7c4845249913103886ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4080ae50857bf0d29edb870ab0aeed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fae74a4e860d64cf3f79a995176e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d9d844e5096fbcd9e3a20063dce6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ed92cb8c2bcde6a814f99a9753b8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d22c3669e52ef453c80bc4904ea183171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b18f0e08b7b69d319855d7aef363d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a640fc8235023ae9cd59d5f317537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc0d1cbd5588e7e235523f63debbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6033860bd75a5ad33997246195b367c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a43baa02aafbe410f9052bfc7f0ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd623c03a33242a854185252a7d415177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629fbcc44edd9639ec17af37b018c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459ddbc4862ec13f20f531593fb1a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b99cb688baaa7d16a772b3e80fde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b283a958cad1d99ec3f0bbef2451a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d216a8e5f4e4a45cb1b1e1ad1ad3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf0651f71294b9b537b1ee6e74c22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caceca70bc98d7d9b86665531be787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c697eb3b128b47b9dd58a4424575499185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb203dff1c92a3e1e8273242dfbf09b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662eb2a624a4caf52ad7195b570385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d52cb297141d419385b6d9c117b1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c311bb60816706541a156ceb1861189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4e64ab93a98748c31cafba01d372190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab5342b579999989cf544454a0fbc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dff8ccdb8b3d13d1c486d276edcd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7682ffe3977cc0d87de649e86527b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f108981e821f1e10de2006080197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c16dc99b3c58c4bf98e462073c769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fadbc3b30d62be83b3d1a9b9dc916d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c37e559fc01fca75a34bb21d0616197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ecaabe5e0ddb856245d1fbb8bf68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268adb53267de7d052109f52e91e862199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf623d4ebacb1465f87dced818d6ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec190a8f51c330da72961a66c99df12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3fa4585962a271cd08ec7f91e15ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77d7abed547da0bf6643a3a1fd417d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f82333cf0fd176524d755cfb75c6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbecf7b1acbef57caa62ee782116d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ad685d612ebeccab888442c169a90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e1322fde6d120a0ae074e1ea3bbe0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a4515ba90a736af3beb8aa55a49af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa66676dfb86878a63705b8c3078f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b51554076a431602d965313cd8b7c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33708b41b0d0d97e10f5376860dc046f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99731f9513613e7cffab4a8503a2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80c45ee90728a2c314082103a38b89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c846147794529f59b6f32b212f8c83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebea3bd851130349ca63ecf87d425215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bcff1794a02ab013636098c5419ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dba817db66bd1ba10b406162d477f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa73418a7c7d3b10b78e1b1e41644218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2eba8197c446378f437cc3f739ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9bbf084c9c53e9756b8497f4da2dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db987920503fbdcf639f7a63c4b2c2eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b916c8b0121b6502fa4a3959e21aa2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92c68ea567617ff5864be583e56d99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd672bff26de7c305fe47b387ec1f96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a305d2dd07f1312de52c7933d1f7e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc73b5e9d872d87f4dba2e68ec0fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4bc0f673f95b9054eef25bf2d3006227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0afd1290bfdcb8d7e164dc26ce7ce2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d837c48b230c24fd07ef85ea11b878229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bdd1345f8a421e8beefdf45ff2a25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a755c0084fe983c9f69f976a422bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8524bb6581ac2e2b482a839391d829232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed7374028df9722590316e6d0cec2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe055a2be6f9f6d90c759664e663f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a6c74928e8c4cc22885d1382a715235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b457cd1a751067a70fdd0d995fb9625236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ea4bcb384793337fc4b07df0b3a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3a60aeabd7b9bbd45c591c8353caa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6f34671d70ace80861e2c131e131b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e537307ac5f691c5645ce014968d7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78df9bb95ca7628da2b21b8f200f88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7933252bd3269ca87e57245f9283242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c807e886bf2e7f075fbf8223d340243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bf9ae39507a5b89d8ec37fae2e20c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f4342b54121bcce18a7e721cd797245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bc669d4aff346de2727bf74071ae4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e29e21b4d20c773bdfa7ab5b6a6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e89fb27d5fae10f9a0c8556e327a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d33bcf0fbf148cc98dbdf3a9b89c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9937f4282897c8ccf88bd93ace7d7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30eada616c21055c764eb4ca49dbb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b4d9ddf2424c3806dc78b988cba0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e355061075d6fe637c4bcc096cc1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d968d84ef3ee5ac6a77d7a054561a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80fc0f85603f0312bac567d577ba9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53612794013e4e1770b76553711b2b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562fc94f160873521e77b067c04650257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c5033fb279ea893a5a72a47a97711258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2fef2b8ad291d2bb7a0ce59b6816259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8b72931e3ba1f176def5fa69ba9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176baf004545f46f07a9b25dcfaec9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aed5eb8f8283acc1f0a82b05d3af1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f51d934d021a2f7b987ad9161b31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65f5d7bedcc16174860cda8a99987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f7eef95fb77acd24cdfad2d8e91e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd665e0b460cb799c4807280f6afb10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abe4300753e9dd2dda3749f95ad16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e893fd490b33e23b7f391d1c9f3a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a353eb7050aa05e35716b7a81c93f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701c889aceaa7f3ba00dcd4e8d05fe9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c853c6ef395d03f489e4cba58a72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb27a4499a638246f17c40dcb44dd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6237890c45ebb2420e7a8b6bf41b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f6b21eb7ab812827b166011fd4b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a6e597a0a63a33f6173b7c3bde93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc47279c95bd48d90c95c99a8fd1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e64e0fd74a4f88d9d5a603fd3b54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680473814529ef09407f88dea2c72bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31a146a2ca6bfa1443fff9757c4ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c52ad40441e2e1facf6e2f07c5765280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fea99da1148c9e02c14354a6b35a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345277587f48665549b6a20baa5044e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d7c757179767697cf4f73b2f0fba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50c46967a034ae724a5f414d69e91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6becc15d5ec44b2bea0d3c20023fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802bb74aaa782b40d8eb9fe47adc77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7411be972038ba4ba080ceddd6afb64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e67110f7b82c2b57b07d276b2ae3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c286b22abdbbec2105c04f1872897e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ddcaf0eeda84f8cbb4b1a33e3771290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382d6999fc20f14f742e69ef1fbad98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c987e935e0b34aae2bbf03e3a94b09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd702e808feb3f205284b2363708d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b323120fed077ecfc067295e0d75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262d2c4561049dee9ce285e7df599d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b314a34e7b196f0d90739c87e1d046296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e45dab7f78fd3467a4cfd91d2f2608297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de9f4f40e879fed719e9c26dac4847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada26f5e11740abc0e10e5b7429c69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6114119dc071f79e24b1dbb4ecff57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d3b909710796fdc80f976646063c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1731df7257ad2ec96d1f8c52bf7e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f1a7ddd464a53f5685a95caa28e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2129eb6a8c20966a981419d46dbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab3aedede140641ebc1c2ce0d423f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf090aebbc9580f2eefe8a31df134306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a4916299821d444c1fcc787ca7a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15f2495860bb9ed004eea3acb1a74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e17c57a9005a1f34778508a7682d3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e3606e9e82adaa45099a136d207c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd05a0de157c4c684a3603ee0eec3c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e8aba017a6934d9f857a597dda664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f44feb33db29592e6efd8a22760ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b9209ce075186e8b361b08600ece314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f98252d26111f4fbf5befe814a0ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a0a9bd2f99e027daf1a3f2d1a80a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27718238b55c1207545d49be44f63c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee621a058423e4f19ba88b5cb24d355318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388588dd0e39fa3cb1c48712d51d6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8bb256a81d89aab4ab336263306c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f0e53e11150f877c463581a4c2e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214ed8adba811d2ec0a32e6ffa7935322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40f41ab60195ee39639156629316b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268be7542f755ab82d2d5213ecb2dd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a571d71c975ea80486078d7b5389be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66641131006e0e15f303872491c0e82f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac3d60da416437de911cd675e28b15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4525e78eb92fce8935b8629e3aa1e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763359cfa61a71eda561baa7a145e0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f8f8feb15d6b4a68891fbf25bf385330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41482478cf99df66825ae40a615a16a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc9c28975f57da2b1d41c6345f9a5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0530851fb8faa0c99429bb0b2993a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745846610d83bab118bcfde9457a43f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c89fb4ed796f2d7aa3029492f741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed47bb7ab3cea589011e5b55a3436336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f082aa35e8d7b129af03b5effff7cbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c2d5b6fc844c6e8062175cbcf3834338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1187584ddd4d81a0a675ad30809d76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae2e133a2e511d78197f41e3b57a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa205421cd60d6d7da1a3bafe6f30d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a522868afc3f9f259236990b177fa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0399091137d0ad86b5bd73893948c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b68b23f7dbc038f8559492148317344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727829354a8111c5b377bd1d839ffb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6ce7cdee16289b2d138bc7cb6a4ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb11667bbb46b01418fe4af1a5b74a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe1e8348604ea6cba8ef77dce66ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff760c8d6b84c86fb279b2f773fadc1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f2f0143c57b566ffe5141899df54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be930cc3ce74d73a2efbfd9033fc37e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583608fa71a7e20db6cd5acc22ddfb9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671e1162acdc710d4bb47960901051a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb06e671e27b7d7fd0adeeb21f008354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b98e15e063f461d145223d476ed2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f66a480650a1ee36426d9d17d88c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e487f7fd81a13fd78b4c1a03231a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caaaa38fed387e006af1d31b91bea3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cca33e037777f809f2cdb6ff38e6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14163746141b28f0b0015a54bd55eeec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1565ccedafc8162b3012d508c030b58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed523f835a45190f0ebb27750709ce15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471096e277f03e25d63378db8266612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2857038c36133ab3272862d323df46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7c9e4c27045b85cb6daad38aa154e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b808a0062d44be12990ddb503423366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9bfa498751d87161e708c84f60046367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e80b4b0840eab22295c4ee98ec7624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed4f382a96178b6a50c516ac2ddc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beae0d19cb2c312f230144adbd61f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb984a5dbe83ba29c0ba3c029e1534b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c78f8b53296fb8d0a96a06025fd9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b70de84a56845ad2866503a62c84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d3945cb8759ba8b1adba2a524c68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05302e9312b8b8233677478757022d7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f182c3890f00d87278753d16a848da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e76dacaac632962ae4849c80c3e95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cd97f131fd08275faef8766607a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d74f33390d9290cc772ed61983f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482104213d0254345d58807a799bc4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e206058fac0662ec3b4fa1f52a6e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c2f5e8619cb3cf675366cb6e2053382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5058b2a5203980b2ed90936ab90e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7c4c4c0d7f2009464b083514c9674384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd810b596e4443b016442e740ea7d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e124c173088f25bbaf038b62fc947386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a7544bffb036c16d8b5e121dd479387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da54096e6f19a1b73cbef0ed85e2849388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107827f53012396e1e63938f3301797e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2029b4737f0c99eaa629e72ce9634390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31764b18712bd1732e4d7b76f2ee0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530ac417dff347a027c5bb801cd0a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf7853390024e76f2f42cf8e904ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680df1eeaafe47b9dcad202e063e58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7430ddab6f36599580145856ba5739395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fd23b66e9b373405e4d8584a05a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f7026105839d7724719868c446d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe8f867ac8acdfcf7a40af43e12ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762b7dbf3609bbe0b0a0006f60e7574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0916082d562f883a13cfe8b867ed1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841f72a76c9d35b615724651cf8aaa7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90204f6281615a6f1fd5d31b110b477402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb228a5ecada969f29d16e2981200d5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d6b3aee73cc20f7225d4fa4d2ae9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2eee86f1979680d1d36ba05006c86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652885831809e667848e20653610569d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888b65048c513105ca430b58c54820d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af482427d9cb5eea8ce45472ebacb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd853f1547c9baf602c606b5d356e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033db31acf3fa32362d8f5741e62026410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c48612c3ab4ffa18c749921d336d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933aedb187a8a172c6c0c8ac074433412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f93f6fd898855100343df7b1f003413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23cf61da4163dc10638f686e0627db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9680f16a0f981fa9025925354bddcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1209e051cd6b93e8856141116a67d08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b55f947effd472ca283e7588fc73e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c983e8ad9e1a158ccfdd57d14365418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73a635ece64d0504d1c593ff41d90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbb58b5abbf1d780ecea1399a8762420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5a4bb1dac24333b98341c68610e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e4d053632677a79c8f846fb4cd0bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d64222b7bcb7d40a708cbc2ac85b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed7838e41ac1d30e76e4d6d842a8b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8470cdfe5b59f83215fb69ba0e43d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae762350e785dc44aec5abe281601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb35369b017a1d5dc23e52242f709a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9356951dd82302f4da358b28ffec2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d254adaf89325b6949c0f6d9dabb03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2d2598e83c2e34ef0d813da92778430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199dc133905e300a4826e450c060ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e91d76ef20adba572906842e5fc27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb5e72b06444eb12d2a607b3e7f3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c879f363c1994135596456ad8a8be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf608c5937a63daa4a3fd64b2549759435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412142c4e01091a638f37d211083269436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28fa8c096b912fa06e05c268e507cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eddde7278dcea7ffc4e5047de5378b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c7ad6aa13631c17cc9bb3ac08eda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e310231e890d9a8591aad9c284bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7729401f1ac7c8a3d4ccca3b9cd2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b5f9eacff031d09f005a2927afe7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6bf53f8ac53e4b3cf0e1474435bfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d1451370a42aa61e77d3f244b137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c058e41452cdf515609cb4c6ad3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b11cc5f18b9680d83823efa0e2d567446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba90fa620ab04dc386167c4689b3ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87584d9206dae522cc504e345b4c6ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19e3f48391f2be9241690b44764e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ca101c31e24f59f0d67ecf80f4bda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7e94e1e5203450550565c25b7114451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cca773a2ea6cb7ecc814125db7309452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30965c6beb89a5c5e7ca046d063eb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e136b76cb2f2584c247fcfbbdbb64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18958916621ce57aab18c743be0029455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a80b5c4f4efbe9743ae4d442a05a03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c622103e791dd7e66119bb9d60c2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6998b018ba03fa7126e345fb521d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31daa2671ef0f7925ccb02ddc05726459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104515ead56db3d622bd916ea1b5263460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe19ee261e1a6f98956b3c56ba14d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8836c1a3a371be353be4a0af0444864462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcfd245fc53e4e0e9a7a735077e174463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6fea2ab936a94c8bb4b654a4b614c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ca6ffe09af21f2cd8adb7e3a11ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59e5d7491ed3bf47d376c4661002c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14e561201750ebcd64c85686bb873467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ab37dfb79ea9ba4c97ae6b265f1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad806ff1a717cb2e6ee3db8009bdd953469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7e9f1fc229555e81709e25a55c77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b101c8e2e453996f3729c3d294436471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31647f2049747c0bb695866202b48f62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978596b380e9f48902cadfa04acf32a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74df4709bf7f2d02d1b6feed4dd0e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3892fe1779b628e90c0bd64278e574475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6ef2f503e359e539a7f26252350e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4e99f6152998fb776b1f657c9b23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab0ab89d94a16d62a97e8546b2670478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e5c5396223d037d558a5102b1dc8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b66c4d4756ac588d8ad8ea1962696480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64918a6d20b843eed44d053744fad4b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683375e00d3f98e887e304df9cb20b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072b4114d87c12c7c2e1566be44a82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac16925e555b95c6ec094720a29865484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f468f921668fb24521614bc655c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b162d8c37d809438edf377147e994486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f03e448b1e8bf088986ad81515717487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ffbd1cf9184d46b6da39fabe9c35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0e1fc922bf0fc40aaabe1b614b3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede675ff8b4c3f4dd273b5346dd18e3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6293c45c086273f30a900ffbdad37d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd29cbc66ca924896722f6c074a50c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98654f239a8e96f55c5bf67f309a4569493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c1f54d799d8b57fe6597506042958494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3db9b15a15cf5eaf2b771bd965051495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b40c99556762dbb16253ccf3015fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e25f3d58e49d9c3e7d2b1353ab4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3673734c603b08b8b120cc8ce37761498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba1beec10b593bce9beeef6a6e5edb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9dec2c3f3e5eb6d63c3a53c4da0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8c228a5db31691553ef027a43974501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b709dd56d11f6c12f305c494fdf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a16fe32140b5c26e817339c60994d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2471179241e01e341096de1d7a4179504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88f34a2b27145980b73a4f10b94670505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fc9f049091f54a859a66163d8c9e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f7f264eeb60c07280e71a23901a2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d94eb1ce4a60df9a76360fdbe3ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bc1dcce4eb16040b0d5c7bf2a61f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233034de7911f0ee76c19d6f492f74f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859741bca2d399054a436f3474c12be0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae89f622236e3f5f897b3b53664099512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8fdeb086d16ead199b5f83451be47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f512f45bd65042f8aebff5196ed8e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e6c0add5608b7710845db85fe66c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b966274cb1ecb3b63e3a7b8b19f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346edf4f6ca3ddd60c9280df3470b27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e91a39f358ac9d7e8ad228a35293a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af308053b08a79abd4e530ce8fb16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaa083808bc9c425254d08ea94f0dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d749ffe226c496af6e986d8c2881e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f9198c5f82f0cf36fccaea61237d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88100e93c88f0a2b8e9d26d96a8a6125523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af9e2e61f5c80388f51ac68cacc138524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f140b9ec7e454deaa4986225075a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7888d738c1efee2fed173e81a93c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b86ced4a0ca94061f1d167f02a511527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b16855821e178580fea969de0fb310528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb751c7a38410f3838fc5451cfa487529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299a94edae4ba3f1104a7cc50d43a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938ad4f7471ac3542637b7a01b6a84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b89e0a07cd7e59e4f47a3394058e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273e9cc81fec96d184bf57976988aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def940d24d716c269a66fb90f7adc095534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74523e72c0b31a1cc598fb447c2a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b023f044c7e1ac3730fb1c31107c78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aee51bb2b2864edd91b734538362c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295836d5dd55f15db095da574d036186538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa4e83224125493cdcf30cc66245c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a113103a769daa7c97d84435994df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd004873e3000d8ebac5d5d9fee5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf96c2faf484005275aa037bf8d18ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe178a1b41a83f870d49b1e61158b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4a717f32cf4aa15f6a6afc624373544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffdc0c0c57c0f7236b6c776058094c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5465bd7842362fcfb4a5759513e92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e3fd6be37a025667c88f79ca1335547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2215841031bd33964d889c9dd11eec1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b400090785cf6d4a7114b8dc989495549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acd9564182bbe379f1248a5d8829f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a61d3d80d52f80302e245ed9b1612551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb30cbd34ad3e7ba32b036274f8c680552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510edc9ff0639e72ffdc38fc90a6da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6995799a32811808fc743e5607553d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db3572f24e75ee54fc0757b28c7f28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262a43ccfd7d6420bab3524761d54ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855b417a51a7e4ccd2597823b6d4fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb38b244ab1b1ff6fcfa120d7078c86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4000543e17fbbc8a7969601b987d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06538513ec697174312008d4330ff032560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03890367b6259c24c07493bdd42cbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ccccb2f265da9187114da20a18ab6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf3e497f294ed96a3a32f3a069adfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaf5465cec23d9fa26d248d1c89a47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ea516a49df1881aa5e2a91b13cff0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee819bc67259f4280dbf23e3c5fa726c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640dfab7bd0b060894ee8e7da9d77fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbeecb45f38193af761b9e315dfb82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54750ee8419b07eebdf999bb39fce92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f7b33219ef3ff5a58a9c17f58957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e551e7a490d2c72ebf2dec79bc29a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e7c2b778d028f27ca1af961a81d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de526f4bc70866c7b299b6ba4ab7b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b005eb4809d63f1486b799743c4f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7e6be9381874ae74167b8ba15235c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771324e2183230c5867ceca3856a598d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417249566efe78bb81c5a02c14ff9c70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efdac3e16d16ac06c71c23d28ea6b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8fd3eccba3e70176610b555fbab5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f57db39d93eab8509a9a3836d09ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6344ad023b04d1c23118b9e2ce5e946581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458d875d14a4c836a0dacbbec119b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fdc851e44740465f69012ce4c74ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f195dac5735d01410c44608ee41874584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176a1fc98e109bfcafdd151b6d49b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df908de29ff6381a932c8895273c2182586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d4fc82256b5999357864e300fa2ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265346fb3f1c7ba09cb3d344f858bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185ce54154f268000488c722bb0861589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884f497f70f94c36f1969bb53fecc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f9d2f2bc4e307e4f42f5d9a735b9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e75878b6c64382419076352df39a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b752effb222f7cbddbe0fd116074593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca49b9d570307beea16c728a1ff649d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf111d91df4dccabfdc98dc1b516ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc957db86810eb01a1e7eadc53332379596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc8d29c80446633b01a6d877e5e2b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66989be781229d54f2ba991d4bb92a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd1fbd6e4284f906a498591a14e08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359d66e54961b34a04c02b1c8b0817d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1f920ff04ef46429ac87e4127e298601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e079fe45d7cb95346a6e14b04feb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f202dc1070fe0bcc30526fc1c236603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74798fd9da48f3e47956edf0a11cefcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e496403c8fc653daa7fe9099124e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa02fd4eab5579bb682fe1a286101606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70506af161f080514a25b8d7258b59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9690a232f1a26d940931a3b344897a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcdf9680ad55fac019864d43e4d042609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca87a9c5a67b0753071209bd952f6ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbccee630ddcb2ed00f1a999e139b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998a6325f8b87dcc8a376a4d87a9af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98442f064f7cd8109d49024a33feb503613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad4e32bd00b853c84d9f77d16c582d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8d03d5a000f85482e4f4e201c8aa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92224ecd17e5ffea33bb1d4846410ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b309071b5e72def7061925bb6bbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf25fc9ef6c0b921a1c65753baeaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f69bcf50e7c0def2561be1f694e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2dab9c5af55d489cde352db987618620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aba15757b050ab9aa1ade9380131e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3d2120dab9c0bb6539675c9f7517622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69d2e64ca7a0e7964e6fe26881ef2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd22e5b3501c5eb27984822c133961624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b953786a326418614055e9c31e48f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63c707e8f53c11fc3b0082e981965626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac06b355ebe3331da0f2ca01aa138a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7786cf8bb786f08fc1f5744391292c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43effe1b067cd2b528c929ce89cae6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c06d2fffbcd05bdd3c6dc3fd147eb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb6a33e99b8fc6d4c322a0ad59d1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf384db8d101291e363f0d98fb5eb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695883dbdaa446fc9378083b494b403c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e9fc1136dcdbffe090af2db73b64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881601ae5720fe8db5f55b36ecde1a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bf6161a7705a13516e464906768bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84fddc7515aa543e224c6428591ecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350534a1831a8f5fc05805d4315fb15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d311b02cd545592a1d9ccfca0424fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48714c05878dacc18dbe8c2a65d7c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1fc1efe538d3b4ecacde13e39d36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a84187014a41d49752481be5853e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093923adb9cb27d43c32c24e6c2a4eb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b180c288258d9d64d09e597d78320644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200b62fbb04bf7f84e6c972cb8ec81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8506d1a828dcc0a9cb7ffbf15ba124646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c47b47352c306bc106e86746fe720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194ca8e01b96d7e2b55975fa3dc16a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02cfaa1166c26a1fe21310ac5375a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89aae1104e324ff3c34539d05d6651650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea88a42b387afc6beac717a7cf524b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa353a5a5497cfd9bd1bdb33038718a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f07fb1eae688d6bda53647fecb6a3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff78ce5d1b99082a5266b03e384b84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fa393cdf9ac21001a6626a7cd1a59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e4a962468b2ece7c01963dae4874656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033bdbdcab4ce72b714ce487d281b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bedef9176fb6132fadf6d38e9d8e0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115690487474b866f9f90d8c0ca9a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797db32ff336000b3498b75e40c8a51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4401d064bc109b0cb4af82f1ba983661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563bd1c810cb8548ffed4916ce062ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a00c181bd2c8d55fee3bd656256be6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679e382e0e33946ff4bf33cb366171664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6df7860c538f9d545ae1c694e0f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea80f01d45c2c8af07a41957c57a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209459ab32f8e215a23226692f8274c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe552d023cbe9f984f568db070129c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592d44c8765c853dd678bf59f8656e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4ff602845d7845ca6f92a9f50323a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea1fb78e3fdcbdc6b47c6d22c1083c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f185fbf8a6306f66af1bb436920bc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6bd80ae6fa6940a1bad9857fce39a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc5df00603895ca2685a2293153db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0c0efa90ede3e510215ed97dc135d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf6cd6c0b29460e63f9e93427ee8fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae361af1b99baf951ddde5f57afb0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f76f932a82be0bd56f6910ea3eb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78ee8f3ba31c8e7b361bd45b77a11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb63ebeeee6efb700a0faaf6d8cbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd00f06740fe1cf7d9703b7c502d246681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281788c9a4a7416fc77a27c25d207ee1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ef18bc89c00b8e73969f206cf556683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930282f9a15b11355f04207c4697ec0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f700b53a6870df1408851241a1d43d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7d4d73e8e7cedf7db7e62817ffaee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988c2197b7517db9cacc879e499504687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b16b5c93066a4d9809d0ef8656edc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7409a9fe77f7992d94a88f927b6eae2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9ad554f595c9e00dc804784a2944a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76379648e8e8b6ecb3320a7ab48d601691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e218eecb7a65790c3a5e0f951c5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b9f58aac038a15aa16cd19730ccdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c165b9c68604e2e512fb2b344509694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa481363607fad44e0fbb4ca79529f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6029fd470b9bf7dde087945f72e6d3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1306c18f0d397e7f24a7f2189c33f25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b49a3d68fb1aede55710279694d1c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c63effc1ae54c896a1db19f12eda9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d597038c038b044d564bd95f00ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565be5a861b2ba6050f8bd4b2860f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c948504c20acc6c35934295a916f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad133dfb0b04e1cb20632ee533d9c468703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb0b66500506a535a70d696dcdd8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26761d5e962b68f4781ba8612c6bb87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878b4e93e1471abf984af957c5eca96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b0b3128cf8e41d8d0c3f872e1168707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e770a5aa1f90e3301c3528a623cdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da1578d3bb2a65e6408e718d4fdb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b718f8d1d5bd5040a82a4a8cf3a24c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2080a655af15a1926918f73c813b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078ebdc773035f3a7edddbeb0c1386712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47bdc315d65d863655db752b690d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee34b8bd1c125e5747705512f7fbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f38fd5c0bf8c37cc186e6892c2e5a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a51a2a27883837670700108a87e28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bef4f137d91d17031df9b2715d3be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8567dd0634e1f3628843d3889e63e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d95af6483024776486de7437cfa9c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c9e0b3606497332cfa2fb09de411d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a73dd03588ff66abc312c3afb0d304721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e7f3e26adf776f04586fb40493bcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1dbc9e1a6c7dffd77d156c61edb1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394255c2ecf20966c3dcef3f96745d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd30531e747ad43e21c215bb8b65d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39529ae05ac4c086060d24bcefb3e14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b226ef7368664d28142cb73a2f34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ea33b0a0dd6d2b320db04a33eaba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d30107a688fedc85dbf1564a24a4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf98cfbc80b7c460914f2e5b94b85c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc43384feaa39e3326699c8437107d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6791a4b3b1ea07d4fd0618f294ce3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac579fc90fcda2af2b312b4215a74b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2cb59fc615e269c29077405ab9a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa94ca05807968cffa34eba0317938735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec730c6a3fe2e631e4813116a4e6902736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb6607d5809dc2f13d8ca9756f400737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93016f55997c3a4a3b84021cac733a93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5afb45bf5e5f89c7ada936088f4cc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e3e4d1be2b50571dd804cc8f30245740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28b25248b616e13d64633720417cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86611864dd3cf12f3ca532c4668d4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93a602e04339a0addca308464d997743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235da89678d105cd28423557b107f31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57533021bf465e3a40fb2255bba0ed62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5748f82a91ebb3dd297045a8b8312746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2bd4ba29f953f9fea7ec6fa1b683d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fa30dfcc40f8cfd49e2f11673ad7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93df2f45367aa7fd030376bab3f762749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f5018c107992510dffa51790393ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb32112d48da313e4e246a077e0275751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851b95a503b93870a40d38c128444c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa939c4e7b7d879498ec1e790687ee29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf49e5c6be3b46005c550f9fd31a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323384e479a69b7858510426f8f40448755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bef314e2fdf8c9a7f38cd8c2c2045756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc8288c122c5f6228da31fa89566b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355493983299b41ee3d29afd04088921758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6357af67c4eff060e17798e1d2dea9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5964db7e356c5230bc24cce8816f831760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7c187411fdfdfd91bae0321bc95e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862aa4c481f50f628381200a666f447762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542435bd92c75ccf17c317688f111d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef80e6901031c2391d889f0dfae5dc9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48acf607e7f8fd5a4fc9e626db8604c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cf7ad4557369519dc960a8c25ff22766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e90cb64e93184f12475c287104c42767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408892bee74c8d9f37d519140e864b60768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dedd47bb24650ae43ec2c8ac02f02769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb58876682bdc0d85fd493ae22df730770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e6aaf1b8741db1154a6fd3fd363e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad634a592e7a4b0156c328ac65030772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb59ffbd75b7f08a87b5ebe368806a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206c771f60e89925549b95321d2c6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fd54608bb12300b73416dd14a1428775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371fb9e5da20ec983c081acd586441776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de239578b9b6714fe0aeca5ec2a1fd1a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1325a19733a50a9e7a511d593c43d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4ce95056052b105bf15a8beb06259779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9f34e69fabf6ea53a6b83ca712ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80bebfd9bc2609ae02254524512c6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29972c411ac130d8f2a4dd5ed63239c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fab7c5d216e222a0259cb604132dad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea44899368aae53a0a3d6ed79de5470784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb8de6da599781e26d479ce8f8f86785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993f5952eda3fe38f7869f5d8eafc5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6066870693cb3115b33a6ca194a416787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0976ddbad282d7e63fa9936bc67c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745be48d951b76cf106da4b04f53e04789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217b8d042488c2a7af00e74deeff2fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b9bd4171ffac2da5a95f6f87d840791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf00bef5d3511f6bd3b9163937e29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c828c9cbcf40c5893596d3c6d587793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29592006779eb92fcfd402be82536cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22baf84286d9f861209199b37d7d22795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e458cccd3b3e1f6ad11b30184c8c4a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e08b9afc32512ceb5dea9c2242e71797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e171704e3509cdd0cba7a75aed95798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14dbc4719b4bfd02e45da9b623ad04799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ca1a5cff7231ee6aa6bd0bb916bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3de16373e42c1652114f975c570ac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57725f3ca7d950407d2179dc408ffd0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd5e843f0cab2cf047ab5f19a4f183803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b270302c848b8ba601a2c92ee31e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75139ab4b0a9201d6ed19cb837a90a90805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c592fec2d59c55110bd316732eb9b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495426d64057d7e3944cd03ade26105807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8c8a4621a928e37cf2a25d473852808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211789af265b1f2d4427fe6a9959ad2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682044e22dc54c339b9276ec415e30810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7cf4f1c4462ade01d4576a340cb3e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7591a9a5bb7179f79a3baaadb70e763812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f1e22f33366a065c0fdf956ea977813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc1f7f6b45eb2468cd1e777fcced53814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8d7b6f71b8cd5594de7a7cfe2c1e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a3e4606ab0e73d7749027e14db4a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bbda7600bfacb5027e9679c21643d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757456308c1740d52eeb91c2f954df818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876f4e58a4841a8c0d2acf84d1883ca819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643bebddf7d1633d91b077a3bda3de71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e842c2b7cd0b51fb0bd23a3a039732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f7869c7803b31057a60bc6ff8e6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4c9bcce0f10019f3378a8d9d72c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bea953573b48791649a932baf888a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be602dfb806cd0c91bbcd4c6a0c01cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d9d924ca020b22a6c54e99ab15f8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7f663fc4e4792e3adc7cc98f731418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30b7e61dc00198a6fffc3b33486e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319aa5dbd1c8c2af5ad8650a88685310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d37260e55931e821305ead3e1b3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e25fd63a0714414171ea05139ab312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c0e2610ae3359db88496b9aa82cb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616784bc2243b3ae507b9c140224936314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1658b6109ce43701219944c92b8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6361294a266a6646727c1c6c378d1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7916048b674f27cbb59b76ace8d47417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc858da2f4eda340eefeaff557fdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf19f4defdd1891eadb39639e2bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e157fc122a0952c834feadced45db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc77acd32fc2918787e591bdabbf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61693e62fcb4f7bb2a4a49efc9c2a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0c4176255f4b5797f494903a566523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7667c4ad536622c1798b592d344c68d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2509ac1ecf046b7d5fcec7dc616ae025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ef1e8de59850a14f4fd39b4b0bda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72bdd3502290623a4ab22ac38c16b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006df86fe575cdbb2afd72215fdc73d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581973d7834b12f532f284a479ef95a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b732bb7a43552f095dd90099a517d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f75f0c9c771c7618e54e0d7a4c0a2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391433d05d7d3b728a4d5a69e55966732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e1d3d14803ce9d093bb090a01f8a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1589e7181a1fe9695d202f2568ba7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9283e24b95689473e49e9517fd3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e8e9f62dfeef3f966955d55dc2b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c7c337342a743c7de845691dca5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec4e34545958fc89862441a13738a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6a700086eb78bae6785457ce557539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599916674bea0ec5a4e99014b2bf92d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3554eb0a2e142350b95eb7f230d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f841539daf62b8aa274de59e779df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068358b26eedcc577a10cad45d219b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3e6d31523e946a75641b468d83fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8ef1a8b01ac44ef91090993bc066645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a143c4dce5a13c8a6946d0eb3e78446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f629a53df914e6a2fc98423854531047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b360ef102bf4baa434c33e477985d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258eddce76cd436531ead2c3f0e0db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83b3f7cced7387e48aa3f37be27e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c15c0f9e6c31f6c68d050d7d6a7db551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4f7622237b4b1914823032a7b33852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a862cae6d35508b2794e4226861e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c8d3ece29c5d1a3ffe97757ce92c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3946bee9fa26b58e223cb9a7b5809155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff17de0e0440b458db4bc062d27a6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc8c9351239a42d7d5758ad6a3bbbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc81967facea198cfaa266ffe82c5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304627aedc2321ba998cfbcafa37bd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dcfb0ee4ee74789a109506584621a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220c3e6e30b4c263181664e3e7523661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ce986c787849e8f0e7615b59401062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f5ecfbf65ea1cecb62c858bad0fdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a474bc3b286f4261c8bcf34121b991a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3bf820812a1b9109b65187b7636c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5fa8435797c3b4ef82bb41c9e3f5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64104529b5cf467b2aab689280b087267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f933003740e5a9ad5239feaf97995268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf8190ebb73a54bb059c183bc5d83469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996d90eea81a0e642158e1f051dc3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275212496edd48f7cec06c9225e9ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a55382a251d955f1a01300b191b8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7b6f2c41b3b2d0211bc0cafb4c84173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689201fa232b0922a8b330c71cb09c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1988d3eadb17dbc4a5cc4c1d21b85ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3761f29b5bafd8752649bbc434d71a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728a48ac6181a1d339a627f37308df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d8075348a302d656a7a386294d2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba353c703a146412ad5fbc4858867979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c412d13cf3017673a2f51420aa40e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1816e56cf4c260a3517b0b7795c2c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf0c768075ef4cf15608a0fe1590f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55cae4aedf99f7004c5d35c84aab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0ddcc6a8c0b83a86c947e7d9b54a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f734113aac175ed231cb4309f926c2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332da5111da0e78131da269be7994286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb873792caa479655b981b073f5d5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6fdebd043185264217d232fde60c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6d6bf6763bd0cef42d050d003052289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030395de14e5235aa19613630d53c90590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb8f8c5a7ccd737e18d8b10e999a8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40956c2ba1f1605837ffbc7194f1e2c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade3ee258c1a65e72102a7ec1dfbe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f01641b8bf2a65fd8b22b1756290f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab46c97184833edf1011fc8848f6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c285de6fbc24b64f8d02605cbcd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50f76ab6a040a7faffbbbe65711d7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112cd9e87124a34ff062ac1fe8ced3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da5510ef3d59950e985e334b70df899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60162a2ac0ddc5090603f13334df2c43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c78a9df5b01be0e7ec899b782627101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea96b0c44ecf8a1e8c8ee285bc1267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36859421240e21510855a048c9a480b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979659d2cf2d1c383f52c0644e08a4d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa52602fbef0d935320e2cd0b31214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029fe944acf5602decfd65785be081106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1da76129f85dea3dd96eef5a85b06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a51b6a02705b41dcbd1617c963b752108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad171edb4af79abe5c8e6d7b177da2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65510226a89536a0b27b050aaf48b243110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642aa942c705af576300f8b31db6579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ef932a5d45bd6af3e086c6b7df52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e545637b5fd9c0ab9a219ad6e9dd8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88891e44824446e650c8bc575f590b7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9053979fab3ef8f601d5dd91d624115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdd3595e3394cb6e8d6d4fc618e060116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9d4978b293f12324f477041fe848117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a7b8ec7da82a6b5572ac2093a9f80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc409068a5c366660904bdd76454127119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7e907fdf01b9b56615bea4d460f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fc1e1eeda0482a836b8dba7a1acea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d014cd2df2a2dff4e60f06969e73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececd1ebc680f85f2b83d773f030b5f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a43cb89b76db2fe62695ca43302f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700073ce4172c48636144408c2d3f2a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd98b5b107a5307b246fd5622b0fdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802823585919e88ad0fea01dc7a0fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb13025e75bd2bc3bf0694642df4395128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ff129ac9db9eac7b8038bcc1b1659129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9305df0711adac8d0f729c985c1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e64c6e9608e3268fa2613200de5c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8f812845a2422f67f19282af9803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88adc6550654c45c2e71b03da0510e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0b0db5634a8e52917ae7906f01a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b0f987fa5cf583dc180a16c3e3bbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25442ca2e9a9176a723f26990b69873136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3005851506ad210b28583fd76f99a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e8b8545c520b828e4c0da9db55cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f808f6d496e10e2308a52a3b990e6ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcce2a78b5412929f72c72d39984711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d418db7ff5718326b93a65a6dd8fb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab3344b58fe9710d946b07792ce9ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849909640dceeb39ad6f8f664071df7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff2b2f69868bb5045dc7544b0ecbfc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419840bbbecffa71ba2ce24f670dfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f758023c59f17c9a9f1acfe834cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c7ae7904a9bd6171a688be702c91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e640112d353f043e63625b783132b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d38c49e4893c4a24f36f504bde6ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f697bb695dc9a41566d90dfc04426f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd5c8bb98ac057472cc01c31b66232151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351567788abec48fba6929d09cb07a36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc751b0e408dabc2552c877bb2e370f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef02feb72456efed0fa3a1d77ed9a10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a13fea1936201d9480710faab921155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c71f3bb5e21b12c802521778ce2f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301636c8aa0083a7ae71b2e324b767c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390ec57efc27810bb5993c1482eda20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c27591d9c626e5df220e8f2691b364159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681285eb4f6c9389dd185510f3b8539b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465734050d4bf56529dda23716a53243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21a4f56a9ae0b3efe9c0caf5acacb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537b4de8668ab73fc6a74422a09c3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a3496773b02c0196d5a7ab6a4c1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca673773ee11d2c21be576a331e72a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810b73987da17efe338128aeb60564166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f6e78632dd8ea2d6ce8698bac2a21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5eff9e04523d5e0d17efa19e23a18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9deaf16859f98ee094770f8932d75f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d88da05958c1096d70662939452093170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f4c2e2f31d3d41d5746ceead283a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f6f04172a132d74b03584b15ded4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c13e99819dba524fc08d3721ce69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ab4d5ee07ed3aa165147bd987fa0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12ca917af1bd7adf633b9a67327e21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b3b088693d17f9fc6d366f9778a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89582252b03276f168d16dcc6754d403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2933689eee7e4cf257a4996e69372178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd94cd2e24d3835571894a41c1fa253179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f71a4021f70b1a3049f45130a2a329180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c546609a67b3a167aff5028574ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7eb95c44c9e61a42bb1db8140a4e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bfbbc1f2f63ab12344bc14e40fe75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f927f05b4cbf5d5122a7e779aebb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343be537fad79003bf4b8e8757d2352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112796cd46c366ec52714145ce3306b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc96a9fd4267eb1e7e1d4092ca199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b6e56315ac395e6142e0ca06d702a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b5e3a568944209ed8d1648d33026d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43de5bacd29b28ef69243fee6c63b6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6268ce2e24b10b496d29dbd89987d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240102c253ad166184ff0e6e7b16e77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5c39c57455b76354e7d9f08cb344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9c4d81ea74b90f2533271d417668194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8fb581d50a67a44dd100951c3be3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c851a0a7ca12e4fa7394251707d97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66d03b063ea4eaa89382dfa2ec57a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353eee061ba53108b06069457feda59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad10d4d29b9f130cd7aef94b2bcb0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779d112bd40c8216a2e640c159622d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2bbdff06c63da339a650f193a4383201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb7c0c71d5426efa0cce08ff68be9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92351549d0dda604e1816a5c184011203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2500fb2e23ed2847018ad6dde439e35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb52e682b1d92dc764f845075b3a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e5d807a8bf289a638078b987680b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b8b0b6e8b1836fc8d70fe5cc59aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065e72b75a16b8d5dd7e01e6ea3ad2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed600b1a31ab8cd61ea6f020b232b0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b3f350f286cf7e87b9f3ea457689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9cc502733dae8bcf633a8fc0373b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e955925d6bb62e388e61c819082db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be674c8c435a0a8b9a01dd512e0c17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a00a8b013d71e01f1dd805b5b13e94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068757d135b21c3954cf4fd4a68d429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab426503f5599bafc6abc024fc156216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633f7cf4f5b977bcc2e41dc026214c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f007a7f0c0d377fc251ebdd30bbdaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94199504cf85939606056634010d8005219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee742e92004dcb4c15be854f9ce3f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75935c6dcb4f6e52dd6408a350e7fbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a7c80e249b23dc4805cd58db141b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0239d8fade34506bb1e5f4d2db49df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dd5d562e8aad101dd28e044fe3442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4bafe91d51d0092505d6eb608944225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ac929c3328c726c2fbe40783f0649226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4c4d9f808525bcf9793acf484c41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5667b1fef9d1df2aa8edc9ac9d36683228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c0ba38b8504b671c972ff269ae0ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dadc104a135fdc175c7e7f2c15cc02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc58050978c3675333d76a34be2dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2091c3a1598593e90dfcb31c6ae7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a48cfbc023bc5768beb5759d7d6b48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d8e684b66620cbb60528ff92717d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd18b27951c6fed3ee8cc938f6856d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cd0c5392d926333875b4ca1d1f67b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefd775d560d28b790f1b767940373237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319acf289ec5533d23e6dac602e067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f203904bb8c6b832a4716fca3236239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dae8454a6b903aba8e15a4b3760a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb029a0927fc03dd271c1f7bddd1cef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62449f7cc78856aab53de2ef1d76a802242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c6bc40939e9b24db66e9e1c634cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade6b8701c6cc56f284a2a74a157e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520be13fa32c5652d69c3738cb50985245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c394e5bfdc76667d453db16576a93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32eab179b9c36984e7fc49fd81f5d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf3b588afee19ea462d7aa4b9ef48b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b95bac4272e0d7883e293ed7e954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899e9c902303dd0ae78e23616220724250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108ffa761c948213cdb3213d17d5651251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec55300b6814b521880dc3435b0d0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7154962fa8d7f41c1d9870849b5372253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037d0a2805dea032dff9187b2df27d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6530e2b66c5820b397504d6b699537255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e47ec7dbdca8d05f18895f8a88ee8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15afeddae116a8f6e5f517a4544e8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd921b52d4162e3ea75c278786ce20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6a3e507d1159f406f90bb894a1f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e377c91bec15006c0df914d24117f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbbb5acd9c5f08f20450fcc42fc0eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009090b03e837e989351e06f4c6ca5db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0a2289397ac893e9431086f2ca9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bef79fc0cacd2f85b1eefa022a15c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866a43c394f47785b0b3455c00f3be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250aba262391f5a344d1bc30f21d965266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68b9be02eebc34ebead1df5056ba9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de55eb2c587b7c327927ce67a5277268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d52d5a07c2935643b9238af83da60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917855ef12fbc8b2ebafb70a12ac48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cd0a410aa2b816826cd0306b3bed2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e5da4fedc8f8f9b3842fc7fd3ce1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0af83b0bc9d911b2b18593b211027273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b070b671bd1c4a77c7665a66bb64e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa534aff0d6fb43a877df5d1ed672bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d634757ca77678bab7ee910a5923526276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76089666a48ff72f10125e5588ee7eac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd36db74512d88a4276e1ebe0f8ad7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad686b214028960cf9cdceaefa412279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f5277de1b9c639eaa4ff0c999181280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69219a9d4a6b8093bef44cb33d319610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d13a574559b560a340170e6358684282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d457771268c845932dce59f573e81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c131cb625b8f30c0c304741a4c25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118fdd51f79266217239bd01b35a823285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bfd60327b0938d5f47e6b751f4ba2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c5ebd9e90ee1c8e89d5e6091e5f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb9d2301ef9a359cb947b480504bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d6c3dd419b56506e4f5592ee51d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78acbe559ddfeb6b1d608b203cd46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96bdce7cc2a70e200f4f78420cce7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6269e561bde87abf58ee70b66bfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a60a7a3d244acbe1b7674769e79b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95961bfb983515dd4d704573836ddb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7e430f474f5acbea857fad8be77d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845623c967bc53735b0ce318b85708e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599230ca6efe8161df7dbd5bfb39c5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958eea60ba99d4375d1d0675848ba06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbcdbe1e05cdd5205b060d14a44c65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae026abcd44fb0340c4d9b9aae75a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa628b920b4009477d170d73248a18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209527a1d85fbd7cc1d21f27d48f765c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd47a8c32660fda398b62313382757303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f963beacfad86400e506d968140a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31964c045266d97249a70dfad56eefd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4997b0df3de05c20452beff0825bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9f0ac7a174f4a878c72b7d7e1af3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d21dd71e54972682e58a168510bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686144220d37b1c0b5a9075f4cec931c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fae29c7bdd6a6502de2b289f4b459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf629d843781f9a76f036af095575c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1027fef10a2943bad7fbcefc86f0f28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167803d744edd42e2269d4c72b9e09e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780e34835ea85c50e87b60b5f3eed90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176b33821cf297a596730a1c04fd3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa439086541dc8143366d521d0ae4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82214d5a718c1388d2d7cdb26525bb87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33799154b70a7930c74b76040b9a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ad1b5e005021b174a7d9a1227e1d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970927e95083e06697d1a62271fd2f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc66c78f0bb6e1de80eb7d915c5128321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d04c1cd183aaf5bd4b8010c1cebef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a80868aa3b5b29f653d3094448a1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d97977320beb3e2ea85106a9634c4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6f4d54701addfa5c039d74d7aef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2da6250cf6c97e25f88d6171afae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d376904323d054cb6c1d12ba43967f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c357b8f906cb949f610080d17ff5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800269295ff46feee41e179d8a3ed7d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21270164e6c1df19fb703900220ab4fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16104ccd9a145b2bca6ec4033f16c735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d79436c8395a541ac88d0b0788b70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211e617770f4d7747c7803ce485b50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683ca27d55906789d1b5dfe5fd7f4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a86fb5c1ba7b1ab9524699572f875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d581556929909dedc9a4a5085244a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc24b9128969eef9af39c2994b8e64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f63ba45ab2421293a246f5c8aeb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b83951bc2a19721f9828565158934339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69031ef19875f7bbb3347e01d5f7fae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372685bb674ccf4c4caac853bc2f121341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbde024c2a10e4ab2172b47849d5c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e638d309be2e684dd9360b57516cc35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf2ef734388581631278f538b2359d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a0d9a1683e6e715e4b29cb7cdd84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede980448c3b68d2eb202fdcb8780fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f960abc998f0223d2efe79c9af358347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72856be6e8cd889a304845cba6670348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca339da7946d56d5d4af02b4a303d8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bfe7bc13890ef2022f48096cfc1cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05450bea9a4f9bb940d70d76a2f7299351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff37a29de8fef2820728906fdd46cf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f57cc08ee8575c74400fe5ec21c35c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af7e9865853813b778857105f77ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77103fcfde8d517c80d2b545af444355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33314bd4cd2164a784606b680ae01cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3293be887dfcead840ff2fe1289cd26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0704d82388510b2a6c8418240041358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220af42f88f16fd74eb32bac483a2fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88220aa0513488a877c132cdff0bf634360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b636164032db4ef34a40b8317f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc914558c42ff5b426d72d940153b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d976077fabd47b5db6cc3608706cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec1588894b2e6ef6a86c5eb3bccd21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c4d4b267dabde180f268bd77ba0ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac5dbcb713b83e59c518c47f12df1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5866d30f2926c9aecbdd300842d04f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7db08299aa3a65fb2e5c4c3c953886368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326085df56eda4a9e818a73a4c44b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a28f39594ee51896d9dce2e98f92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b727d5eccd8aa227ebb3851e9ac6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de1dc7167c5860bbf626932382001372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0d477cba09271fdf3dd03be5c606373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00accc888e236020ba2d1af5e7abeaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c59cfc9497083ff0694ce9e24b94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff86a67111eed6ae2cdcfcd46c287376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d603f59c58e9d66fd412ffceb83025e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95857b0c6051ec683d955f46137376a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed27bc5cef8995b5359fcf0343867df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b74a99dcfe915b95f3bc85608b301380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaafdb5d938f8f1a4a01f2a62e46de6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49502223b47aa31929681a491d622cd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108ef0047172efe13c339aee79d59f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd17bd739138182bf7e113e4c6970f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7490fe68c8bec7bdcd78e24a3b08b49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79896ad402c117528ee869f5c93bbfb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1008e250859e06c42bf922415a6b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13e98a995f118accef99ba0397ee08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2eac2087e3383210a1833f04e8d13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f2fd1c6dbe56ee6cd3c9e81e356d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056252fed25da92ffe221dbaa0f90a35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87436853a1468f4e809e52773d24d27a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb78b4575e5f127f7200a4170889e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a406af1d939cc6629cd05120d09a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e900cd025757845c80d5663a5205c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77c5c21b5b1a01028ed3bdcc40a78d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e8702a542c267ab7f963d4ee711a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211942847c24b6baae5f7f113bae9b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a40862bc9563c0bdde0d8ddb4b45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218974bd211b9f2f5e13cd90e26c1d7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217c92adde7b34c627023b1495b6fb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d49d7adad76410cfe5a865ca5fee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f04753ced57987e3f579a0269fb41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32067029cdc27c03946af75f54fede43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a8e1b52092059e03308fa825149f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c7be6d8b9df3461b7f9e7a6517a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f1b3d18b39c1303e5a6a67205a12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c29059b649c55e3fa70aef469700c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9423638a5fc599b6c97015d60c4289409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055e6fa4abe27c0779d7385da05107410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32766f5dbc1d7d18431de0c096501411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cff42ccfa8e17d689a59f90cb84b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f66ed4edafdbcd95bde40a9e57302413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e989ec7f100611b8b805fa8dae3275414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f6af330cf2be8e34000dec202668415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506bac56b4bffff1365dd6b2b36367c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabc342d8cf8f9e5541651f0f17657417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f19cdd6d02cb13919959914f89f44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a518cc9d5fb5fabb80af7a26f2ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d108ccccb89cc5748165704f3070420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b6192a712f5e46b34dd66e82faa1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad4611eda5d6e57231ec27b5ea5d2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845702125817af8d051518cb86b2d5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58cba63fec2ef4591db708dfda6627424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4578b78136786785f03797e90b5b877425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac05e04269701cbc1524e98034837c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7421748c312584b03f2617db2f430ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1ed0cc46d2ce5045b0231c55c5be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c1ab0a598afe1e158e025d924a61a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87a8e01730abed8b9ee00d28c427a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1409b98657417254a494a1176d3fdf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8616833b8737b9351395816a60523432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815317d0247af871138288022af4cc38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c601185358029262426af9397848434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2dfdc2a5ba4c042b06097b97d4593435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c0f3343b82659eca82d082c41ec34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386062d75769878d2175a87a2272931437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d578fe6c14b89905370d81bc720ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342741c138efc807ec786ae7d7f4733439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a251e6a6a6bb4703db1c4a6aae17c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02d5001ef646e51ef4dc9c142d766441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fc101f782ec98b50fe9bb6c5fe92e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a1003356d695be541e3f7fc4b7316443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450b9fe13711998aafeca205917c34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5fc8a0807a6dcfbd80b25a1348bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5878a2c2ae3a3e653380cd83debab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d4ef8ff6ef68a2582cf2907b31a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e8ea1852cf9dbe1887b0be76f173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2a2ec0980006b801f2732b21271e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b680d0c6511f2a5898187a57f88f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef6cf06d8280b93476331b3eeff81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe726e996dbdd5d3fef7086123d1d9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf412a184d703891494caaa00efa3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f75ef5289d9a42affb0532fc88b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7edf8d4e388dd2fe5719e99b39c4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ddf7c3353156d39e2838bc0d429f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0163dab57e46cffa45525a935d193c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a011622acfbccc250072d2b3d535458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f837d1d67104b7473f9925f838042e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72580e696514149ebee3e2b0e7af02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d55be6f86869bc98fd87900852f65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf4797438bbc4b92fef602666b7458462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f75410760985b0fa15ecce24a4590463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c820ea47f0ca4a52a064fee74e0a55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc82540e1a94f7f4b3a1c36f78635d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bbdc131abf373e69c5b19a9e145c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6077eab89b73a3d343dfa8da037b1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb281bcf4fe5d1acad185be7520e269468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619b943e87c5a782552bdbf90a69ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49763585435e9527d6e8c45d3f499bfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54fa61a4336bdb291b5a385e3e5162471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a487988b804205e73f111d3c71384e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed662461d59f025ca764de491bfeb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923c9f0c577534afaec494a94c05da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9767fc89143ee2bb86907a0fd449d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa6358436143cd5ad41e606325cecc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473118b0cc5bed92e5d66c7db89421b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f43b2e8720e5544b047f51fc05aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f84c898fdfe4ca092ac4838bfdcad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a600d2b5cdc1eaba9f3663968c2466480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d34eda7d4152d6dc720dbd549e0f59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552e3f74219943edc130b26a343d5d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392d6d50dc0c113d2c075058151d53b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5447b1899992b2e3fec74c9f0d81c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d709a6375439f7c434075f5bd052e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695248a9e89549dbbedc29b7a24f16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ff0e36977f4e227bca033b2e7c7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8230ca79cebdbb066416cc3fc738488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9051081af0325775fded53be059150489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7386dc634d613bf2b9974eb66cf4f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb875636e4e0d5c629f5afe509be48d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc94b8ebf470d8859e24ab520ccf56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd09ece453e89f7288ba63d976278493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15900c8a4ff52efd5774559d523600d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ee86d27f2a2e339fdbae7b0b5a297495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bedda1dbaababbebae2dad40ae5e25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52421d46f72c85fe96f8f76bc9c4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b5bbe27a3fa100dcde589f606eba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5f75fe13ba4131ec19d6e77c7391499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c46bb64ed43af94d85a83e76a1a385500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e10b63b37ed60cd2bb8e515cbe65e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1df74715efe9166da0e17641590c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eece124915c41431e30db53191610e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c3ec9e5a9cc96620a3ccab385c36e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6722f053a8e461b0d6f6e44fe8aa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f375c8097311f7d3edff7d66f247c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b8ad6b1bf1d50ef851c9327b26023507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a2022a5a06c7ec2b48f64bb9a1f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d699e00a4f63215c0a3f5bdb9cbea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9025f510fa284c9d76bb0736ba1ae66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d6f16e0e364b6b5ecc659ea073aae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580e6789aec75496ce743dcbec3268512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45144166d0a8e0b74f5f819f1fc2be1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6408ccc9d7ff0d8f7ceaf9d62100c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac9ea1f4d125ee18f10814409d93c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0874bbbf6dec49d3d7e22cdc13ef49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac19a782e3497acff6067e1ef86b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808595e5d9d3d617d7f47bdd7d89799518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6201913fb78849b36346f8e8efa0cba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9029abae3c26f6376e20f4ed3b27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81af0c4939aff30afd8996b651958521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab25b69da9016faeb0838b3c2e7ae5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744b6f6e2a7d19199b6fd4f310726d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abc86f9d3927b452824ff6f094eff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e2442441b5012641c3613474c591a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50815dbb422510b256230408237bde56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f77ad3e2be8b5d33299eaefa3d958527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e2d28e1f2f5c5fd79e63f58f6c3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1fa5d4afb92070d03bb768636d052529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049f6cfdd5a0e125b843e9cf382463c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811904e3d99137bda27ad7699fdf25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fec8ed11a48ae546dbecf473b5127532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ad3db83cf09df832042ad27111f60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aef05bc57b7fe9b109d7725b6840f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78d15bca56545b9bed24e6a94250e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a745fe5ac3a106852de95162f1326d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd418a7b69195fc391fcdff3d3095b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9779bb7cdc76ff9da772bfa292ad1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c7e9672fc492e00368a08fce5574539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cc2580ac1e6b19689021365c81584540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671a6561fb3533c53cf2a2ef02cb731541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7458f58cdf7422681cba6112c93a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6f926c8efb3f9820bc060d5237d98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feece6099f83488a38675957f622db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d649c466463e10401c605340c34391545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9de9c8a576110c5df5525b3fd97c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c54f6b86c6f8682f60d731958ba4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e431012ce20a7013464a8afdc0801548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94c4af51e99ff5a5669805feceb19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4838c7e4ea5cf3d7b1dec3b59f881550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda60bbaf049ece50b04de6c02dc880551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c8afadd18c53688fe4663ae202e5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97fc4a504180aa74118326c077a195553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab462289761d32c0ef16e3ff14b696d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7a5a5ac9b1699d3aaabce1be372d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda07634b8b09a02a177ea88e70e4153556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e9ac98f0eb75f7146b536a3b5437d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a29f0295e4993829a6a45a5aae938558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9848150d0e035940a5a67f1f0e3c086559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49bacaa9064dc2e5a924fbf33ac3b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76762ef9b1ef9a7f8735501cd78680561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09858940b9195ed921a450816a285fd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8604aa9fb27f77a832eea37e4910711563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c03f7b9aeae001100720db2c0a59b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb90e17386ca14d0e313102d8eb4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39939d7d7a30c5e1d09f19e9126ab45c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf526d95f2a2e772fa52b39d1da05d92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d90bd7a2081947abd491e95c377e68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711afdd4929d18f6a1a58b439549a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c66e71e6b4988d371ece19a476c4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e871aa304cb545528b19abff38bc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60988080af4222a128baf29f3385d20f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f310a2f0fce0757aa117deaddfa9ffe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7784f4af188862f0bf1a96cbd2f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b5c66230bf408ec466fbfad8d2dc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc625e81e3e9fa4a7de7e5836352703576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9ad3f95e53f557b89ab1fff2b75e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c15481a8c0953de8f66e2c2157adbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694ae42a88ea96f659bf3f4e23761a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f839d75a8e918f1330554f8ce6f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d7c12b69f6dbbe30715641a0d7e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e14fb385404d3197af2eb195eada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aebcf556835346c47f3fc7fe50dfa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f0ba4d6b807343161f8d7b3702682584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0119f2c85dba60ff898dec0cd8c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6c26fb1b3abacd31184ad0cbad58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11449a430d2b006a676f074070cc062d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a233c0d12b4a2f6f84f0be81fd2d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85616ad1920f38a6ec0d74e821dd1df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5aba2468aee1d7ba4c697236ed180590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9587b8dea8c9a8fe39ff8d6ac54cbce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be6e0914b5659c823f504ae80700f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e93634103d2ba24c1ee2a7ad0e88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1bf828a073597294d4235833ee3bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1289861d150ed701402349e3b2181a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686964accf45cc291aee3aa29db26741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff908d0eb4ce7a69b9f1803d17a062597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940a02ed2bf8837c716b998616b660b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300deb82b00dfd5721a2a47b870297b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a2b0b791f3b87efc1d3f91d718b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4a5e84d1b6f95c44ca109019b8c97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a34c2ac0fd8a85751fa6f768411b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c84c631625e7a056de84c4ff247eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89033ccbb45f1703f9dad70f25e0d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e1be7e501f5f1611faefea0fcee0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788297656c0f08cbc9dd346ca476cf6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431545052b5e7f4704a541571cd20c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ec2c02b1584f44c150534b99e4b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0767cd001b2c476b1e0c55c6644613609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a3cfc16d7a7b3ce06c12cf8b41d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41e59e9735fe69a30360d1d4ac6d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b183e469158aeae3ad8e8f5672565612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e135d8521b5a4f756f67e83b8eb30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e6ddd4f774d9202e81ce289e9fae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cb4cf6f701e338e961673b3de6d54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876fff5e071bd54675b05556e79141616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff15f4a64cc7410ad0aa159005936617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f929939a51bafe72d017bf3c8673b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431bdf7eb69099b3450f5e8e5d242c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64093aa4974326f6a97d1a3e93984620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cad908b0b9dfa77382fc81f35fefc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0685f9925f97641957b94536606a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080430ff381c675dda526906b758a1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c0b612a65b0070ec64601a2ea4d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7bf3b4ef4a2cad3f50aa23aacaafc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff408edff523c5031266468c98368e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854578e9020d4cdc824ef7a6a09d763627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac8cf1717803e59fe807f69d02a0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe8a833a083fa1c40fcdf017a2945629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b442454300c1c983dbd06bd583d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d0c6cb42a486f471484f3dff39372631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820261cef9548d76ad6c2b3be5adef79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f730e6506e43713e6cc4ad00dcdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a113c9401f2c140a6b4465ee7a67f2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4693e4869536eed5446d98f8de51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8954054109eab1d55b1d7d0f8c4c80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2abbc6415dc73812cd90be603b224637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87821d370f9e5b371fcf6f55f626eb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2c6700256df075cd4f999531f947639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f55f28a0b479b45facc1b6511a31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b747ca901c404c45b78d28f5b985ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60b24a4f93268e826a496be799555642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4c4c8c655b562b2485e872001a75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8e31577d61369d7026c4bd3fd5bdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b0eba9b834f7d593c844649a3349645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ff360ab0ebdb039a70007e1d547a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a71d075275f6d5353d8adfc2352f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b53f9754b98c2a021cf377bc8a9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d4c8803a9c915be20b117782059a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2670e79e10be13d6955a55ff9cd3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d112638990515d832d28e6f54108651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b726301ab44767665892812175d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47573d38cc4e384c0904e45c6d6bc91e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78a5f696a892fbaf6d337fdf14a8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182041606a129a2efc9ef7be03b365655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7eff53f30a320134cce7d140aa28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babbe23a94824d5d227d145b3c76f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b7c702faf0bab7d47a111ebcf0a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199287d806cd0430c2ab16066634dc3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d481658ba67f3f5deb8f047c7af431d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e494cb4d9be43b0b6a22c69e2b76ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3bd5361336048da1c520143123ece662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e438edf70a5f71af05eada086009b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903698a1728223eb77d98b7477ff1f34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcfb9301d1805d67a597dc78a875ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62cd57a30c88acb871c574e318ae3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8398c3125546037594451ac3307b27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dfc59e0423ec944d3a9a9fd00e426668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f3e47459c91829a965eb508a9c5ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43659818cc4362c08b643aa4f3a9553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567ce15913faaa3837edda1faac7e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f024f0bc9b4e588a92e65623ab1ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0de0da334877736fc97a2747f82c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7dd9ba4e710296f5adb99461abeb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c1db212be9d3be87df3f428b31504675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884d6d08d870362e5c8bee166f6fc19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbbcff6a931f48c0e34e2515e46aae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581fc7fa70af571f9c0e824a5c35de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f86fb8e0167669603f47393be6d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683c047b01ebb143a30ef43f8b1ec2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce388f8a83527f2134301bade7a8a06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf15223d50c90c780719c29235384682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078297f5b08cb636c1d50e51d4b051683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1675ace3df408b1f224a003870b8c3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bccf07c34e1e59bfab7a3866cb970685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecee097d93ae800789435e9443ea23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd4c37ae9b46eb206a16020e989d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3ee5682ed0b454c03304093ceec41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea096c6debc1f063c4647041d0198d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619d02e5e6dfda2b4d221fd6b4e80d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70fd419ba0c729502273c583ed3ad4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f9021c0568af798bdcc790a8c857692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b8a7daef5182e685b305dbda757d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315775d1ab61ab9dbf7b883443f15dee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528d4494fc071db25ed93f21ca3d41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712a6a55d9a1270f9500cbbc7cfc3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c476a57e4beb9df1b2acc98377e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb3aa5c5e1a868d5cda9db92e550d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4afa48fa3e594ec2cc11768dedb21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f4e9f4f2c56e8a991501484aea4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e33d728232e3fb69694aa5775a543701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352853d1d8ba93429a58f907e147d932702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7374a90b341f6efda7b51b11a7e0b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801f1e562573622528e414489b9ebc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d05edda5b01323eb7d5c5a0db1ed8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b602bd97cc01eede27cb10015a55d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27aa9bf42e5aeeef44858a180b7ca0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a3b9d18a3b437e873c4f5bc5afcf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e962bdf12c430c29333b47a6c79620709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a07e9dbe1cba7f498fe8e16bf2b550710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8d994ec5a00ab9d5b2fdaab5deca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2bede25f00e972149257972b0f71f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc735582252b32f4480aa8b714fed2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0faf6fcb9fdc3fbbe247dc58df54d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451141a5703cad5062eedb5b7ab123715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c0c5764aed5506edd65dcbd8d91b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16976893e8225485c641438d59b263717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f550b3763a2f12e1d513864b33beb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76424ce6738e1f6eaa71cc4a8eb55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5d1255998ee407c69052b5a305058720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6691898b3f1bd6ada66eaf55397892721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675c5abdef108eda9a601ce7576798722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d68d5c23715e721c69b832e7767d4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce4cff047b0afee6193096dd9e78f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba623e5357d213618fe7020c0b9cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daed602dfdc4c6b22e3950e9fec590726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab5b1b0e2d01582d9f807f9edd3f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10a42d58d20278a340ccc5a84b9090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b703a748d43819a18e0fa5c6f553fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db864d55aef1d047800c5bf82608436c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba109e55c720e72986c7139135bcba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fb098a52496b50090f4fa22cccd25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128babb675002984d6b70f8868cd3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd16d8677c32575b1f5a1bac42d9e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52961a58e41406f95ee9220dd7c170735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e49eca5d26de7ba975d469e7a08c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2275473a68557d0c8aab3c992a72c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d52de7e6f1e8d0448adb48600fae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f325c9df623a2b99c553e73bc74b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16d879db3db239ba1c8e09e9b96db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219c0280b46608e905ea534f6878ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd9399fbfbf75a788ecb0c6a3c44c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130562324e71072393ba23f0ad4dfe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435abe16ec7cac5d2e10adee432e958a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff91b354dfa557b46ee8dc9221c12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f266127bbad73164f52090032f302c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f7dde7427fbab5360ce3f84a381b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a4bfcd2f3c0bb6eee12755d41c596748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d2f027be13c8b1ead2be75d6cdf39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326981d5346a48472744e6ec69112f28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccea21caf87a0a97354d28f37fcda6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50121eaa11ca4b70182ddda8f88fa539752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84db48293d1ab417b85c1f39893ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372450246d080d80b0a51318f461b31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a709ab8c4c5e108f125afb11eeb377d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84312ff84f8bf85d5ecaddaf2963d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3028383b1d574d31febac147aa5461757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01bfde05521ebac2267a89f9ec8c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4a3dee6ad679c87707677900b24e5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361d28a1451885ce38ab7f6b5fbe68e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47896873906417b6d4efe23053df5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb391c36f8135dd6918a0a77ff08aa0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ff53f635942249b81e3517c3b754763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9dbc905c3d203748f13dc69cd31c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28b99c776f36554ceb1f32d164a551765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b47c39d1111cf71de19682c375fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842aa7c9248de62057a46db6de85e86767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>