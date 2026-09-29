--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed795e736e33cf133d98ec4e36ef11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe104037a6d16a106a64b72e127682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015844090509790993d703609384e39e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686fc574c7088e689b96e4843d350e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb2b889cbeca114f94a38ca62ee92e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca2f25dc6fdb4a53db9fa6483762756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b67956e111eafd73476e1536b6a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c2a55c25074da0e0d11cb55bff7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016faa4a00ddf12fcccfb4a5c68a22be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb45369e0bc51f819e8aa53b21f2c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e15d56c1bd7ca1f0ef43c2034a8f8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1b745cbaca6cad2627186da609b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aca5c1639a031de115def28e4b002113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57f87cc308f2fbb211a6e2a90fd27d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89a696f468765bc049ca0fa2f7e75c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e46b73b5c2a4b90668f829ee7d0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6a88f6039264791d604978d3ab1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33061b5183741e8b5a6b54c9a3f2a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379097705ac7833edf9349848319a7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071275fb20b7b8f3daaa7ea70eb61d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f1569ea6ad9ca78173e60def7f91d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f218c5bc88369f2b53cfce2de8fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bd7d588d4e32928ff3b147eafe07923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc40d6d5dffc980e2545bce88925c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31085f195f8566c3132353f6c1893b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686279d8085778273884a6f999564d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229061aded50edf00596c2becfb5f63c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79674db691d9040acadfd968d89d6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba56493cd075d1b3058a4c866e3c0a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823af50bf18c62b2eb123b11891109e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450420674286ac906258d5158e175b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72fab9a45bc46ad682686813b674532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086cf805ad9689b74f289a424a4d51133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91dc2673398fdbdac27cab47aa7d1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef08281c00641dafc5facf7041c95935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f4bee52049479761c7f44c881d42636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71aa5609623602714d576f52be491137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7d9ca4f8f33a263af94963dfd60938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4813d1bd7c85f4b91afc50f13be156639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5059b9998d55ace7f6f72892201df640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdc1b7d563be2c31980857a831035041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db4dda74c3df53449795bf5787997142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe5a2640f8a500d3d5834bd581732043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb5b3ca2bd2488790021c3a94be44344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8d86ed228ab56ee792efea705816545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f17e8ddb1e41f8261405c3938425346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c945b1a95f1abb72be0da882a4af8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245d9e981253d8b9a353abdf25f85548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c0874ff8b741e48d3326722309d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253566548c7d9861729cbe040fbfc2bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e895ce89e8395eb6edcc8e79f88751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d048a961ca56eff0baf57d2d399ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17623beb58000af8f70e5db46e9dc5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71913ced5977f7ea1f37c5d76f10425054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703a2de836d38901cf2f38d4c2ca4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cda1cb569ed669c6bf0bc77ab4fb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b159b029090f11b693c60b8d24b6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc66b139b763480e0bec53ffecf61658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a82dee181978152a4733ef4233dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a03cd61e45894d77fe153aecf9f4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af616b95cc4cc311bee074dbe3185161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7b918ff1adccaba29a0f7f310402062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beac0af0f65641177507c73c3018a3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6c2b696504befdf85a1d398b57d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de7945e5994f685f9361261823fd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8534e7fd7f1066144393dc48bf88d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84bc27f58e19c60ffeb57842cfc4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65dc5021c296a53a421c2e5568c8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f745742171af734d0734a46e9b53969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909c16fccd1a4317157e1b94ffacbbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008bbf349059e093ac48d20e4d3542b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b52578061cbaea26f0efd8214ce8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475772f9c39fa63e2bc3e4bc6f57817973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed061b179c8dc332c526666d1aac29674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a5db76efef78b096531671bbd30d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af623d1d81763b1a11a090305fce6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f48c044b8f8b406d381e0fff10881077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439751e6d52f0bb6c787207fa06bf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bece2d3a7654508d1e2eff9324ed079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fe2a84fb48f9bb4cfb78590f800d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571d643081e5ab4295f360750603f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e924138133d9d50e12193f04832182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e475690d74a68d229e7734070930dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f4bb09337ceaf2b0d798cee3ac7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def00e9935f13c9bde6cedfce73aed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ad7dedbfbfaf28a6a311cca87bbfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d265912fe4d920a02bb9694287e71d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa669488f6927ac0ff88cb000cd137688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682ce562fb5f0c3ba605dd9669077989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c3c9cded33184de5ca500cb1ccd4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996521ef2568bb7da5f4976c3881b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe46e78f25ce9e56df35b39616afc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f64285af8af6d6474f3268aa475193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098a5f2c69047a8e875fcb0bf65f19a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0b30a569eef8d4b45e1af81dc13595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515be0e93e69a7dbfa68dc13350a82396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090439906707bc3dcd64bde047db1e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa24511e574f3bb2259bc00c3f38398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d77c87f5618369cb587884599cd5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a3b0f67e58a287173ea6dedf12ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786efbd684e01b89bfd90de7e2e6c67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc044fa344d7decb87893fc449a00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a7a00b195984f9bc13faa6defbd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26ab365a59707b2749afedb87e7af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a0e504d90af39555dc82000b4cc1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c02b3a742e340f92a4a09847618169106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff19b3b131447c8ab0c2a972f57ff52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ba90a57eede0c37040239238253a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2504c8ff23fc6570515146cd002c25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e69d701342522aca72f762a467a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dbdc91bc0f4b5e4af594678e28464111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a61c8954a7f534afadba5d38dc70c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411da45a8ab121c0a58487a0e1adb28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef198610a3d8e80b9ae091b782f39143114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a19eaa95757aad73edcdc18441031115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740daaa22886382f7bbf1ce82d9ec11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf2d5f3188e6bbefb12f73337bcfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c7cccb2021ad8c9a5353a71839af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296648bfb567b05ee7ba2a5ab35cb0e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f55d1a8b1153ca65253018b56d965120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa84752ff95e25a7e52e40765c98d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5a0dc59e783360cb583173e6a0d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d1341fe02d495acbe5b1e375e1a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091e56261d108ceafa0625eab1d4dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7a65c35086e2bb6caa3d4056a62f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d17c243dfe88e966a1182ced491f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8262603bc9ddf76a6398e85b121ef11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1534ed34b1fabff858eb6ee54c19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a9f0f12e236092f7769e91e951dba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8b17288f03f449f81dd868af97236130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c3a147ecb353726f4ee028512801b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023f32aa657c7ba4a5c120b7582c69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff166c36ece1f79c272ea091e0eb7d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767486cfc13f329d974810c0d8f2c219134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a869936c4446cfd7325fbc8925d6f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820c3f52dd8331f7be4aa231b21a8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543eba55f97d7d3817f0b782508559137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d9f6f5423d95efa0fea03cf05aa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae19f0156a796d7d4830c90225c331139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683669e070e7c3265ea0b7b42551b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ba937776ee37dfbeae80af5339e9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faabceb6f0d4539c49b2e2497ffc805142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101bb5a49f5147114dc2dd9f0ca27c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe2ac3f8d21bbaccd220a872e934fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d9c60629670db4bd2e6a604fa3ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb7a2799cc45bfa94474fb3f9ead1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807e17912422ecf1e0653774d9e50b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2a4fd19c0ea0b4dc511f85c34c34c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30fa4803de556a92ae78742580e35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb239a2052ceb7ef42fb3388a44fd28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e367d0a5d2e760aba7f7937ce8c602f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b2050cdd4c39f74c463fb25066431152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c40dc65effa38c90d58f1ad0d8bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cfd430ee86ed2d9c4ca81fa43123b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b323280661464ab2c636af3c5f7e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342a6f960d31378ba08ecb8de54e110156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a331c628ff52db8d577c08568a4db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef86041991240ae60395b586f05638158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66841a3b1dafe4850b3dd322f3763c6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9940a0f34da521947f5eddc6755b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8209a6e0ac39597db4c00cfb5a445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2492ee0f6362d375f333956757de32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98f90f55a2ac9d31ba49a4b7c19fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782db6f707f90c13f63e7fcc37e925b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f527b1538ba041aa4911affffcdf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c505a4e683faf9b60bd1e909c709166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041504c69a9c6e90d52c46d1ddd3bb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee36cc59c8ce5ca48ef570ed65b741168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e4bad87e6a942e8a684926642f1e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17696fb65059f2a169afa07777d6bdd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc0601452893f8df1158ce3e9d8235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0160e51b5792b13e70d5ae89f150e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be6306fe8e2d3d0ea8189f669942b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7655af40ccceac20e31b6640f5cd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d8b5fe62427d6ee4a8c1b5c11c4ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f3a97fcaffcb3ea29b243e46edb8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a318d5d68ce1c5f1f570d6b360a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774b0ea1b4ac896d751f54750c1d83a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae010f2fc9491e881e0ed28af2bfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fd7f25dbd0cf260bc6c5a2e801521180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f492c601b71690b0340400166184181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591174af3e9ffa5d37faf21512251c98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46a2a980f8958c39837923b0574367183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed5ecf119466d704e640da535a5ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6584a5fb9a494d52a247e572552eb86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0cd857e233e463bb06e67ddf3e27d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938371542008cedea01bd49478bc358f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff14dd452934028c32ba6117acb2ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ed01eedfdd504e7ce83e17c0fe875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af70d2dd52ac2044ae076aa22953b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f28242346113829af7aec1567ca1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c402bd6dc25602a2375deffa3f70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969e8bc2e9ccaab95b85e38c08ca3a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d59c89ec656c6dd705be9183b735e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f64d20ad527e47f1d5ec0021a1be33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07c990e23b464e0bb59ce3b6ef7d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf340abba9d7dd9451454672ca1797ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d5d8bafb477649436dd2fe4a4a0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b4ea7c8ec59cd62476bba13e7d065199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbc45b3c24d078b6ee027dbc72cb05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c612de25feab35c938c9799160abec8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a149d194d8ac783577d80de7867de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11e88e2e7ca2e51c02074975c0501b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640adc2e2ae7a41b71ec039663b3a2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a650a07119ae593d5a552d1875dd13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4d72929bbf638bd824949eaa8852e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc496cf356f5ecf15fa204d8d0db43dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da1bfdfe57a089f0ee128fe5b32a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ddca93aec6a70df280abf4b1af73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f0f98fb1555aa5795614b668682a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcdec1396427c25ecc313dfdf12d6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558368aaf3c689cf234c8b11295962212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a961e4061792783ae0235016f7d0ede213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e500d209f188953da8cdf95af4755214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cae67a5d27dd02b69b9002cc6b281215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c541c2ac0161ee01d66f32e39f78e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ee543fc565d77ed76d6d52472a08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf555263d209cbfa91d1f68de0e19c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d732f116fd16ddf00be86e46b2100219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58354eb62cc9a9f9941ba343f812ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f8578396c2f09e062c88e44416db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b8524696ca8853038ea075e9cf0e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac20014566ea50f3a5c10ded7aaab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2ef6381cd9512355094f2731463e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e46d8912c97bda86549ff78f40c8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04897f3c7b296ff75bb9046afe91b894226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e146231bd574eaf7e8db70d99e487227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1b1c7f30e7e30047f62ccfe77305228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f92b7f84e5c857c38b70a5060095229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8aad441270fcb15caaf5956a0ac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8715819ae8ca1cea77e54e2b0cc45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79256fc1d80594a5ce45eec0cfc25aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83868f10e8bd2e02f5788833790db9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e2b875517a060cc213acade1de02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bebc426100ad7f2f61efb6e3b388235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d0cc674635a6f11abf974f79a29b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e20aca34de8148c2e42a635bcdeae0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac57fbb1ed8074cf44b7b9a09bf38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8179d3ecdf6918198db991db615816239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf83895b72736574d1ec38405687d17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655c2c0ab8a1fc788b8350982ee230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187674f6820aa546ca9a7d5399e95d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e46f50fc6ede570b13a6b32c439cf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6c53595b35983280005d7f92c946244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17212061ce3607e125b6278563e19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880846f30cfc944b46757f6f0a9329a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d1a2c9cc391c5c6e1760a496a0e90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9823ec78095cc258c8d94d80e67f802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ca9a6185b9719b621a672a42d646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aae65d83a2e2cbbc0b1e1ab28b038250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d609c75798a9022f8b2cb41f44e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134768d69ddcd7abc72c94a6b90e5574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b398dffee061d17a032e194ea27b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43c05bd5ba8429d3d3ebc90e211b7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49f121f0583e96b69a6899cfa21af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21a766dab525fc735394a60eb958c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99243e4ea14ea8b46447bc5bbd9cfb6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415fc485f752906855031acbb2e658258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb743e30bc2cc29dfca8d097235b984259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca8845eb11ec5b54765305c80b5aa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6451cf50208f1a5d9f12a7c0930b5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965cad6fe43d8e5955bc2328fc3e905262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65fbf88da3f446df1578ac2f0ec595263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99786c2c49f7996ec300cebe344163264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97dccb9c2120ea3129494636c103d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e9ce141965550b4fc0d6cc99261e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf4ef8175b54bae86eb004a5d36ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee069b473ceee3669e755b8a925ffad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031d73ff0e438bfa969515f5ebac13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb972dfd6137b1e73143e617bf83f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648cd3e20087f5dc54515dbfcbd4c4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea54905eb37b5108f9b6c80b601c8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301dfc0c92905b1875b070df68a3daf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4bc47635722c34054aa670d71f6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3108805cfeac49f83512fb73ca02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef6526e2fef0a550eee473c80130a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaca478e3040b05cee1b2c97be3665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9952187f84743517aa5de19ba98ede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a9c512904560e7782d197e889851279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c353db687b2f36da374316df5e7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f85546442e124d3ba7612990c3e0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d34681965e74de90bf7582a18d60fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf98ac68da622b222fe47dee610d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb53795805cf3e6bb27fd12f15f89d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727d0a7fed81cab9fa3f61d4f8a5a0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de6c3de855a4c59148461d69e8d7f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935142029525b697fb1c43f28519a07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766bdd08c23bd8047c93606153e8c48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cfcebdd53752038c07f24688e4b49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c3207fa8f6161faae0f04aef6dd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d61043c36f23ea5c57bde54b245c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b69b05db4214df038183fb25e639292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47262e87f8e323357d4acf50c5a8d12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a74b2e917984fc2c925b15004b045294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281f2c436cde515cc5a9b4483b48abd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e35b34342a690cddcfe6a837da846296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc89470469449e6e874b820e28e59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ad32646691cc68e2b347a6596442d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcabc926ef0589d64803148fa7d1a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73210f4d9a8c94155fd571d1178b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfafde2049228e77416bf6ccb2f030301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c244d834cdd2ac5b86904b63f847302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8235c78bcf1f9f5815b7044a14c5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab03518e498f78746321ba1511e380304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32807f562744ed66c6f334164110982d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfa6582fb77986bdbc04ac3ce189a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e44f02335001f169ce9798b26cb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71960e076137ef38dbac17072bd690ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18747dfef1c4fba67fc3171c3fe242309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39aaa7ba0b2a658161b7d02b6e3ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d6a179e200df31486b64595d9869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64a6c27f00c6ffdde7ed9339f67ef9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba8f38d5bf29a014332ee7cb086d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2229280e20ff5467e3c28813bc3843314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73814e7cde01b6fac76adc6cc620ff1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0f250a444b12c6da93966abab53d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d4ef64beb70f95657bde746d0a63c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa88dc228819cb4c71b6cb933ecf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511b5e0a2f8e19fe5e9de160265282319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096134b1eec8f7e6bde250d368fadae1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0d7127f8356e94dcca3ddc82284b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468990d4e4199388f731ac9083a28f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630823bdd6fcad5d05793665fc7048323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07543504f258d8060552641958e168c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42f7e8516deca87f9bbc633840d6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc60c054b85fd1e2cacb1b7be8f15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01bf5ed2a756c97da69961d067a26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a5326d08d06617cf79fb07e3753b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee661c6bc9f9e305565db1b6b7e47703329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e305c6d5a40d9498e8b7271a2e5fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c25775df05afddd1627b1e85423c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2777acf99468950bd6d84e9d41ea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216bce13bb889911f947341735fa4e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635c7c6d2cf972ddfbb1b2601c7bd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4a5a41a72a419dd445066532b1a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e906473f2b9dc1faac612961d7cb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99753c2541711d75d440f3b1a117dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e2371ebdf05370a7e124f4d0e6793338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ff8a670ced7c13528a5b4c648e7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888ee0d0380121fef9069098b96355b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef3c4b14149f02640c3f3f5871b286341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38290575ce06aad2925b391cf616b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445119880e5ba270c9b9cba0f48ce09e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364539dbcbb9c477f5b2c6901bb2753344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d4752f16b94f88005a8a168ea1c06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7182195c89fb9f42a1cd939038cc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a29fbacb6c3e01703e4e8c38c5515347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd8454d48846473992420a774ef1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4fee2f4d9fdd3c0657df7b58a618349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d21a0ad6b48f251563e51f28ebd24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b479791b3ece0b782ff22a220bd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d33177922387a8154d6542ba9f8ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5924c5b9d157ff19a0189599692d02a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83b2bddfc53469d6aaf11f03e8ff3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeaf2bb2b00182fda8700084820595355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd421c18d985a7b8cc318298ee75089356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e9196c9f487650496a9f129a8321357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a73467e93d98048e80fb0330263df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1425f9506f86a300c45373d517ec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563ee3acd82f7d93123d7795fa4320e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f6419792ad24887cb04c561f6400361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c76f110cbeda576dd9e1b3c24e51ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ddde1ee5a4df073edbdf299253b39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095796531c22bdd8061da1c53f9c58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ede7cc9820de69d57427073d27224365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb367067ba96ae6e1aa923a6daae8c03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c85da774aff56bef868c96c797580367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d57bf55dbaaad5db452efdb6f9f12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3479ebe6c62368872e228943c1e69e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33560bb8b701ee997dc57b8c00d76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce4b16563955c7aaf72a43fedd5bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67821584f879033bce55cb63ccc193f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e753b3c30c53a1e0d3f9cfca4557373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf248aec91f2ac215562c7ec7755df8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe20aa693d58023e7c55bc8970b76e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67285368762c985d62e43d522435b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cab42c631726c0afe8bad7b932bbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b54181af48c15f7146468b00d2a59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808d91714a86c4e3f2777edf469674379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e4dd009e1431ec82e19a9b4ac1dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e855dd6482a886553d3bf5988031381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f29f07977f161c390524195f3717382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17160d28063bf77c7bcc25b18fe56d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46dcbb01f7dd91bd1a06560b4d5eb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda153e684b9009f5f9ead170d91e377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb453689ef47f5675a2b5f959a7d1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe55365ba93861ede64373e24322f1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfc3e48ce9d361987a35e7af5ee5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b4bb871487e978764ef1ad170ff92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b91e1f1ccadead07653d7b228c8a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84e977054aba285aeb49e9ae6d635391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09284a4603dfd207b9037f1ce6c31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac41e32d84587f7acd83eb8470d13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd74b735b5bca910f44ebab91023cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ace49b6d7d03ba39a2df0ef61c58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2b46480a616883832dcadf06afbb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b616dcbb8cf2943dc8d1faa9559474397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c455bcc1ea212c1de283de5de6830a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149922e63c1bd5c738e128d54074ccb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd9746b908b047b4496d40c84db6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee06c0a3a7bb6cfa011112705d087401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30427dce3e648d0153a88f59694560cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349d24d62e27c274a550becc37f314d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328e2cc68a1be4bbe49a179f429215404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a97d4d29f56844ea9e9ab1d5e1b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66729c130817ce8614e2e831c12f34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a08b9df96bd8151de3d6d6bbef68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42543ca953c05174c0d90eb48a0db212408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d940ebf16e7730ab0ef3d4d965d209409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f12eed37df56954721ece6328a14a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3afc109e51a2d2c4c0ed48f6ac600411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b70755241ca07c20206d00bd289a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a30f02e605bfcb004cab7b47e6f144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ceee17162bc0b013cce65b0e79f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfaff8895f81991d09173fc1e02208415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acccb4d350fc7d86314dbc2bae8794c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a311a3bb8c428af53d352f8deb19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040b654ba888543c16ef1fb3ddb797418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1e9913a98c8b57780fa6b6aadf387419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3997badc7f045440a21e1e6b015bfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5d5b0ea0b4acb180e4a70f75f4f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b8d37336fe5e5c510d0a70393a366422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027decef08723f4429beff60afee140b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c4b6e5f64c4fb0b14c9fbca982a52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c9958c5a362beafbde9b911d284e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8193c2e63782120c936a729121a8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d2841f91500b9ee06fa6bc82e239427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0560c4b18a9c59912709284f1788c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d398fcc2fa93d0bad8204a9982b8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aae9ff744e6fe42601157e55b64c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3cff746f9ba5e94102a78e772b7f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cfd0e35427edd34e2ef84a27da320432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a007b30f882626c9a5fd1ced5eb7238433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5c64c29ddcdbaba9ff5f69c23efe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f75524378d0ad1bbca38e8f4f3560435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138b72fe028ada21b6f1a3cc7c8ed3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90437fcb92e9ae2e713d62c1ac95ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271d8855b911268417eb7e1f02d49f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14bf5b388f33d5ca640a81797e0f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869ffb43663e5233eb7cb69f054c5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486cabee9bff04fd545badd8a8150d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d9c7e0fe447d602c1d4c52d3f29a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2991313fdbca00bcc9441b8cb844443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804b0ac8ebf38b0d28fc2a97f1453d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22876e80f762a135bdd3269b0c1b4533445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6727c47bdff7f45b52c53b6dc7a5b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9600f9e599d5077bd2e75cede104576447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511763f39dde0787b90a6aeef603c74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1600f2ae2c5e0c5f450715c70af584449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e764dc4bf7f81527ab4d15cf5366c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba168b61e77f3d39f873af7df24ed23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c79b7217b20924358d18ff45113ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc56c0382a51a3fb497aeb064a9b20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e127e511569f342f03c028e4afde70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd086def7280f691337cbc5f3db26b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61aa4a0cca46b9a143a7cf4eca2de2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d702ddc9a9691468ad5ddfee8cdf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88f9f65bde1e6679f94fbbbb07ff2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf656c59a579f85370262bea0a393459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb677826a1b72c992ff885f0d77e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f027e65dab154a5b2ac37a8149a6008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2542d59d1578d6c4763ec9ab04d2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fd20c28c81113baa96ecac678e6e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5528848cb563321bdeb8c9c6b4d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3646e28d3bcb9d782fff24da27625465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628561edbc171b2700e41ad0eae3f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca72739999565a3051bb2fbb52dbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c261e926023fe09b98b2b02d087d37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045003049f812a1187ba1fa418b67f64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d32c51e093e54a0ea4bf04313322e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdd0f8265d31d2615f7a54b9ce0ab1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47029fcd2438f857224f5977c08b0277472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319875f300062fba69ae5fffdd47e47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bfc5f36268006e3b21fd6e4361281474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369be3c74626184031029fbf9017f62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d53dcd45f0c47d97c1e5e09177221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0511571ef71a9efe5b04df53dc588d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e64de25b336be42c86a5d35ac153478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf80c8cc933bbb656c925662dd8b31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4d4cf3a358e0bdae4161a7d8b6b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e5fae96272927d0b49158d22223fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920221f2d99dad535a3fd7803eb787482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee11b6e5341b9c335e1c0f85f77a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11d37be544c6e4be550d5ab62ac1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533832faab356f451a86d601ccbe4d1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3af611f16409e5f97d872411d7bbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c1083f6e8c342b943f6e5a3633a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cec5f46d86630e723b8a915df7788488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf85a1b95b73c449e4712ddde9cab0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db2547ffbd32bc2c15959671586ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698452b21d1bfbacd2eac7ba2df757e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf580980cd548f918129d004f63ad3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb1ba7de45129d13ebbcbe7a5046f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29b8e531ba8401189367c15145f9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cda94dd8e39bf5fa799444fbb1b1e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1350b5ec6e0edcc9b9808c96e57900a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6dc2ce773f88c3be3778c5af85f27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaf43c041420688a02125bda7b9401498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6786608a21a0bdceaeaa7b98a751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58c7c2a2ad1e9fca7e91169281a9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4e79eeba360b0c74ad7fc6070a35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a13e73d98be47c7b2b5cfdb0ed2ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a47e22296d2b922f9c92809c1aa215503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27f041aead4492008b583781cd9454504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63338595ce697541390c709b237202505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b5e98d8b6117d153fd7872ba1a948506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485b53928b4e4360719f5f1bdd09b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98202bbba0b9a8024adbffd37c2f3764508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da0253b9581e1581e0204ba38556a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c227f37aac75eb196fe35ba6b727f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c596e02730ea80126a8a71a4a9e7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b244ab647d005ada3f6331f8a3a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2c9dd2302f59931b1a250617af12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97dc3f12b5ff8e1e205cfa70dfee3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a4d89cadfbd740ea882f110079523515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601962d354dd50a578db7d9bfa4eecb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330c8d0d92bd36deb0ddd0d331ba94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839916f88d9e0580d9091325534b72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f98fe3e37391e79bcc8b9a6fe6c48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6306e77b7103fff3e10807f7acf3e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b128c5f0f1e29f9350e1101cbc27f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e6865f6998f0c52c77b4365a508f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b699fa61b6e9857296f547b70b19703523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a956e78f1d81283650e77edf72d4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c551cd63bb3f7f51325dd2eb65c43d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160fccf5b82221ef004b0d0d61c3d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944c1cd8bfcd1f25c801ae070cf3d37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d4bd3e041c89a2e7b1b7b4df6ccf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31ae5ca167ff9f624196d48fd839a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25448c16d46c4afade331275b61e799530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372bd340a56be677cd85557d337186531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1212355a956f7330e64396b7bb5ba4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125afbfa5e5f28166adf1ab5ea25e907533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9cc4798dbebe57eafb9376622acac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d1c73e484e35b2b150a4ca5e0dd7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a59ba9a73d24391ea218c2947faaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1478daa18c512327d057859f2285537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91597ae7ff4b9ab90555195d5d622538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a0a19ac233804f83e7d4d9688fd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c56fa662ecebddd1db10beadd9de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c56d6c315420e8e4deddd3315734e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c01082d967b52441ab7207813c0a54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05fb6930510e490da981dc2f6ab42b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201bea7125c88f8ca5470b270766dc0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ce095cadb77ce18551507663357a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec49ff0fcffb50686dd30193ddc1bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3cd520ad05af2658d149c388c89eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fe8a10e027202c3d371cbd0872f15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d8f1b3a72cdb55a52ced367648a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0873a0b8ddc4fbf5bb9e32c875d630550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce08e9d61ae96ce3fd424075d5665e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab003302b55e51cf62a212359a35926552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc652870aed2e22e471965b48e564a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237684998d278c371496bd2d68e9f34e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cef3ab1f6fd89875eeb832321114d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcb75f4947fba8e840ab607db59ccf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419df9d4a0b2b2f9493fdd95365c9d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a83c61bd48a3bb706773ad393be2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87a405f1f2aa7505ee07fa206c6a80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a8b9278deea88b0a1047e8612b92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2db6fc116380d2c2ec98058e6728561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8272fc800fb47537720ff1112349c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed369c4feb082dde62cf79f0cabb8c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633da38c5b0b0ad122b85aa27d2f9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd21aa2aee060e59a2ef1b0097b59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968df950f26c3f0f0fbec568578f512a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd2b7ec16c873da3c26288c451caf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0735a29c84bf4a2f06c2813b5b9812568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a432c9308fbab74b877ae9b125b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8e4323a09378609330542cd5b9b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2268dbd2d52b928a18866c7071f00b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816bc0714f691185e6871c6818907f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfe051a42b3ff970d8f001c67d8ae7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4bdacb8784dcd29917f6b7ddedde4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc419e3edcfceeca397d58ac43f75a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f288a79b6b1f2f3eb33417112dde3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203d4a1212f30340ced902615053ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d081fc6cb9a635de1c07db286ebdea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d215679485874c6ef82256583717579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808eb4d6c787314bde7dffcb18fdfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582290980c02d9379736ef17dd0dff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d765d0567926232669d80813c457588582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf7af40b6904fab29222cfeb75aa9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad44ef9a74a385c87c7018f0d69e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db93f071ca11627ad51747e66be680585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5e5c54bc18a7f48ca4bf694a76fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e186e0c60f145bcd3da6e69543f25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba245fe4c7de9e162195c4665b7d6ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673d889a7f52be2bca9f189911e17d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4251e6328ff24750d3c01f1d1016590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c65aeb27b8c96e5a5d95471fb82f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095216d0f018f3ef46e9d9d45dbd290a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5214adf47fa9b0cb31a8bfccc50037593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5ba2c56a93d5c92119db9e7c83b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b63c908defe9137cf65bb08f1b38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0710f30173843fbf41e8dfdf6440d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02e155ecb512f112fb3dfbde60c5a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a6c87b7bb4dd3f983a924d72b90c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21bf03a72ce926b6a7e5f5ea22b858599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60f4754aa6e88b622777c525a1bcd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f9d66881f602314ed2027f797a72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc505d4c6a942f63f06824115e4c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438ac23959c4e3dd8398ae3bdd5e234603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35edf003cddc7775c1572424c1f419b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffe3877e424fb21956a1f44d5e108605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6981994e4eef31694d9dfc94df604606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56d755bc5e4e8902f5b56130605c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ea66c2155400a71176ebe32e2afe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdeb7ce7f7743962d8d58eefefb060609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d535af2128c7c5964aa4cf01ab32e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a7615802b10f2df746fd90fd1806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7958271c35ed6e18aeb8bf72351ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742d5a62422199b4267135c7f7f99bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1b07068d2bbdf7b775d77fdcf496614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca969ea06f96fa14de2b5b96b63ff144615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1577127a247916fe1a6400512497616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de33d6725c99c7e1dd1374139d616a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491c2e6a069f14720f3605c13c8982f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9072ae58cbaba9fcf81f11f4ce34a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0d070d43c5ccb217cdb7cb3668da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b81be135946ec09312ac7a7b85ce2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612543011cd75e529dd6085caf3ba53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aa4811dbc9b14c1b6e17f5ad97916623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe9ddb59ccddcea17ed33f60959a49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f19ee2a0d5b83dcd11d5228bbdd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fd75e74c981aa423175c852fec9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061bedd99284efc44970bb0387c390b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73afbd5a08bd443d0ae061663aefbd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d75da5674fa3269a363330b5057a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb48cd14bbac8e03326886ae59f20b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6042e4429b7df67dfc86c79bdd1a644631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f272f71830509257b6527a7b8e40b24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c1ba0afbf89156e727508e7454b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d599f03b640d36fd733676578fb32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec98958245988b12aaa3452c8b2d45b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a471b3fe82449473767743117c4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb540eda87ebac52dda98d4b1ea3d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f049efc52bf3f92c29eee08e77133638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b1ba77220d2d2c26c218069366764639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046356ca4e545839e452fe970151ee94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf674bea3416d7137312823fbf129c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635eaba15b4af6227a435e0559418e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41963fd1aedf80745b9446c0da311f08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3342249a527f4759f53037941021031644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb6d626c60484e1e25faf5bc06758645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c811b44d9a630fc85118354f8c4309b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309b73bd8ee0eced2913d3867e30cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333cf9e6f86596921665a00d4b3dc51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535e982d7591ec603f68d0c76da526649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc96ed3e205807f54daae0fc50a8f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224881d68dac4e56bff81186ba4c2b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26bec85173543db5b59dec96397141652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbef07af83a359e670f5c3e1ecfd05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6010e230b09670c23b89baf3565f8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa89734de6f6f922608c524569bb5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791d3d9aeca36a387504379ed0cd15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a580db3add875e9e5486e6d2ca771657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab95df57dbcb9dbb756f1ce4cdf89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a29f6fca5b907a18793c307b1484659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a3274938ba29a9c79450d0b0a1d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2399e75b200bc4447884de4096c3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2034db732acd716d9b000ffca5ea56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f78e13d8d4f4b296e385ec6d3f3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65366a5453701d1aa5b23451df7a68bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fb8ff0aa9e10b941857280b265ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad67f3dfe0d404ef9a6a4278ff5a8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80dd5c9d18daf829d5f4114aed0e6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136812937e96b83c4c07312547ab8fe2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1471cade99123b8b929652a51b32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415294baac47b91705c1c6521052e201670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7eaf45056ff4071448a3ecc42b0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac476b88604723dbdd00a2975e72b8be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf6aeccb117405d2d8a9436458cb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9be567581690d5a954a7196242a691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab66283069e110d8d67beaecdb4aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf3c33394c9d98d06c459b767a5994676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e2efe6a48d74ae812355bdae2ca3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18985041f4c2751b41635499a3830ae4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc0fbc0dedb958f17a290b9cce464679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ffc48db183b90d671d01062544878680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60186e5165d288ad20ebd7d11731dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4f4fc7741a8f04a0523c680414882682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900657f944ac917684234f7b418268e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf5dc669708cbe4a9295527c297c54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e3044cdcc0e329633b4d319390c3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b3ae5a74a7dd851877f633d4a0044686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d2482f6bcb123f5c30ddac03fbff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03028a0775a44de2aca75972b4a8661688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560d29999c53f175eecad74a916878689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034988ef74b340af86437aed10193ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57e8c3f4aa448a785b61ce40f6f645691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea50a9bc10d73b1c1aa99e1a1de8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff163cd932ad045a9edfec068a3c49ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d971d0d712109651cdc04b3716371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173d02d8ac3c84232420ff471cef78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03203a2be6b2ff8971d4ccc2f60365f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985d8333fe9e98c9000fbf88267387697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1125ddd933ba461820d74d2dbd5d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f73d13e5f50cec8ff6c7bbd7841209699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65e8c9a41895eb83dac1477b5c95f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db9f38c08f42bad8b2abad8f62d433701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf517e2ecb5b1ace4bf034a053376702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba09fbdf73ad2757723cc8c51c621e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4106ce5059513085cb73000454e6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa2e9270ef2592ddb33abe3b340a2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac482055a08bda7d8c4b5b2f0dcfb0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f00b3e44d7b28269a6379f1435bca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f4b45b0454f26c3fdbc3dbeacbe1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600579a31ca3fd6500a36ad90abe3f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6becd3aa1a7c4c01862bb7368b1d78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d0223234a64d71b7c330973c25ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a550eb7f6a09c25173c24163c3f34e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f8396fb8d4692793aa1260ed73d41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3aedfa5015515430abbd0abc1451714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fea123d60b6f42769b39d564f1bb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd65d6ce27eeb9cc219553bc53db00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ae37f1a2aba2c6065592739bba3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7794a062063ca646de7b6c291b937718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08123e76b270d54e5375990e9e399efd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a5f6e0d9f6243ed6f685420bfc39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e11cca8326511fccb1d1d8db5c4097721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89291fa4654a64aeb92f7ac6404c5d32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a40842f33def32e740d46477e9215723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f2fbb7ebbb996cf3495517ca442b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb904c8b35c12675eec19558c6ba2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5c1788fcaedb8d328083f4723415726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d56ad75d4310c07a41f7aa4e186c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002eba9a2d3458c5c50c9127321113728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183f2e685803979e5388c701c164802729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922c7883ede93325d5632969ce5c022730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752537c99e1f034a7cec2cce3daff0ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433eb7b87934ed67d0faacaae58901732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8070b814bf427ca87b6dda8e18952733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba13395f3492a28a4f66f8a065653f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268b2a0ae51327c322cb76f85f500f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeb1f8471f8085063aaeef9f858729736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad27201464deee8b1e58bf55e7967c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae976f840b7f74d067da3dadc9ab241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04afab9c9db6b47c077dee786eb8a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661192415e7e5fd34a92af28a55bd5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b8fae34470690f40e64456287c31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7ff7cd41e4ec660b3887e29007cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482335c5f3f014a1aa3b97f60e7a0f6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c098e8cc6d2c1d7670f7351073e4cba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d16ef166d29e17a7d727bcaf1d014745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546577475459f09b4b5f1a0512a9fc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c576e7e34c060899ed61c9a78f32d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1031ae465b6d3b4a39b92f5b34337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc8afff1356c6392c869bca24be60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37930caae597f3c8e8a7b67d4fa36bca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06329e5f5d2efb32997c607da06212751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c935c48b320681eb308c6b373c2723a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec81502b376cc1e70efacde288bdd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8236cbf8cc2bd596116930a2ba332754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58005dc5f05e089b6bbd94b9d1a844755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76dda39f0a60d447251ada711d31a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d28a2258c5c188bbd5a78458231e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483476a48e2e28e2e62e96fa4a68a05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2ae7b70a1039ce92416a88723eb8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfccc38df44deef5729e815572240ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571df4a8a17be5db11d3374de110f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936795a9716f543b26990848a85b7ba8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8b3e64fc0bbb8649151a1983c8922763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c4f7f4da1e55cd883a2b8c5748df0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180463968dd7fa3670d4414b495a91f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0478a752ea65fcbb2cb0166373b8ab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadde2876cd207060c4b8457f4534e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf6f3cfd936440b3fee24ce61b8a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec200162b253992464f8d182e955a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9497b3803a5079b2cf26bc02ecf21770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc7bdfd1eea268e49adc16044defb5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b243d27d640a432e646fe5f65caea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d553c3b0f03d61b2241c71cb19f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15afa8b7da2f0133712c319549d3a73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d66539b5a8e7d4c28f8dca83deaa1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b38eaf669a9a449cb24f6e7887dd1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87196ecb2d849b3f9f9b530edfb7fb89777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f4f32dca2296836f2a3a61b9b05921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f61d78ae67375bdc5a6e48f1e04a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db897a2dd20c97e9f770da9cfcb2d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eca1c79793c1fffd9517c29b83d794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa22b516f577ea99de25c775e7ed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c353ae6fe35adfaca988d3ece249f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4426bc5c199f9ea999c6ddfaa512ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65300bc0e97db3d335658a38ecf7238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d517e4efdc6b94c3794dccf3a959a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037667ec2506252bfd627a114de9f5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba229a632f6931c80722ecbf845fdcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312e531f9f47009662005728f1ada8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed2d34b2f81493bb418534ba9562413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb76a36afdd660058e66f62d3015814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727da1f3e117288cdee7122e69c593c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7440b044004466308eb3eefc4e150c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663223af6c771dc69a00f473813cfed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84bae81485972382357f977125f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad0472907cc6d6c002edbef3ede40219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff016cb01b03e2865d76bb1dd8f12c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa045e28b4182d4f7da1ec5f48ebe9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054ac7854233b491c90eba017ca0e6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60a8e62759bb2e108f202a497f8a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489198fee15b2c156319120ffb875724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbe09bd0befef460d8ddfc826455525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c781b4ba83610edc1bc48458325a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea3a18a92adfef4164323f689e00d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77f18c051232eba2135592dfe1c3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf376df863a06075845e4036f724b9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d835a6252aba84e4d796c37da1862d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b2c39bb58c0eba4f4424d88d7dd5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f8efc2245983ec23364413a0823c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf6469fad5a45e2d6ceefad9ff38633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a84fcb48cce7722ff6adb7ec66eac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a86a6a577b96c138bd31b72f80b10c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330905a5e669a6bbabe95254aedaf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a917ed113e6c1682f920fe770338d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3211681f972f68bb8077b36f4a66338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a56649533e945072ef30a7d1ba4ca139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc85402c32f1611d63a48092935f4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccb674353e3e10624d115992a1f2c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea3411ffe204b4b729f5b71ca1f4ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b067065e0af9aea52a75c9ce2c6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b12093b4efc9c90006c98714b4d6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c77212f35c9b1156321215f243efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f75f6034cd99171381368c6229774046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cea9af990fa78b5e79cc1809d2f36d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87022c5463b1a2b9e26734ff2889048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d37384ce85907e1804ac6af0fd90249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fea6c1f9a828a49adfa8e618c297450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45efc07057058aa0d2f4bc687add8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20133cbbec5e33f5c850da4fcb3e8af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f748728ad0ca1a395579dde89f3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b49611fc977bbcf9ac5a88492b1ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a3814736e6f5cd1ac63f3419f89f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94130992fb4c72b7704c04373159f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8fcd1370c66ca0b9cb58c23a5838457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478b44fb3d6f4823026427b7132eef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a5f8c36e23d39edc5581bf4a6c0c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dda5e2182e142002e096d28cf562960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654dbf0bd43a710c39cc5e819ac68461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69907d84c6bf1810f3339f8cbc6f14762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247d9d259e92f02de7fa0e5fbca95463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b821c8fac66998d5f104d93e4a1f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6129a43c955688d1d9750ce0262ad3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737188b6bd66d3d4c507de4d2ce31c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642e6f7f198430baf49e68a7554c4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c6dfd218aa8f0f54070f4cae589368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f9196636cd8fd48e0d384cd0776169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3301c4a9bb34c708eb994d03756b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75932bac927f6d30ca53b9f340861ab171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20979192164316eef294469496c3e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e9537ef1018a1e063159c3a5c461b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b92a0ef3de4ec44cb4393763e7fd3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff47897969ad03aca40e8c2564ac1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f758a6355742abdbe01022e14d9c65f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0cd31e058c9bc31ecd5ae7c34a70777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254842c17eb3b0e54f7a6f655b3dd8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119783be4a9518096671ea2db13306879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56e5656812acd55db03d19c7872d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27105e13a2adc664a235a6d9e9047a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949819ccf79f7dff6815e7dd0d5e475e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9393d5b2e0ad127068d46336a41783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995a7be24af33fad4e71db4f0afa5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03970de803122cd100e510c303fa79ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf7a0315aecf19443818a05c3300f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d20bd34d75238e11753c27d3a2ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc8a901cfa7f2efdf94640c533fc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e797fa8c5ef78ea23601eba095fb8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba5e41b8da918b8c681e6b6ac2d44590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5f507a134db8b6e88ebdee9f898e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62255fd63da0c11bc5f7d5c2c593245f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ee5f8936e73f08ee14ffd0a12fb9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf670cec0852b2886001972de9c6518994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a538d9c6d7f6673699ca3e8f89aee5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5222d05ef601304c33cff88328e7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90de5761dda8301c75c54368c18f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493e274a3fd5b72896b5a2911e498bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7814806a12be3df6ac86bc553f8cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a0ab57a0e57f14d512f901995f18d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c2bf27b9cef21e8b76573c482d0e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63543111eec69653f3750530dfd8e4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d55ebcfeb7255e20a8719227ff9e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1972bfc2c18a74f92d3b39bf3e2a89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ced2b19ec1e95c201ec423ffd9689105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fddb18c1022bbeb85a36494cf3a7eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436264e3de9a21be2ba39641f382aac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad067541be6bbb1be995b396f331e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8712a1a9058801201252d58e659f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb6ef56a9a13f7b57fbd212d394501110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388f4a80e1f3579681b965960b0001111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c356007a67327dd74b0429284feeb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f308c433fad6ff328a3b200ed2c8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eff64e27db9887a8bec91a8a1abae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f9906146356fb0417833ba325aef9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721986df5f8a57e8471bb41b2f163d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab01122563f521989ef077ef6492cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b51036bb0976b4d0ae5ba9675878118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539e1856f6e93ead342aa9d17bc1c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2ab4d6205425d81288661e80f485120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feaab263e254607d9b45866df2f7be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ce2589580bb1b652b564ac404610122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd0bbd05ac97bcf5a3b6aecca75b50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959438fe391611b027a518db41ad065124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b421fa54c4f6d5f0f5a68b601eb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa1dafa82f0e86d0c896413fd4cd51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3c4e4d92532cbef1147916b32eba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a249f3634230bca41aaf4b993f5e3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e21f2d7e5080dfc9c6e0aa51c1999129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153b17747908d264b3b5073446a8f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135dfe129bb331376e4c421c4d31e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38e1f0714726b5d26ac6ead1c238e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e7d096c049aa8523431585c6e0e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05437692472d847676e35cfb2a688134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2711192049026490d8a54a14d94a5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf69db69bcc2c9d99cb4127c532b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585500142f9ed319a0693427a6e69390137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724029975a2dfd90c2b7f5b17119722138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b5fc84fe06bc1b64023881573c3a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86fa50a9b085458a08ac6e3a5731a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c725d6273de4077fac587e04abe631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8fbe993850eca6517e88b6c2db9f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4333a28ac2c0717c8a4b707051a7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e36b2dded3faa44bc251e85014a12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe72894859a9826e3c4c5b59db296145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58605fc24b694b7c890d8b74ef67677146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f317b3243104a06a022f5d653e49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5bec3748e8be14081e14769c5d4b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd78386986f30eea83f5c22997bcb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b062fa9313abf68efb6ab2215c6fc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877448bf74f3836d33ce61a72ff85ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0318bf63e1fc61546eccaeb17590ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986fb0acfb6790fbbdedd7a4bc67ae4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c890065c0c7b7db66f0e5c32e47c2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797f1c876508f96ac8ad8227477c8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c38bfe72bbe79b9a2bc2ac3a14a0b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6e14f1632528fdbe9ea8ccd68518e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf8f0092ca498fced3c25fcb7f648158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c6dc3e17564537db7264990619d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e0de0546578215061599ed438f1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b960fcb3aeb57af9d10e3af4614e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e8926f264b9828396479d5a7110ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f5d153c98e8e210b9c32edb13bc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b69b180ac3849052a572c46778dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191359895a61a8ab3473a47fbd11a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52def64dbad50a1c1d7b49d461870c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd6116fb81672703e403bba13868f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b541425054330f4f625db9a5d9c1a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db64cd27d9c86990922dbe15cf4c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264a9f5becd272623bf00a92cabc81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec437f6c33cbc693cd850c5a0a0193171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641cc60502efbcb6c1886f70ed073d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531a00023ede309d1709a9a4944e5ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc068b95201d00aba393149d8972a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a505e5207914a2216c3446dc2b34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43328d82b357561e66557d3ebae8e552176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847bde1bdf1280675c9120464febaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da73cf3646d32eff9c5bfaae44a0ade178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead55c8119b8cd5fc2c4c4f62e3392c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58459c6580efc747eb04e50ff6bb8e34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e46085d4d25713424339d1a55ceb34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c880d90910b9b4dce367058de0ab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ce8e65b0af39af7d7a38dbfc38cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d4f6823570093d6703b00fa2d4378184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f021080de390e25d3ec5f73d4031185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258867a7be23142dbabb5a6ea1ad18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b183bdfe0dc02afe7fa49e51e131a1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e849283858716c71394aa68f403d68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604030791ef88b2340c61bdccde2411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e94b9044416cf823afed40e057c0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11675117da78d3598ad7b175a753c33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad5a7a5ff3b8cd2ae4f4c50659b2c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a95e021d222cdc1191ae74c3a021193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a989e64ff82119d694e5db8ff5f7233194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59d56551335bca9f796ad3eb47363195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73a25007e91fa9d7875aeb802b8ccf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554682f1771fd6ed01bfa9132693db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de67ae516056f30300ca79aeaf62c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20313cc44cb84c67e9906a4441e2f21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958baa889bf69d565a480f9ca68937d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e9e0fabcb306daf7d23b3d53ca0fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c729698332aae4b5cc071ab19007202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140a928e1c3483b7c826fd58ae7b23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27948d06dce7dd1e7763c00e035dca08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43fc4be0581b740c672e54acd88689205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53321a8e53b0b05317be4f310695e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fac619a4f2ba02c72308c75f09f9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0438f777a9750605fd59750f36cb4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c869a4149a80977d636202a6c0a66f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2500a153f65f2769b84d10a7a0f127210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42304feb90a3ab7eb2e6e98821273211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d21863885d1e1835ab53d5fb99fce1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e44e8600fdcc668ee0687498129eea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576bd6cd0e7279be663a962574be69b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ee5c5596827afe62d0fe4f7607da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa1b8b11300feb6a2aff146d426e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700392f036c1e9d9511ec353634a6232217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff190d392b3aed5b8510891aee240218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7be348a00d7447c4ccccc23cb55f8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620929c87eba82dd54220ee5fea6340220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ae3f3b2b84a908c2dea8593c3c94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c0873be0fee5212adecdd0b17df1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588afcf3474866de96081e047c014a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a629da8d47317b2f3e20e9a81c64c53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31126c9e473f889fb93cecd6e673f40e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d720d983764dbeed21fffcb58260e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91a702abadd1a514c858d7530d660227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e100c0a1085b438ec7db178db4d4d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21f40b46c42aa2f3df13fbbfe010d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1892878d43c0e74804f4ee09b450e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62748b7bc764c6722db32499a375743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec991f9982bcca76ed3ac6191bac20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f728f741f11e56585e06fe1aefd93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dd545779c21584df383404607a20c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b35cb79c5288dc75df78d3bbe9d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcba3da1fd9ef4439358003017555f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c5f7d6d957f20a0bf1de43708ec0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d998ec0f6963fff74c486e983f3829e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb4e8ad282f6c3491f3e85678e6f97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa0e8777d296a58d96a05f2624a477240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6589f211d72d3ce43a18222e81025241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f10a8ae7520901880e71649fc0ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b98709edd2887c4930d126f83663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6fa0d6c7d501dee55f624c851c74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6604cc589885db4c577c186f4563245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a08cbcbc7808ac798c38b7a920791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb50cb982f156ba308b566fe9cbee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797512d41cab3ecfadb055aa12f050e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c3f95d75ed0cbdb0dc97dd2d70e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9bbd7190d3ed847d93c9729330123250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb321bf2100bbecf2c6c7c1f380aa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ddef48021fabef360c09933314393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12052c8fa681aa086fb0a55b110f0284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d31d2b182a2961e037b610d08cd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d2d463417b1e52203407add79abbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bf125cafa8e2e0f6304e26527e426256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d94a41916647d56c66680d1d75105257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d98eee9a878c6c1ae8565bbf105f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8ff7929fd1a62a44ee7b51303c190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e290cd7e5dca16ee43ee136d3cc971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e411da5db89b708f329d4afa9cd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd618b66ec044a19e1be4a77b8075f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe007397bf5038acb2aac8c3bf0a4dee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377b726d2044b90866589d63cf225a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397830f9940952b25d93870fd72a9923265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4c6cc972015d909b108c44e05939266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeac2e4ffff298fa3dce12b73501e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f8e05cf1459517da869f498e9813268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52248069f972147a70e85346a4c79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d4d0b548f0815910e55992062799270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6807a6da2e70deb1ab92e8f522627b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a977ca691d539e94774043903e97a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc949779ac2578ee1e3b277a2787dd7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3c5961af28f9e11ee67acb1d5872c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b963305ec51e226c2ce14c477581275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406744d21520190c1663a1cc8daf6df3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151284d824143a3eb2c634d5a937afa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b375bf3ca1d66d2e7345bcc4343b1d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22100ffce9c1733f3c7566992129c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6482b4693c0f992eaaabc8b553e8ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69d3332f608ea87d9b643b32c4f10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94908ed71e8b22ed88cdf16cb6ad0ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a892fcf67724162c064e12c20569f15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d60133bf9d5da4dd962e37365631284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e35069c71f212170e92868decd6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac68133a781fa223072df06effb7d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e7faa51fd08e99fdaa35c9f98b27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aabae46628707a80a251535846e50f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e492daaddde712ee9bf5a08772011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28cda0d500b71520cd30e23c08bf51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a40b1bf6e56cab4d0c5e82aba8832291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c4aa53cb36b79337f45f379fc0a5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78355ca69326452a3d95011781591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c489b7c3ac6275d70ec54c4bb1c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e742ca7557638f577e8a33bc8764f4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b169244604b97308688162a8deabdfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4619c314b8b3da266e263a4a564a23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc081eba71ac5f479797963afe2bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf6f3bc94a726a2b868b76fc315f7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e7e7f5345a6b9b7587a35c797241300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c1c48422f2eeb22fc98b4de17a90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c43d6bd6bbb9cc9c54e15f12c4e49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d87f58d42042c0c14214e6577cb3e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561abf2d695a24a952df0cddc8ec773304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b2b73ce9119f53ee05df3a5120199305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef5ee14eeb8339519c59ab1973a42b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c3f235efc73657251c5cf2b8ede2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922343a654d68074778a5532c8408c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb47cbb1acb98bbeb4089fa584868f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf10c5da2a8f1116f9744424fa2ba1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4e08211b69178027294739ab0b81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc491ec39078fa4b175c456d5ec34e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da70ae3c8fb54584cba76d9f8d4eb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013240b7edd04a8210a13156724d99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139c01f40ee1c9c7cd4704e4c0af1aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1db00b39b9643d5f5a8b0a2625492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab25bfb5786e80c0ec406f70d6c77a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee56debfbb447390c8a334e1bbc89c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135e1caeb3c65170529032269af2e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf5bf47ebad609cd7230af58d584e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcde89ba8f44b2335975e1c1399f18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d666fd272b25606ed2187cc9c4e30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de108eea07bb5273c863c041b7237323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b44d4ce7ece03cfeec6d9fa5382ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df276468c08d584d694912618a0558c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371a99fb5f74f4476d2e2284633aa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e21792ab2b62f477630a9ff2392f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8369c3a36850d85069677a79371f5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcd3d902a0cebbbdf69c39a39db5bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e0883a490db33e194e36e0ed300ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ebdab57aaa12727c055c5cea7858331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e54af0045d60e14053847a653a2c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a1526ed6ff782ee26da3f17a4666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca8a4d748ba607d541dbc0d6764f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccff56e13650d6396195b95ac7dd54f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa6c2ac0e432a0fd06de89483185ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128754ee4ebfcb1d876806bc12cdac1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300d63cb6121270c4d919c25a05ce0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83482e0d9d7ac520390a9f615d980339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500eaf9333e58fc7e9d793d112d29e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b072e4d134f5974d2c82ddc97f57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125d8b44afaa07c08f91db780ea05e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c884c7d8138bced2b9eacca1ece2f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5a6adb299b6242f7f4e41aa180d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2672b30f37a8cb4db29560d29303345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1c6994f59b01d13500a8f86cd1a73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de11fbe3c456a26b41ab7942c93f53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989a97babbed63849f91e696a09aab9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1938436214a1a164cf1739be99907c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020edfa33bc830bdc781c5c6d3488f9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a9532a08f9464f112e3d7dec13c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27fb6dd68fb96003905cee5c4f174352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1560270d04569e2181cc94439f199353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568551c5875bdcd55be91958cb74144354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451d9b40661276461c89d5b44b3232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efbc444466911c5d549f248c06c4e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c9746be1e5c766f985a52ee574a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97164a1f507132ef532b4574c0d9c3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a4a8bcd99a0b93066a2904a1d06dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35bb445a1b5481d0aa71fe46c9ccf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42681ea694183a2595194c2535fe404361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8fc2a59c76069b96dccf92dac721362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76cd8bc305ab00e3e00bc779e1b48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da77c602f1bfac53e8106aa89261bad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b48dd1f01f6a6088d2513aff2470b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142710634f7b99265799d2539237cc78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec860740c4cb3efadb012f5c5e9f9ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea55be0f94b4c0c149463248366810368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ea294ea7c4d4a6e0c1d3873cc57b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523a98ec992e14f30c73ef52b8393a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b3baae85f183a4d0e4132ba23f213371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943a137e6f1a191e469b0f1821accd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512aaf6fa8aadf19c7fcaf5418b628373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12afcbf9fd47dc008e20532bb2438374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78058cec598fc8533c7e7f55fbdeced6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907000e4f91fbacff8c7d1f3435dbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd2f35b8d7973e017f809995dbea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6df21a20f85bde1ec3d577753ebc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40b1fcd517a888851019e75399733379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306475e1cc19567afad06843536e9d13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c6adf601ea989a0f7efd74a305c84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d3d2dba4fa83e3777dd1d347288f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a87d912b5bbf237003923fda77d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73056c0991cef5f1e91c83c3306d1b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78479b34bc2419b6d069669593a2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae370abde4825f66bbfec802334a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1668439fcd90da7acca2cdc8e0f43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae66365a078486ab361e07090ce1c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b67f90039cb256e48709a6942ce7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcf91bf3562c5546f4ef836c2c1e82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c71466b800ccd81cac9b1b0d91b54c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f0d843edb64a8a102108520bb1b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38fad7c5c8d8a92c6b14a998c4069c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e3b37a92d92c02b1fd7e939204ce2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1f107a098977a7539ad29ce31b78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa757a861bc7b5c2f1ad8c41e52f562396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b525c5a16ba28ac3bc0658752385397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea11091675ae532ff2295d20df580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1ebca77e397192592742e22bb13d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c3831551cfa547f796334d6be375400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525de2067637159537a2d159e159b31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47964462aedbf9aec49a61d19caef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d69e4b1f058dd3996c169a0eba091403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c07242788169a902c604d16289c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11348cd8bf5b4ae826263f9ff9cc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fec91259e6b61d47fce39a00ed88e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04bcc1a3480bf89c1f9bf8b74d3bda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eeb4fb7d29620d5ea831e4a0d1df5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb9d30990332d74eaf6477a5bc5f71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44583e5ae6614a90c4beffab4a1c71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7eeca7cfb769a308a4ae926d5d88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ccea047a4a3b70c44282b2891264412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e0fa7d26b2a710e7823596466c753413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac318011ea33c01fb765f58ee88d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f37dc2c8150e948cb5a5e83d856c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb17c1fa3673c2180199495ef2d485416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59533fa05af5b77a881d43d92c7531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35437e31985441081436701958379cb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a206af2775be88f38367ca9285a6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cd214cd1b8292f8dbf3f188e9901b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad16e3950eff4e6a5328b4273a9784e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e95fb5889589b0d79a26a6e862e3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf9404b47ffc163dc890974b6851ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffc305894766b823a15f63bc3a30b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9ab2db82dbb63b28b55f82888ec6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d884731be9bcb1d5f29271a34e0eb0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c357ee3df0797ccb5206752e291f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48d77927f9c211f003f1263165819428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c752e862b8e4873c15c66d7bb420429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e912b0d415d4b958552f0fb697bc379430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a200cdd329e5893bd48ebe0b5da9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af434b3fc154da4ba14c61ecf9203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad7ae50c0f5b69446d3a4982cd3e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37011a4c540f89457ea2dc11dcd43a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e2aeca6d001aaeb8d217d0322206435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958c640ceb150d95a5d006bc8a2548436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566f823bbf09670bd53378d86f7ac5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237c1fd06510fed67ab0f18677eb94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7880275d1ab928c921f75207e55e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757c93e48bc04d72ea53e0e861b39a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93bf85a353e74496e9df8ba532a10b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c822832548732a39c2b93ab90ce6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb32d01fa20888dc0c27fe83d45c0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c0bf503c5371801f35ddff0f43657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b15609f32ceae14c4051d75d57b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a31cd7282fee1731fcc0a9f96fa6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757021052ee06af0728d0b92052e6789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f65852c895f2f1ced5e586cd4ff0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5f24169cf7b92ff61294ac72c1fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a68d7b9e93b0f1f0152f6a0c1348450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a5e92617db8bb632c3f1185eca626451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531195b5db27a55ed7d89e956f0295ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36cc8dc2e8f7e6a9eb3e7880867a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee1d843bae7cc11a4846af2c04f525454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b9292b3d7d3d9f632d10caf62e35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185dd0bb90b63720a1ccc5da33be22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d40b60a4ac8431b50d637929bdeab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73028dbde283998cb847742d718644e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb11d21087636d240f0822dec16df2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f5ab9604c1768be8f4e20c43c2f3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500abb4c2726805247b69ddab0ce0899461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922a0d07416b7979b343f9c3de24aa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd034996a173d5e8402addd47a31f0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712eb2028fdcd08ad973f724b4b5b9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e57fd67862a3148b6edbf6ae0fd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb7464c4e41a1acbb89c54f1c1af2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe21443e6dbc19a991cbb35254ae4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6912154e6b2910447f0259255e5888468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1364bd5f024ca1b716fcf46d99b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81bf9824c9e850e2a079f2119a8f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd847027ce75e5c430536f0b09d703471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbea52fc07e5a36a01b7a7dcfa4c9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a8d2408d554483f31da63230132f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e2285c966d7a499e91f8db27b3c76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdecea75e72ffb62497532102328c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f252fc8d20e84982c52d614caa5c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fc0631d085959d5bcec097159c887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28baa5eb3e677cade2b1840a614c50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0d647ef528574ad1477d5314c062b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1313155a3e8a020886f715a504ed3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf00cd937d725a2bc2b5d3e4bdd99c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3de5a2a43fc177455aa0fb9cd2055482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1bc3cd3895c5a198c07c7e5e5c62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e2fa0e7888f31ae4e85d683eae601484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb725748ac827a2afd632b13fffe6d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9bf6e02b9cc5db1c65615850ad0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeb181d4489c8f9d1286e4ce93ad33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf19197f3161c4276558f93d0d9b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fcb0e1264c023b3918c787d75b53d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f358ab8cdf2cee3aefbb1171bf69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a0c16353da6609613468186fd575c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f68b5e91431e19b69dc6610a3fd8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b491aecd7f25a7471cab73c9a3fc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c9c92b8159b018d5cfb7a04e47175494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917d08cc4dcd483b0f4900e0efd175495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f961803d3bd1903a8e9df090e887c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb8157707bf8025d4fcd402a61fbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336c2a183efd70d673a5453f7847ced498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902428b62afbb6616689583c034749499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43040d60737beb5fc0ede79322400b3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c45ecab40fd0d66fcf6152043cf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eab9a7bc35f2f25850481965135994502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa19b781acb422e0739f9803e7917503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea1a593d3008a03048612614d83bf4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac6b75411dde9a59f0eda178d8060b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2850e13d6b96ff6a642575e417874506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea43496fc29bdb0917d976fd102e08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7b256b847a99c96225a2dc9fe61f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21a78d393671ba3b98738fd4688fdb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b55a0cb99dc4b55b6df7ef2134a18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c07b739424b980267ccd401b530e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3dcee8ad53fdccbd414be70fd8283512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62fb1d7473fbebe2d77e966b88913513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79b08b9f6535e6e82cc8f8d69ef93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad79addeefaffe04e5ef5bf8a1768515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32781398d8b68bacaf59be5a92448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285b2d600824f6de631ebc864cd05b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664def12c6e524b9f60c7abe3ee8c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ffea8b9a44ac3cfaadec7c14c6038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69f18764d4c542a2958442f75afdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02612040dc55972769dff8a4b9a03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9b6f7d2a03c11ea6e04eed251317522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c02fed8d136dee805921542bb3af4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b889601e556cf545a3a04c75886b28c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cef91361ad8a5710ad97a810d3366525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d281149a291b40d6d1e31e959ab12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e75a1f578edf41c9b1a5a37bb766a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba680640234640ceb26f42fe8f9a6db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec900a21e98f8402b789f32dd31c6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6dccaf74313f342bca89fda3015b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94398b8094cb16f0d16ab6403356260d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae187a14813afcb6bc7ccd4c57f5384532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41695a989f46fd56e79eb82cc839287c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b6f30dcc8e001eb2cf169abb95c7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4493670ad7c9375e15bb8c3069e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d711fd2a07eb15e43ad8d7d50149f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35facac7562964a0fd80c92bf0105381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df455a39a6646ffbf35d682a588ab39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6347e411d13580438c075f7368930539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dece303c12592f58228734d900886540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae1bcb2397d4c794ed19ea32c69771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9163b604fedef574d95b6d4a772fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c24b06ce8a6c86f7f0eee5ccfaef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de5c629a9fda006e44c149862979c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c698426d3370e07873d0ae473dd10c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755227b4f84fd61aebd0ed651a5149d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8be9c5d02401c89fd7ad81f5d7a65c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fabb6a6a2cb11abb0db9e435c19812548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32358101688927308a4e6996a4771e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d1216c2c06ed5e98bd75d16241b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28551b97376e6a4a14c47e48b11ad0f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93c2117b5ccfa6ccc3b70f9303ba16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8f86d60e86923cbd52aa6a1978e42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee68aa790a018d3006af1512ad14efa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cd30cc298701f4dcf584e472d5446555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0787f8c372163d8b51143811efb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875a84ff12a79e4c4e6b96e6a8d155557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1665b908d2cbf55dd3e96e0404ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334b749f2074902c8735cc61f0f4a62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021a210609b5e69ec03a68a664cd8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73646a1af3944eaafddbda00b95ac1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774980ec3aa5c5f77b07c665ca279e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f938fa379402858404eab3cd02d36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e11a54a364fe3f1d56ac16aba4adea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3f4bf0420549fca2371c0789a2ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af342f9976060f9367e62270fcbdefe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f65773407310b3114f4dd65d6eb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f56375d0f01c2133497ae76856a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e6535de507e17d75401a0a7d6a75f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386422544643ac9f80a32c4a75f6eca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9afeb00a036a65238c845a6015246571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4127bd31e1c9f95505fb94288d4638572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb364699711cdff1dd95203e5e4c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077347cc9c53e42ded33879dedb6e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a1853ab0648573b3f1449075b657575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e793f37eed5ad96db3fad72634ce1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963bd3a66cdf2fb28665191bb53d03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f95ba7f1ebb6bdfab8c0a96941343578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fa75a38f6c9e3d46374db6a0988b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc814c45a7943f707b78c9c4b0d6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f3c998409d2db7bc2c48835260e28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84aefd5ccd9f8f23b61838bec04eae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1770215c85a2c2520154c8fb4e6bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0553adf0a763909feb4003d05b9c97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb86b87c20ff7e8f3020886dcfe030585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a395b13987aaeb951617da5d493feb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da3d12f10f9a8c330123dd267a45e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980c9f1730d558284feec9b831945b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ca44ac651fecd2293f605b1c74ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68073550a65d7bcdaadca73d2e94f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215a31d3cc00b88780474db8b290e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05517d1594ed65cf776b6edfcee005c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e549dc35e2622e0f9d1cfbd7edf3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393582c16ffd1e1bb75b8903f9f4ad52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa930dbf52145cb5269f9e8df7b01d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112866532cf05cc265ec5ff79833c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb17f2ff327abe9218f24557cc0ea0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f51730fa830949153e5ecdb17b87b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5dd635f586b64ee0432d8bbae65cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c13b856e252dfd1c21e1bbc86549c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f044a48f418dd18297cc63b02c1fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758cddccfa62a86cca2a16a91414d8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3eae541fa85c1bd7f5e616c65b063603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796ad6f5285fa45240c07073813bca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93fa0da4efe5a242dc4e07d8f1e026605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c8ab96bf4738564e9420018c266df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9af47979a3cdecd039eb6b589df18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66caf7e937cd41ab1afee475067439e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bd8d71227cabfaedc2e79575d2020609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54eee03c1a8be1f82d9bf974d6c715610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ec6178b47ab5f18f617f83ee43bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2fa1f8d9821d92cc5b9c1e5887a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc2360172d415666facdd33ee5fbc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920189c37f5a45accee59aa364bfa42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d8a3b7b6d676d5fba03b51b6e9a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f2dd9a2f27d3f85628490cbc15184616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29fc80fc5d5550aa023f5feb5bae4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae73e6af7f42602a41bfe0456ea38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bb90fd4673796e972ca3bd6f393c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234263f850afcbddb1835c612f4d3f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8128ad5cbd59f6447a6b3a1e82725621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16040ddc8dca47bbf8c84a06a766bda6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a08b4ab2ca1387cec6f888e27d122623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0b0412e77b92522bbbfc329aaa53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae565fc5aa4cd5c629de54ffdb66ce2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2b0538b88c253db78b7d453b01411626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f53e98664cfe1923ccf9ad9d92184627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5d70047af5e2e7dbb4e25e2cd54b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19766c6924405a9aca556a7c96fa4f29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26406031ddceafa78a97f3aa61d3b981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84280c7fb5721550a5da3696be6569aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ba1f1d6da0ff491263fcafb67977632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7a261a1a2a1c753c3d7f236bddaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a1997c5d982804333788c03ac9528634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b948d80f020a5d86ed31264768b833635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872ec4dbf226a9d767bcd397c675f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d3b7cd0d3eb6b061caaf85b86348637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478caeba48e767c9af2aabd24d994ade638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfd58da624256da4a3416cd7f6e27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001544c554bf2704b4b4f7c6bf56986d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c239dd402ba920e3fec633888132641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69719ab6593f63d02f46fc57b2964ac5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43be5cbc1b9c7c97c6eca8d2b9273b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4498dbe678fd9ce6fb0245f63cb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c13e30461c89c777fc66e1d369e789645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725727dac5f54b432893681c997c2f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287ea2ede59685727628d03bde8b7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6db3fee55d9996036ca3e62eb7954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfff2572d4928d07912acbad3efa64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f396a8484ac6be6a1044d44c39a282650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c24ae0e793ad67d2504de6bfed10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc86a1d091545e381a8fdfe856a662652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e16c50464da4e19d1a303e8d21a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391bacdf2c9120816cc0551a1e6c9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801790e3a70a134c726f9963d4bafca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89916713f4b7a2feb00c6087fd9957656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728cda3ea28c5d242fbb4f9969b325b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558474dd6ade45b65c25966874072b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdabc25017a4a1b03bcbe4eab91dbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536a01337cc2a0bee2fe4cd4684b23c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa439518a092d56165931921e509647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517333d46efa4d64978aec731b3113662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032ea2207bf0ab83c4aff9c65d6d14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0795c59f47acb476cb84e1b47716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76019690c1fa84d654ac9b4ead1ab28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36cedf94012e7c127712c0b6b69b0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e30bd6b5c12ba85978c7554fba49ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8094fb6825b7d0dc10041fcaef92a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d8e7bd434afc9fe7273e9c80d9edd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b774eb22ca7eb706efd85005fab5cb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a19f7e7d383ca93270d1289dcfe6cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6f84654fd98f640357906141b9d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e221ab4ae1a34a858029cb2f9d027673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8acf297c1c43c545377448756b3913674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c411829729f985ec92e7c4b1532d91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc94e117aee46dfc54139af2d04d2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4481011fbd0bf1640d1b78f23446f93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b484207886895cbbaf5e0f8ae738a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767081242b40107b8f313628286b3f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708ac2c34f10134e079296c04cf36a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fdc4f38f7d17142872d133c957031681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa066511a74b891ee194c799cd62ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5171cc115a2714f495403c38b777683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe954a618834ced40ad5c920997afb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865e062696061b3374dd16de75bc244685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a5623ceaf3247beac0c6d14cc5a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a37e532a3a40d003b6878f163867687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7a70ec54e815748808660195e3b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131378ea0f3641f2f1b2315ffc30dfa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71254faf30975f45758517b001e76f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1361d4d29e673a388a654eff7a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a261bbd73dc79dfe51d6685df742ec1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c640930bccdba083eec37d53216d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd924ab891c4f088445cbd9a0bf18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b92609cf100f3acdd44660bf2ade1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be36e48b8875e04d9535eed631c03a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713fbcd372ef1a73b16f3cfe8b7430c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b652aa26c1bdad278a7f725225f0a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1f89b1516fca09020529440f72d85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b2f3d9f099597d8fda1b419300aa6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7477bd6e30493a4da8c08ed3534d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f619b975eb0477e26e5d3cd0a6a7b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314844b847a5b0e6f22ea292a204ebf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed746a1da67d4b4594a4d8d09e72fd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a65f41f930a3518b2da63eec826d54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2dc1ca34170a640563e87e5da4cd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd79baf931c4bc9eb3fd7fa4884dbd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621d1dbed7f97e16458d468ec2888ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f38671987087509cdc3019f21aa4a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca32a3936760da1e6f113e0cd9b6c7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c45fb9e37680b9ed5db1fe2e357421711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb61890275a9c8cd448ecd7427184d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e073d919e458ec9bd20a5c44f0edc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84baaac3b38eca4c49a98bcbd2ad963714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54698f3cf34ef17c6c124a2d83c546a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f1fd9802435384da4e05d6a7fa82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f40c2ead9d871343fa26d2bf6edb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3577cec341f4511c15b2cbbd1bb5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea14d61c7ac4d901737b649627b8a9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0d9c4f65bd3e6d6d07fbf7eef08b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e69ce8c953e7596ef482ffb770a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a23261bfeb03572af34f8e7c215fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a372099cfea2a1745f8c191304ae6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c383e85c92b10d94e7bdec547174ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c880f6d08161b44bea642953372714725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c70fb93ba37978f3f60d0f6e19fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181147f68bc7ced2b8b748ff064eed4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87026cdeff9e7e8000e19b92b7266f16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2efe3208e2766f2946a12af577e83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c6f6a6d5e204b9d4ab688e4fcf21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d104a894ef91b7edac0938329695a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda2180ccacbc3a50be392c66afed0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c574d6300048f5b21ca31a9a566a0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149a889e6a23405b6e3187d994744c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501d15bed61f3ed55fb318d8e90734735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bc28438f83bb1ced1db21895f45ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855f37f4d676eb09ac7b67abcaea7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032c984e8f8bcd90c40e8d0cb7b8480738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c4aa2c3ce81e644eb8474e22af47b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd2cc12deb6de099801f162ed9ed8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d13aeb2f06fa4fe800136aef45ec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371cce1d79d9fe0b07c93b5aeb003f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce0074466110773748fa063e4245e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef11b8f1085154de3029c2688cdd59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2024da2637ed0f23a7dbf9182a93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7621abd5b17b21e08fc059a3a598f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b872be07ae66736274772d2eeb2c9f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b358a450da6ea6848db4affff243d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf8e074f3e59981b5b8b1c6fec639749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22627c6d8f99bce8334eac8f0bf620750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7538b35b360629aca7ba608859840751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2a257a920259a30d755fa881bfcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22bd7eba6f0e06b2813f54f64f72c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842fe7e600af1666ec0062c32797b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb67f6ceec75358a17fe8aa7ee8d6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa1f62a32772dd85821a11ec27303f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff4c94f1d402f52d22b7392cde21c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c13818e3fde75d71683869a9e615758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebe0a492037af6769555cdbcb7d1b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14483a6cedfbf8b87fd307db597b81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cbe40475c5f1e269c280eb10f871b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c54cc6ad60007a912364865ed260c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc9fe8ae6c1795be68d48451d4b9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4487c41cc45d103e3174e3255cf3076764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca481d0b1f86e46324affbcbf64a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282edb00a69387fa0263cf113478c99766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ca1e421a1e92abb161646f07304a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e37afce6075fa3a043fa4cb706484768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb55c9b8435ba72fffc1b16b34da547769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56510b4eb6316d892d3482f6582ddb4b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59841d1faaa77807eb31dcb1279b06f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14743feed22c55b1523e593d9d4dae6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd554198227162427116bd2a2890e773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>